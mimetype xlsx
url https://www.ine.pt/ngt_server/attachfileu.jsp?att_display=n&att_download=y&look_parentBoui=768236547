--- v0 (2026-03-01)
+++ v1 (2026-04-29)
@@ -1,117 +1,382 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="R:\lsb\DCN_CAP\CTNFAP_B21\Portal\Portal_Carregamento\Quadros B.4.1 - Administrações públicas\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0E506872-23B7-4BCE-AFFC-CDABA1E2F418}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DF802E09-EF92-4236-AC2E-BD60C8DAAD43}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="804" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Quadro B.4.1.13" sheetId="9" r:id="rId1"/>
+    <sheet name="Quadro B.4.1.3" sheetId="9" r:id="rId1"/>
     <sheet name="MetaInfo" sheetId="10" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="148" uniqueCount="126">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="442" uniqueCount="298">
+  <si>
+    <t>2=3+4</t>
+  </si>
+  <si>
+    <t>5=6+7</t>
+  </si>
   <si>
     <t>Metainformação associada ao quadro</t>
   </si>
   <si>
     <t>Periodicidade</t>
   </si>
   <si>
     <t>Fonte</t>
   </si>
   <si>
     <t>Primeiro período disponível</t>
   </si>
   <si>
     <t>Último período disponível</t>
   </si>
   <si>
     <t>Unidade</t>
   </si>
   <si>
     <t>Potência de 10</t>
   </si>
   <si>
     <t>Observações</t>
   </si>
   <si>
     <t>Documentos metodológicos</t>
   </si>
   <si>
+    <t>9=10</t>
+  </si>
+  <si>
+    <t>11=12+13</t>
+  </si>
+  <si>
+    <t>32=33+34</t>
+  </si>
+  <si>
+    <t>38=39+40</t>
+  </si>
+  <si>
+    <t>41=42</t>
+  </si>
+  <si>
+    <t>43=44+45</t>
+  </si>
+  <si>
+    <t>45=46+...+49</t>
+  </si>
+  <si>
     <t>Trimestral</t>
   </si>
   <si>
     <t>Data da última atualização</t>
   </si>
   <si>
     <t>Data da próxima atualização</t>
+  </si>
+  <si>
+    <t>NP</t>
+  </si>
+  <si>
+    <t>14=15+…+19</t>
+  </si>
+  <si>
+    <t>21=22+23+24</t>
+  </si>
+  <si>
+    <t>25=26+...+30</t>
+  </si>
+  <si>
+    <t>54=55</t>
+  </si>
+  <si>
+    <t>59=60…+63</t>
+  </si>
+  <si>
+    <t>64=65+66+67</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>P.2</t>
+  </si>
+  <si>
+    <t>P.3</t>
+  </si>
+  <si>
+    <t>P.31</t>
+  </si>
+  <si>
+    <t>P.32</t>
+  </si>
+  <si>
+    <t>P.5</t>
+  </si>
+  <si>
+    <t>P.51G</t>
+  </si>
+  <si>
+    <t>D.1</t>
+  </si>
+  <si>
+    <t>D.2</t>
+  </si>
+  <si>
+    <t>D.29</t>
+  </si>
+  <si>
+    <t>D.3</t>
+  </si>
+  <si>
+    <t>D.31</t>
+  </si>
+  <si>
+    <t>D.39</t>
+  </si>
+  <si>
+    <t>D.4</t>
+  </si>
+  <si>
+    <t>D.41</t>
+  </si>
+  <si>
+    <t>D.43</t>
+  </si>
+  <si>
+    <t>D.44</t>
+  </si>
+  <si>
+    <t>D.45</t>
+  </si>
+  <si>
+    <t>D.5</t>
+  </si>
+  <si>
+    <t>D.6</t>
+  </si>
+  <si>
+    <t>D.62</t>
+  </si>
+  <si>
+    <t>D.631</t>
+  </si>
+  <si>
+    <t>D.632</t>
+  </si>
+  <si>
+    <t>D.7</t>
+  </si>
+  <si>
+    <t>D.71</t>
+  </si>
+  <si>
+    <t>D.73</t>
+  </si>
+  <si>
+    <t>D.74</t>
+  </si>
+  <si>
+    <t>D.75</t>
+  </si>
+  <si>
+    <t>D.76</t>
+  </si>
+  <si>
+    <t>D.8</t>
+  </si>
+  <si>
+    <t>D.9</t>
+  </si>
+  <si>
+    <t>D.92</t>
+  </si>
+  <si>
+    <t>D.99</t>
+  </si>
+  <si>
+    <t>D.21</t>
+  </si>
+  <si>
+    <t>D.42</t>
+  </si>
+  <si>
+    <t>D.61</t>
+  </si>
+  <si>
+    <t>D.72</t>
+  </si>
+  <si>
+    <t>D.92A</t>
+  </si>
+  <si>
+    <t>B.9</t>
+  </si>
+  <si>
+    <t>1999.IV</t>
+  </si>
+  <si>
+    <t>2000.I</t>
+  </si>
+  <si>
+    <t>2000.II</t>
+  </si>
+  <si>
+    <t>2000.III</t>
+  </si>
+  <si>
+    <t>2000.IV</t>
+  </si>
+  <si>
+    <t>2001.I</t>
+  </si>
+  <si>
+    <t>2001.II</t>
+  </si>
+  <si>
+    <t>2001.III</t>
+  </si>
+  <si>
+    <t>2001.IV</t>
+  </si>
+  <si>
+    <t>2002.I</t>
+  </si>
+  <si>
+    <t>2002.II</t>
+  </si>
+  <si>
+    <t>2002.III</t>
+  </si>
+  <si>
+    <t>2002.IV</t>
+  </si>
+  <si>
+    <t>2003.I</t>
+  </si>
+  <si>
+    <t>2003.II</t>
+  </si>
+  <si>
+    <t>2003.III</t>
+  </si>
+  <si>
+    <t>2003.IV</t>
+  </si>
+  <si>
+    <t>2004.I</t>
+  </si>
+  <si>
+    <t>2004.II</t>
+  </si>
+  <si>
+    <t>2004.III</t>
+  </si>
+  <si>
+    <t>2004.IV</t>
+  </si>
+  <si>
+    <t>2005.I</t>
+  </si>
+  <si>
+    <t>2005.II</t>
+  </si>
+  <si>
+    <t>2005.III</t>
+  </si>
+  <si>
+    <t>2005.IV</t>
+  </si>
+  <si>
+    <t>2006.I</t>
+  </si>
+  <si>
+    <t>2006.II</t>
+  </si>
+  <si>
+    <t>2006.III</t>
+  </si>
+  <si>
+    <t>2006.IV</t>
+  </si>
+  <si>
+    <t>2007.I</t>
+  </si>
+  <si>
+    <t>2007.II</t>
+  </si>
+  <si>
+    <t>2007.III</t>
+  </si>
+  <si>
+    <t>2007.IV</t>
   </si>
   <si>
     <t>2008.I</t>
   </si>
   <si>
     <t>2008.II</t>
   </si>
   <si>
     <t>2008.III</t>
   </si>
   <si>
     <t>2008.IV</t>
   </si>
   <si>
     <t>2009.I</t>
   </si>
   <si>
     <t>2009.II</t>
   </si>
   <si>
     <t>2009.III</t>
   </si>
   <si>
     <t>2009.IV</t>
   </si>
@@ -154,128 +419,946 @@
   <si>
     <t>2013.I</t>
   </si>
   <si>
     <t>2013.II</t>
   </si>
   <si>
     <t>2013.III</t>
   </si>
   <si>
     <t>2013.IV</t>
   </si>
   <si>
     <t>2014.I</t>
   </si>
   <si>
     <t>2014.II</t>
   </si>
   <si>
     <t>2014.III</t>
   </si>
   <si>
     <t>2014.IV</t>
   </si>
   <si>
+    <t>P.5n</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P.11+P.12+P.131 </t>
+  </si>
+  <si>
+    <t>D.4n</t>
+  </si>
+  <si>
+    <t>D.41g</t>
+  </si>
+  <si>
+    <t>D.91A</t>
+  </si>
+  <si>
+    <t>B.1g</t>
+  </si>
+  <si>
+    <t>B.1n</t>
+  </si>
+  <si>
+    <t>B.2A3g</t>
+  </si>
+  <si>
+    <t>B.5g</t>
+  </si>
+  <si>
+    <t>B.6g</t>
+  </si>
+  <si>
+    <t>B.7g</t>
+  </si>
+  <si>
+    <t>B.8g</t>
+  </si>
+  <si>
     <r>
-      <t xml:space="preserve">Trimestre
+      <t xml:space="preserve">Empregos (3/3) / </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Uses (3/3)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Recursos (1/3) /</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Resources (1/3)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Recursos (2/3) / </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Resources (2/3)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Recursos (3/3) / </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Resources (3/3)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Saldos / </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Balances</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Impostos sobre a produção e importação
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <color indexed="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>Quarter</t>
+      <t>Taxes on production and imports</t>
     </r>
   </si>
   <si>
-    <t>B.9</t>
+    <r>
+      <t xml:space="preserve">Subsídios
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Subsidies</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Rendimentos de propriedade
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Property income</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Contribuições e prestações sociais
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Social contributions and benefits</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Outras transferências correntes
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Other current transfers</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Transferências de capital
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Capital transfers</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Consumo de capital fixo
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Consumption of fixed capital</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Impostos correntes sobre o rendimento, património, etc.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Current taxes on income, wealth, etc.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Valor acrescentado bruto
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Gross value added</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Valor acrescentado líquido
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Net value added</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Total
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Total</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Juros
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Interest</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Outros rendimentos de propriedade
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Other property income</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Prémios líquidos de seguros não-vida
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Net non-life insurance premiums</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Indemnizações de seguros não-vida
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Non-life insurance claims</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Impostos sobre os produtos
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Taxes on products</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Outros impostos sobre a produção
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Other taxes on production</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Outros subsídios à produção
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Other subsidies on production</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Impostos de capital
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Capital taxes</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Rendimentos Distribuídos das Sociedades
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Distributed income of corporations</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Lucros do Investimento direto Estrangeiro Reinvestidos
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Reinvested earnings on foreign direct investment</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Cooperação internacional corrente
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Current international cooperation</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Transferências correntes diversas
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Miscellaneous current transfers</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Ajudas ao investimento
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Investment grants</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Outras transferências de capital
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Other capital transfers</t>
+    </r>
+  </si>
+  <si>
+    <t>1999.I</t>
+  </si>
+  <si>
+    <t>1999.II</t>
+  </si>
+  <si>
+    <t>1999.III</t>
+  </si>
+  <si>
+    <t>Quadro B.4.1.3 - Contas económicas trimestrais das administrações públicas (S.13; ano terminado no trimestre)</t>
+  </si>
+  <si>
+    <t>Table B.4.1.3 - Quarterly economic accounts of general government (S.13; year ended in quarter)</t>
+  </si>
+  <si>
+    <t>Transferências correntes entre administrações públicas                                    Current transfers within general government</t>
   </si>
   <si>
     <t>2015.I</t>
   </si>
   <si>
     <t>2015.II</t>
   </si>
   <si>
     <t>2015.III</t>
   </si>
   <si>
     <t>2015.IV</t>
   </si>
   <si>
+    <t>Ajustamento pela variação em direitos associados a pensões
+Adjustment for the change in pension entitlements</t>
+  </si>
+  <si>
+    <t>Aquisições líquidas de cessões de ativos não financeiros não produzidos
+Acquisitions less disposals of non-produced non-financial assets</t>
+  </si>
+  <si>
+    <t>Produção mercantil, produção para utilização final própria e pagamentos por produção não mercantil
+Market output, output for own final use and payments for non-market output</t>
+  </si>
+  <si>
+    <t>Capacidade (+) /necessidade (-) líquida de financiamento
+Net lending (+) / net borrowing (-)</t>
+  </si>
+  <si>
+    <t>Outros rendimentos de investimentos
+Other investment income</t>
+  </si>
+  <si>
+    <t>P.51C</t>
+  </si>
+  <si>
     <r>
-      <t xml:space="preserve">Capacidade (+) /necessidade (-) líquida de financiamento
+      <t xml:space="preserve">Operação SEC
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <color indexed="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>Net lending (+) / net borrowing (-)</t>
+      <t>ESA transaction</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Total de Juros antes da afetação de SIFIM
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Total interest before FISIM allocation</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Ajudas ao investimento da UE às Administrações Públicas
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Investment grants from EU to general government</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Excedente de exploração + Rendimento misto (brutos)
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Operating surplus + Mixed income (gross)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Saldo bruto dos rendimentos primários / Rendimento nacional bruto
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Gross balance of primary incomes / Gross national income</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Rendimento disponível bruto
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Gross disposable income</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Rendimento disponível ajustado bruto
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Gross adjusted disposable income</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Poupança bruta
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Gross saving</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Recursos próprios da UE no IVA e no RNB
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>VAT- and GNI-based EU own resources</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Contribuições sociais líquidas
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Net social contributions</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Transferências correntes entre administrações públicas 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Current transfers within general government</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Cooperação internacional corrente 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Current international cooperation</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Transferências correntes diversas 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Miscellaneous current transfers</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Ajudas ao investimento 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Investment grants</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Outras transferências de capital 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Other capital transfers</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Rendas
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rent</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Outros rendimentos de investimentos
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Other investment income</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Trimestre
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Quarter</t>
     </r>
   </si>
   <si>
     <t>2016.I</t>
   </si>
   <si>
     <t>2016.II</t>
   </si>
   <si>
     <t>2016.III</t>
   </si>
   <si>
     <t>2016.IV</t>
   </si>
   <si>
     <t>2017.I</t>
   </si>
   <si>
     <t>2017.II</t>
   </si>
   <si>
     <t>2017.III</t>
   </si>
   <si>
     <t>2017.IV</t>
   </si>
   <si>
     <t>2018.I</t>
   </si>
   <si>
     <t>2018.II</t>
   </si>
   <si>
     <t>INE, Contas Nacionais</t>
+  </si>
+  <si>
+    <t>4º trimestre de 1999</t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
     <t>Sistema Europeu de Contas 2010</t>
   </si>
   <si>
     <t>Manual on Government Deficit and Debt</t>
   </si>
   <si>
     <t>Metadata of the table</t>
   </si>
   <si>
     <t>Frequency</t>
   </si>
   <si>
     <t>Quarterly</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
     <t>Statistics Portugal, National Accounts</t>
   </si>
@@ -285,91 +1368,543 @@
   <si>
     <t>Last available period</t>
   </si>
   <si>
     <t>Unit</t>
   </si>
   <si>
     <t xml:space="preserve">Power of 10 </t>
   </si>
   <si>
     <t>Observations</t>
   </si>
   <si>
     <t>Last update date</t>
   </si>
   <si>
     <t>Next update date</t>
   </si>
   <si>
     <t xml:space="preserve">Methodological Documents </t>
   </si>
   <si>
     <t>European System of Accounts 2010</t>
   </si>
   <si>
+    <r>
+      <t xml:space="preserve">Empregos (1/3) / </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Uses (1/3)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Empregos (2/3) / </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Uses (2/3)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Consumo Intermédio
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Intermediate consumption</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Despesa de Consumo Final
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Final consumption expenditure</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Formação bruta de capital
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Gross capital formation</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Remuneração dos empregados
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Compensation of employees</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Impostos sobre a produção e importação
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Taxes on production and imports</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Subsídios
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Subsidies</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Rendimentos de propriedade
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Property income</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Impostos Correntes Sobre o Rendimento, Património, etc.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Current taxes on income, wealth, etc.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Contribuições e prestações sociais
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Social contributions and benefits</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Total
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Total</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Despesa de Consumo Individual
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Individual consumption expenditure</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Despesa de Consumo coletivo
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Collective consumption expenditure</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Formação Bruta de Capital Fixo
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Gross fixed capital formation</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Variação de existências e Aquisições líquidas de cessões de objetos de valor
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Changes in inventories and acq. less disposals of valuables</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Outros impostos sobre a produção
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Other taxes on production</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Subsídios aos Produtos
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Subsidies on products</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Outros Subsídios à Produção
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Other subsidies on production</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Juros
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Interest</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Outros rendimentos de propriedade
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Other property income</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Prestações sociais exceto transferências sociais em espécie
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Social benefits other than social transfers in kind</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Transferências sociais em espécie – produção não mercantil
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Social transfers in kind – non-market production</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Transferências sociais em espécie - produção mercantil adquirida 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Social transfers in kind - purchased market production</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Rendimentos Distribuídos das Sociedades
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Distributed income of corporations</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Lucros do Investimento direto Estrangeiro Reinvestidos
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Reinvested earnings on foreign direct investment</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Rendas
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rent</t>
+    </r>
+  </si>
+  <si>
     <t>2018.III</t>
   </si>
   <si>
     <t>2018.IV</t>
   </si>
   <si>
     <t>2019.I</t>
   </si>
   <si>
     <t>2019.II</t>
   </si>
   <si>
     <t>2019.III</t>
   </si>
   <si>
     <r>
       <t>Un.: 10</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>6</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> EUR</t>
     </r>
   </si>
   <si>
     <t>2019.IV</t>
   </si>
   <si>
     <t>2020.I</t>
+  </si>
+  <si>
+    <r>
+      <t>4</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>th</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> quarter 1999</t>
+    </r>
   </si>
   <si>
     <t>2020.II</t>
   </si>
   <si>
     <t>2020.III</t>
   </si>
   <si>
     <t>2020.IV</t>
   </si>
   <si>
     <t>2021.I</t>
   </si>
   <si>
     <t>2021.II</t>
   </si>
   <si>
     <t>2021.III</t>
   </si>
   <si>
     <t>2021.IV</t>
   </si>
   <si>
     <t>2022.I</t>
   </si>
@@ -397,647 +1932,451 @@
   <si>
     <t>2024.II</t>
   </si>
   <si>
     <t>Base 2021; Po - valor provisório; Pe - valor preliminar</t>
   </si>
   <si>
     <t>Base 2021; Po - provisional value; Pe - preliminary value</t>
   </si>
   <si>
     <t>2024.I</t>
   </si>
   <si>
     <t>2024.III</t>
   </si>
   <si>
     <t>2024.IV</t>
   </si>
   <si>
     <t>2025.I</t>
   </si>
   <si>
     <t>2025.II</t>
   </si>
   <si>
-    <t>23-12-2025</t>
+    <t>2025.III</t>
   </si>
   <si>
-    <t>1º trimestre de 2008</t>
+    <t>26-03-2026</t>
+  </si>
+  <si>
+    <t>2025.IV</t>
+  </si>
+  <si>
+    <t>4º trimestre de 2025</t>
+  </si>
+  <si>
+    <t>24-06-2026</t>
   </si>
   <si>
     <r>
-      <t>1</t>
+      <t>4</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>st</t>
-[...109 lines deleted...]
-      <t>rd</t>
+      <t>th</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> quarter 2025</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0_)"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="20">
+  <fonts count="15">
     <font>
       <sz val="8"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
-      <family val="2"/>
-[...3 lines deleted...]
-      <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="UniversCondLight"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color indexed="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="8"/>
       <color indexed="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
       <sz val="8"/>
-      <color rgb="FF7AA5A9"/>
+      <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
+      <b/>
       <sz val="8"/>
-      <color theme="0"/>
+      <color rgb="FF7AA5A9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FF9BBCBF"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="0"/>
-      <name val="Arial"/>
-[...25 lines deleted...]
-      <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF9BBCBF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="14">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color theme="0"/>
       </left>
       <right style="medium">
         <color theme="0"/>
       </right>
       <top style="medium">
         <color theme="0"/>
       </top>
       <bottom style="medium">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color theme="0"/>
       </left>
-      <right style="medium">
-[...1 lines deleted...]
-      </right>
+      <right/>
       <top/>
-      <bottom style="medium">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left style="double">
         <color rgb="FF9BBCBF"/>
       </left>
-      <right style="double">
+      <right style="thin">
         <color rgb="FF9BBCBF"/>
       </right>
       <top style="double">
         <color rgb="FF9BBCBF"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF9BBCBF"/>
       </left>
       <right style="double">
-        <color rgb="FF9BBCBF"/>
-[...22 lines deleted...]
-      <right style="thin">
         <color rgb="FF9BBCBF"/>
       </right>
       <top style="double">
         <color rgb="FF9BBCBF"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="double">
         <color rgb="FF9BBCBF"/>
       </left>
       <right style="thin">
         <color rgb="FF9BBCBF"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color rgb="FF9BBCBF"/>
+      </left>
+      <right style="double">
+        <color rgb="FF9BBCBF"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
       <left style="double">
         <color rgb="FF9BBCBF"/>
       </left>
       <right style="thin">
         <color rgb="FF9BBCBF"/>
       </right>
       <top/>
       <bottom style="double">
         <color rgb="FF9BBCBF"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...12 lines deleted...]
-        <color theme="0"/>
+      <left style="thin">
+        <color rgb="FF9BBCBF"/>
+      </left>
+      <right style="double">
+        <color rgb="FF9BBCBF"/>
       </right>
-      <top style="medium">
-[...42 lines deleted...]
-        <color theme="0"/>
+      <top/>
+      <bottom style="double">
+        <color rgb="FF9BBCBF"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="41">
+  <cellXfs count="44">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="1" xfId="3" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="1" xfId="3" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="1" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="1" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="165" fontId="1" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="1" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top"/>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="4" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="6" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="4" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="6" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="1" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="1" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="11" fillId="4" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="14" fontId="10" fillId="4" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="1" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
-      <protection locked="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="3" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="3" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="3" borderId="10" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="11" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="11" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="3" borderId="13" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
-[...2 lines deleted...]
-    <cellStyle name="Standard_WBBasis" xfId="5" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="Normal_0212-07" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Normal_1.2" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Normal_TAB2" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="Standard_WBBasis" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1302,3524 +2641,28643 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/documents/3859598/16029761/KS-GQ-23-002-EN-N.pdf/77a75b07-61c3-7d34-5243-70d09bc00e44?version=3.0&amp;t=1677163672121" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ine.pt/ngt_server/attachfileu.jsp?look_parentBoui=215821289&amp;att_display=n&amp;att_download=y" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ine.pt/ngt_server/attachfileu.jsp?look_parentBoui=215820499&amp;att_display=n&amp;att_download=y" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/documents/3859598/16029761/KS-GQ-23-002-EN-N.pdf/77a75b07-61c3-7d34-5243-70d09bc00e44?version=3.0&amp;t=1677163672121" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/documents/3859598/10042108/KS-GQ-19-007-EN-N.pdf/5d6fc8f4-58e3-4354-acd3-a29a66f2e00c" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ine.pt/ngt_server/attachfileu.jsp?look_parentBoui=215821289&amp;att_display=n&amp;att_download=y" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ine.pt/ngt_server/attachfileu.jsp?look_parentBoui=215820499&amp;att_display=n&amp;att_download=y" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/documents/3859598/10042108/KS-GQ-19-007-EN-N.pdf/5d6fc8f4-58e3-4354-acd3-a29a66f2e00c" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1"/>
-  <dimension ref="A2:BR86"/>
+  <dimension ref="A1:BU172"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="23.6640625" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="15.83203125" style="3" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14" max="16384" width="23.6640625" style="3"/>
+    <col min="1" max="1" width="16.5" style="2" customWidth="1"/>
+    <col min="2" max="14" width="17.83203125" style="15" customWidth="1"/>
+    <col min="15" max="73" width="17.83203125" style="2" customWidth="1"/>
+    <col min="74" max="16384" width="23.6640625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:70" ht="11.25">
-      <c r="A2" s="4" t="s">
+    <row r="1" spans="1:73" ht="11.25">
+      <c r="A1" s="1"/>
+    </row>
+    <row r="2" spans="1:73" ht="11.25">
+      <c r="A2" s="7" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="3" spans="1:73" ht="11.25">
+      <c r="A3" s="7" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="4" spans="1:73" ht="11.25"/>
+    <row r="5" spans="1:73" ht="11.25">
+      <c r="A5" s="34" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="6" spans="1:73" ht="6" customHeight="1" thickBot="1"/>
+    <row r="7" spans="1:73" ht="12" customHeight="1" thickBot="1">
+      <c r="A7" s="39" t="s">
+        <v>186</v>
+      </c>
+      <c r="B7" s="39" t="s">
+        <v>233</v>
+      </c>
+      <c r="C7" s="39"/>
+      <c r="D7" s="39"/>
+      <c r="E7" s="39"/>
+      <c r="F7" s="39"/>
+      <c r="G7" s="39"/>
+      <c r="H7" s="39"/>
+      <c r="I7" s="39"/>
+      <c r="J7" s="39"/>
+      <c r="K7" s="39"/>
+      <c r="L7" s="39"/>
+      <c r="M7" s="39"/>
+      <c r="N7" s="39"/>
+      <c r="O7" s="39" t="s">
+        <v>234</v>
+      </c>
+      <c r="P7" s="39"/>
+      <c r="Q7" s="39"/>
+      <c r="R7" s="39"/>
+      <c r="S7" s="39"/>
+      <c r="T7" s="39"/>
+      <c r="U7" s="39"/>
+      <c r="V7" s="39"/>
+      <c r="W7" s="39"/>
+      <c r="X7" s="39"/>
+      <c r="Y7" s="39"/>
+      <c r="Z7" s="39" t="s">
+        <v>140</v>
+      </c>
+      <c r="AA7" s="41"/>
+      <c r="AB7" s="41"/>
+      <c r="AC7" s="41"/>
+      <c r="AD7" s="41"/>
+      <c r="AE7" s="41"/>
+      <c r="AF7" s="41"/>
+      <c r="AG7" s="41"/>
+      <c r="AH7" s="41"/>
+      <c r="AI7" s="41"/>
+      <c r="AJ7" s="41"/>
+      <c r="AK7" s="41"/>
+      <c r="AL7" s="39" t="s">
+        <v>141</v>
+      </c>
+      <c r="AM7" s="41"/>
+      <c r="AN7" s="41"/>
+      <c r="AO7" s="41"/>
+      <c r="AP7" s="41"/>
+      <c r="AQ7" s="41"/>
+      <c r="AR7" s="39" t="s">
+        <v>142</v>
+      </c>
+      <c r="AS7" s="39"/>
+      <c r="AT7" s="39"/>
+      <c r="AU7" s="39"/>
+      <c r="AV7" s="39"/>
+      <c r="AW7" s="39"/>
+      <c r="AX7" s="39"/>
+      <c r="AY7" s="39"/>
+      <c r="AZ7" s="39"/>
+      <c r="BA7" s="39"/>
+      <c r="BB7" s="39"/>
+      <c r="BC7" s="39" t="s">
+        <v>143</v>
+      </c>
+      <c r="BD7" s="41"/>
+      <c r="BE7" s="41"/>
+      <c r="BF7" s="41"/>
+      <c r="BG7" s="41"/>
+      <c r="BH7" s="41"/>
+      <c r="BI7" s="41"/>
+      <c r="BJ7" s="41"/>
+      <c r="BK7" s="41"/>
+      <c r="BL7" s="41"/>
+      <c r="BM7" s="41"/>
+      <c r="BN7" s="39" t="s">
+        <v>144</v>
+      </c>
+      <c r="BO7" s="39"/>
+      <c r="BP7" s="39"/>
+      <c r="BQ7" s="39"/>
+      <c r="BR7" s="39"/>
+      <c r="BS7" s="39"/>
+      <c r="BT7" s="39"/>
+      <c r="BU7" s="39"/>
+    </row>
+    <row r="8" spans="1:73" ht="42.75" customHeight="1" thickBot="1">
+      <c r="A8" s="39"/>
+      <c r="B8" s="41" t="s">
+        <v>235</v>
+      </c>
+      <c r="C8" s="40" t="s">
+        <v>236</v>
+      </c>
+      <c r="D8" s="40"/>
+      <c r="E8" s="40"/>
+      <c r="F8" s="40" t="s">
+        <v>237</v>
+      </c>
+      <c r="G8" s="40"/>
+      <c r="H8" s="40"/>
+      <c r="I8" s="40" t="s">
+        <v>238</v>
+      </c>
+      <c r="J8" s="40" t="s">
+        <v>239</v>
+      </c>
+      <c r="K8" s="40"/>
+      <c r="L8" s="40" t="s">
+        <v>240</v>
+      </c>
+      <c r="M8" s="40"/>
+      <c r="N8" s="40"/>
+      <c r="O8" s="40" t="s">
+        <v>241</v>
+      </c>
+      <c r="P8" s="40"/>
+      <c r="Q8" s="40"/>
+      <c r="R8" s="40"/>
+      <c r="S8" s="40"/>
+      <c r="T8" s="40"/>
+      <c r="U8" s="40" t="s">
+        <v>242</v>
+      </c>
+      <c r="V8" s="40" t="s">
+        <v>243</v>
+      </c>
+      <c r="W8" s="40"/>
+      <c r="X8" s="40"/>
+      <c r="Y8" s="41"/>
+      <c r="Z8" s="40" t="s">
+        <v>149</v>
+      </c>
+      <c r="AA8" s="40"/>
+      <c r="AB8" s="40"/>
+      <c r="AC8" s="40"/>
+      <c r="AD8" s="40"/>
+      <c r="AE8" s="40"/>
+      <c r="AF8" s="40" t="s">
+        <v>180</v>
+      </c>
+      <c r="AG8" s="40" t="s">
+        <v>150</v>
+      </c>
+      <c r="AH8" s="41"/>
+      <c r="AI8" s="41"/>
+      <c r="AJ8" s="40" t="s">
+        <v>151</v>
+      </c>
+      <c r="AK8" s="40" t="s">
+        <v>181</v>
+      </c>
+      <c r="AL8" s="40" t="s">
+        <v>182</v>
+      </c>
+      <c r="AM8" s="40" t="s">
+        <v>145</v>
+      </c>
+      <c r="AN8" s="40"/>
+      <c r="AO8" s="40"/>
+      <c r="AP8" s="40" t="s">
+        <v>146</v>
+      </c>
+      <c r="AQ8" s="40"/>
+      <c r="AR8" s="40" t="s">
+        <v>147</v>
+      </c>
+      <c r="AS8" s="40"/>
+      <c r="AT8" s="40"/>
+      <c r="AU8" s="40"/>
+      <c r="AV8" s="40"/>
+      <c r="AW8" s="40"/>
+      <c r="AX8" s="40"/>
+      <c r="AY8" s="40" t="s">
+        <v>187</v>
+      </c>
+      <c r="AZ8" s="40" t="s">
+        <v>152</v>
+      </c>
+      <c r="BA8" s="40" t="s">
+        <v>148</v>
+      </c>
+      <c r="BB8" s="40"/>
+      <c r="BC8" s="40" t="s">
+        <v>149</v>
+      </c>
+      <c r="BD8" s="41"/>
+      <c r="BE8" s="41"/>
+      <c r="BF8" s="41"/>
+      <c r="BG8" s="41"/>
+      <c r="BH8" s="40" t="s">
+        <v>150</v>
+      </c>
+      <c r="BI8" s="41"/>
+      <c r="BJ8" s="41"/>
+      <c r="BK8" s="41"/>
+      <c r="BL8" s="40" t="s">
+        <v>188</v>
+      </c>
+      <c r="BM8" s="40" t="s">
+        <v>151</v>
+      </c>
+      <c r="BN8" s="39" t="s">
+        <v>153</v>
+      </c>
+      <c r="BO8" s="39" t="s">
+        <v>154</v>
+      </c>
+      <c r="BP8" s="39" t="s">
+        <v>189</v>
+      </c>
+      <c r="BQ8" s="39" t="s">
+        <v>190</v>
+      </c>
+      <c r="BR8" s="39" t="s">
+        <v>191</v>
+      </c>
+      <c r="BS8" s="39" t="s">
+        <v>192</v>
+      </c>
+      <c r="BT8" s="39" t="s">
+        <v>193</v>
+      </c>
+      <c r="BU8" s="39" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="9" spans="1:73" ht="11.25" customHeight="1" thickBot="1">
+      <c r="A9" s="39"/>
+      <c r="B9" s="41"/>
+      <c r="C9" s="41" t="s">
+        <v>244</v>
+      </c>
+      <c r="D9" s="41" t="s">
+        <v>245</v>
+      </c>
+      <c r="E9" s="41" t="s">
+        <v>246</v>
+      </c>
+      <c r="F9" s="41" t="s">
+        <v>244</v>
+      </c>
+      <c r="G9" s="40" t="s">
+        <v>247</v>
+      </c>
+      <c r="H9" s="40" t="s">
+        <v>248</v>
+      </c>
+      <c r="I9" s="40"/>
+      <c r="J9" s="41" t="s">
+        <v>244</v>
+      </c>
+      <c r="K9" s="40" t="s">
+        <v>249</v>
+      </c>
+      <c r="L9" s="41" t="s">
+        <v>244</v>
+      </c>
+      <c r="M9" s="40" t="s">
+        <v>250</v>
+      </c>
+      <c r="N9" s="40" t="s">
+        <v>251</v>
+      </c>
+      <c r="O9" s="41" t="s">
+        <v>244</v>
+      </c>
+      <c r="P9" s="40" t="s">
+        <v>252</v>
+      </c>
+      <c r="Q9" s="40" t="s">
+        <v>253</v>
+      </c>
+      <c r="R9" s="40"/>
+      <c r="S9" s="40"/>
+      <c r="T9" s="40"/>
+      <c r="U9" s="40"/>
+      <c r="V9" s="39" t="s">
+        <v>244</v>
+      </c>
+      <c r="W9" s="40" t="s">
+        <v>254</v>
+      </c>
+      <c r="X9" s="39" t="s">
+        <v>255</v>
+      </c>
+      <c r="Y9" s="39" t="s">
+        <v>256</v>
+      </c>
+      <c r="Z9" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="AA9" s="40" t="s">
+        <v>158</v>
+      </c>
+      <c r="AB9" s="40" t="s">
+        <v>175</v>
+      </c>
+      <c r="AC9" s="39" t="s">
+        <v>166</v>
+      </c>
+      <c r="AD9" s="39" t="s">
+        <v>167</v>
+      </c>
+      <c r="AE9" s="41" t="s">
+        <v>194</v>
+      </c>
+      <c r="AF9" s="40"/>
+      <c r="AG9" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="AH9" s="39" t="s">
+        <v>168</v>
+      </c>
+      <c r="AI9" s="39" t="s">
+        <v>169</v>
+      </c>
+      <c r="AJ9" s="40"/>
+      <c r="AK9" s="40"/>
+      <c r="AL9" s="40"/>
+      <c r="AM9" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="AN9" s="40" t="s">
+        <v>160</v>
+      </c>
+      <c r="AO9" s="40" t="s">
+        <v>161</v>
+      </c>
+      <c r="AP9" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="AQ9" s="40" t="s">
+        <v>162</v>
+      </c>
+      <c r="AR9" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="AS9" s="40" t="s">
+        <v>156</v>
+      </c>
+      <c r="AT9" s="40" t="s">
+        <v>157</v>
+      </c>
+      <c r="AU9" s="40"/>
+      <c r="AV9" s="40"/>
+      <c r="AW9" s="40"/>
+      <c r="AX9" s="40"/>
+      <c r="AY9" s="40"/>
+      <c r="AZ9" s="41"/>
+      <c r="BA9" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="BB9" s="40" t="s">
+        <v>195</v>
+      </c>
+      <c r="BC9" s="39" t="s">
+        <v>155</v>
+      </c>
+      <c r="BD9" s="40" t="s">
+        <v>159</v>
+      </c>
+      <c r="BE9" s="40" t="s">
+        <v>196</v>
+      </c>
+      <c r="BF9" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BG9" s="40" t="s">
+        <v>198</v>
+      </c>
+      <c r="BH9" s="39" t="s">
+        <v>155</v>
+      </c>
+      <c r="BI9" s="40" t="s">
+        <v>163</v>
+      </c>
+      <c r="BJ9" s="39" t="s">
+        <v>199</v>
+      </c>
+      <c r="BK9" s="39" t="s">
+        <v>200</v>
+      </c>
+      <c r="BL9" s="40"/>
+      <c r="BM9" s="40"/>
+      <c r="BN9" s="39"/>
+      <c r="BO9" s="39"/>
+      <c r="BP9" s="39"/>
+      <c r="BQ9" s="39"/>
+      <c r="BR9" s="39"/>
+      <c r="BS9" s="39"/>
+      <c r="BT9" s="39"/>
+      <c r="BU9" s="39"/>
+    </row>
+    <row r="10" spans="1:73" ht="183" customHeight="1" thickBot="1">
+      <c r="A10" s="39"/>
+      <c r="B10" s="41"/>
+      <c r="C10" s="41"/>
+      <c r="D10" s="41"/>
+      <c r="E10" s="41"/>
+      <c r="F10" s="41"/>
+      <c r="G10" s="40"/>
+      <c r="H10" s="40"/>
+      <c r="I10" s="40"/>
+      <c r="J10" s="41"/>
+      <c r="K10" s="40"/>
+      <c r="L10" s="41"/>
+      <c r="M10" s="40"/>
+      <c r="N10" s="40"/>
+      <c r="O10" s="41"/>
+      <c r="P10" s="40"/>
+      <c r="Q10" s="12" t="s">
+        <v>257</v>
+      </c>
+      <c r="R10" s="12" t="s">
+        <v>258</v>
+      </c>
+      <c r="S10" s="12" t="s">
+        <v>184</v>
+      </c>
+      <c r="T10" s="12" t="s">
+        <v>259</v>
+      </c>
+      <c r="U10" s="40"/>
+      <c r="V10" s="39"/>
+      <c r="W10" s="40"/>
+      <c r="X10" s="39"/>
+      <c r="Y10" s="39"/>
+      <c r="Z10" s="41"/>
+      <c r="AA10" s="40"/>
+      <c r="AB10" s="40"/>
+      <c r="AC10" s="39"/>
+      <c r="AD10" s="39"/>
+      <c r="AE10" s="41"/>
+      <c r="AF10" s="40"/>
+      <c r="AG10" s="41"/>
+      <c r="AH10" s="39"/>
+      <c r="AI10" s="39"/>
+      <c r="AJ10" s="40"/>
+      <c r="AK10" s="40"/>
+      <c r="AL10" s="40"/>
+      <c r="AM10" s="41"/>
+      <c r="AN10" s="40"/>
+      <c r="AO10" s="40"/>
+      <c r="AP10" s="41"/>
+      <c r="AQ10" s="40"/>
+      <c r="AR10" s="41"/>
+      <c r="AS10" s="40"/>
+      <c r="AT10" s="14" t="s">
+        <v>155</v>
+      </c>
+      <c r="AU10" s="12" t="s">
+        <v>164</v>
+      </c>
+      <c r="AV10" s="12" t="s">
+        <v>165</v>
+      </c>
+      <c r="AW10" s="12" t="s">
+        <v>202</v>
+      </c>
+      <c r="AX10" s="12" t="s">
+        <v>201</v>
+      </c>
+      <c r="AY10" s="40"/>
+      <c r="AZ10" s="41"/>
+      <c r="BA10" s="41"/>
+      <c r="BB10" s="40"/>
+      <c r="BC10" s="39"/>
+      <c r="BD10" s="40"/>
+      <c r="BE10" s="40"/>
+      <c r="BF10" s="40"/>
+      <c r="BG10" s="40"/>
+      <c r="BH10" s="39"/>
+      <c r="BI10" s="40"/>
+      <c r="BJ10" s="39"/>
+      <c r="BK10" s="39"/>
+      <c r="BL10" s="40"/>
+      <c r="BM10" s="40"/>
+      <c r="BN10" s="39"/>
+      <c r="BO10" s="39"/>
+      <c r="BP10" s="39"/>
+      <c r="BQ10" s="39"/>
+      <c r="BR10" s="39"/>
+      <c r="BS10" s="39"/>
+      <c r="BT10" s="39"/>
+      <c r="BU10" s="39"/>
+    </row>
+    <row r="11" spans="1:73" ht="12" customHeight="1" thickBot="1">
+      <c r="A11" s="42" t="s">
+        <v>203</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>128</v>
+      </c>
+      <c r="I11" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="J11" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="K11" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="L11" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="M11" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="N11" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="O11" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="P11" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="Q11" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="R11" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="S11" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="T11" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="U11" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="V11" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="W11" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="X11" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y11" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="Z11" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="AA11" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="AB11" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="AC11" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="AD11" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="AE11" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="AF11" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="AG11" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="AH11" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="AI11" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="AJ11" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="AK11" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="AL11" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="AM11" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="AN11" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="AO11" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="AP11" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AQ11" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AR11" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="AS11" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="AT11" s="14" t="s">
+        <v>130</v>
+      </c>
+      <c r="AU11" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="AV11" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="AW11" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="AX11" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="AY11" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="AZ11" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="BA11" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="BB11" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="BC11" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="BD11" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="BE11" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="BF11" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="BG11" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="BH11" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="BI11" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="BJ11" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="BK11" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="BL11" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="BM11" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="BN11" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="BO11" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="BP11" s="13" t="s">
+        <v>135</v>
+      </c>
+      <c r="BQ11" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="BR11" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="BS11" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="BT11" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="BU11" s="3" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="12" spans="1:73" ht="12" thickBot="1">
+      <c r="A12" s="43"/>
+      <c r="B12" s="13">
+        <v>1</v>
+      </c>
+      <c r="C12" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="D12" s="13">
+        <v>3</v>
+      </c>
+      <c r="E12" s="13">
+        <v>4</v>
+      </c>
+      <c r="F12" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="G12" s="13">
+        <v>6</v>
+      </c>
+      <c r="H12" s="13">
+        <v>7</v>
+      </c>
+      <c r="I12" s="13">
+        <v>8</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="K12" s="13">
+        <v>10</v>
+      </c>
+      <c r="L12" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="M12" s="13">
+        <v>12</v>
+      </c>
+      <c r="N12" s="13">
+        <v>13</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="P12" s="13">
+        <v>15</v>
+      </c>
+      <c r="Q12" s="13">
+        <v>16</v>
+      </c>
+      <c r="R12" s="13">
+        <v>17</v>
+      </c>
+      <c r="S12" s="13">
+        <v>18</v>
+      </c>
+      <c r="T12" s="13">
+        <v>19</v>
+      </c>
+      <c r="U12" s="13">
+        <v>20</v>
+      </c>
+      <c r="V12" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="W12" s="13">
+        <v>22</v>
+      </c>
+      <c r="X12" s="13">
+        <v>23</v>
+      </c>
+      <c r="Y12" s="13">
+        <v>24</v>
+      </c>
+      <c r="Z12" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="AA12" s="13">
+        <v>26</v>
+      </c>
+      <c r="AB12" s="13">
+        <v>27</v>
+      </c>
+      <c r="AC12" s="13">
+        <v>28</v>
+      </c>
+      <c r="AD12" s="13">
+        <v>29</v>
+      </c>
+      <c r="AE12" s="13">
+        <v>30</v>
+      </c>
+      <c r="AF12" s="13">
+        <v>31</v>
+      </c>
+      <c r="AG12" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH12" s="13">
+        <v>33</v>
+      </c>
+      <c r="AI12" s="13">
+        <v>34</v>
+      </c>
+      <c r="AJ12" s="13">
+        <v>35</v>
+      </c>
+      <c r="AK12" s="13">
+        <v>36</v>
+      </c>
+      <c r="AL12" s="13">
+        <v>37</v>
+      </c>
+      <c r="AM12" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="AN12" s="13">
+        <v>39</v>
+      </c>
+      <c r="AO12" s="13">
+        <v>40</v>
+      </c>
+      <c r="AP12" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="AQ12" s="13">
+        <v>42</v>
+      </c>
+      <c r="AR12" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AS12" s="13">
+        <v>44</v>
+      </c>
+      <c r="AT12" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="AU12" s="13">
+        <v>46</v>
+      </c>
+      <c r="AV12" s="13">
+        <v>47</v>
+      </c>
+      <c r="AW12" s="13">
+        <v>48</v>
+      </c>
+      <c r="AX12" s="13">
+        <v>49</v>
+      </c>
+      <c r="AY12" s="13">
+        <v>50</v>
+      </c>
+      <c r="AZ12" s="13">
+        <v>51</v>
+      </c>
+      <c r="BA12" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="BB12" s="13">
+        <v>55</v>
+      </c>
+      <c r="BC12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="BD12" s="13">
+        <v>60</v>
+      </c>
+      <c r="BE12" s="13">
+        <v>61</v>
+      </c>
+      <c r="BF12" s="13">
+        <v>62</v>
+      </c>
+      <c r="BG12" s="13">
+        <v>63</v>
+      </c>
+      <c r="BH12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="BI12" s="13">
+        <v>65</v>
+      </c>
+      <c r="BJ12" s="13">
+        <v>66</v>
+      </c>
+      <c r="BK12" s="13">
+        <v>67</v>
+      </c>
+      <c r="BL12" s="13">
+        <v>68</v>
+      </c>
+      <c r="BM12" s="13">
+        <v>69</v>
+      </c>
+      <c r="BN12" s="13">
+        <v>70</v>
+      </c>
+      <c r="BO12" s="13">
+        <v>71</v>
+      </c>
+      <c r="BP12" s="13">
+        <v>72</v>
+      </c>
+      <c r="BQ12" s="13">
+        <v>73</v>
+      </c>
+      <c r="BR12" s="13">
+        <v>74</v>
+      </c>
+      <c r="BS12" s="13">
+        <v>75</v>
+      </c>
+      <c r="BT12" s="13">
+        <v>76</v>
+      </c>
+      <c r="BU12" s="13">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="13" spans="1:73" ht="15" customHeight="1">
+      <c r="A13" s="6" t="s">
+        <v>170</v>
+      </c>
+      <c r="B13" s="8"/>
+      <c r="C13" s="8"/>
+      <c r="D13" s="8"/>
+      <c r="E13" s="8"/>
+      <c r="F13" s="8"/>
+      <c r="G13" s="8"/>
+      <c r="H13" s="8"/>
+      <c r="I13" s="8"/>
+      <c r="J13" s="8"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8"/>
+      <c r="P13" s="8"/>
+      <c r="Q13" s="8"/>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="8"/>
+      <c r="U13" s="8"/>
+      <c r="V13" s="8"/>
+      <c r="W13" s="8"/>
+      <c r="X13" s="8"/>
+      <c r="Y13" s="8"/>
+      <c r="Z13" s="8"/>
+      <c r="AA13" s="8"/>
+      <c r="AB13" s="8"/>
+      <c r="AC13" s="8"/>
+      <c r="AD13" s="8"/>
+      <c r="AE13" s="8"/>
+      <c r="AF13" s="8"/>
+      <c r="AG13" s="8"/>
+      <c r="AH13" s="8"/>
+      <c r="AI13" s="8"/>
+      <c r="AJ13" s="8"/>
+      <c r="AK13" s="8"/>
+      <c r="AL13" s="8"/>
+      <c r="AM13" s="8"/>
+      <c r="AN13" s="8"/>
+      <c r="AO13" s="8"/>
+      <c r="AP13" s="8"/>
+      <c r="AQ13" s="8"/>
+      <c r="AR13" s="8"/>
+      <c r="AS13" s="8"/>
+      <c r="AT13" s="8"/>
+      <c r="AU13" s="8"/>
+      <c r="AV13" s="8"/>
+      <c r="AW13" s="8"/>
+      <c r="AX13" s="8"/>
+      <c r="AY13" s="8"/>
+      <c r="AZ13" s="8"/>
+      <c r="BA13" s="8"/>
+      <c r="BB13" s="8"/>
+      <c r="BC13" s="8"/>
+      <c r="BD13" s="8"/>
+      <c r="BE13" s="8"/>
+      <c r="BF13" s="8"/>
+      <c r="BG13" s="8"/>
+      <c r="BH13" s="8"/>
+      <c r="BI13" s="8"/>
+      <c r="BJ13" s="8"/>
+      <c r="BK13" s="8"/>
+      <c r="BL13" s="8"/>
+      <c r="BM13" s="8"/>
+      <c r="BN13" s="8"/>
+      <c r="BO13" s="8"/>
+      <c r="BP13" s="8"/>
+      <c r="BQ13" s="8"/>
+      <c r="BR13" s="8"/>
+      <c r="BS13" s="8"/>
+      <c r="BT13" s="8"/>
+      <c r="BU13" s="8"/>
+    </row>
+    <row r="14" spans="1:73" ht="15" customHeight="1">
+      <c r="A14" s="6" t="s">
+        <v>171</v>
+      </c>
+      <c r="B14" s="8"/>
+      <c r="C14" s="8"/>
+      <c r="D14" s="8"/>
+      <c r="E14" s="8"/>
+      <c r="F14" s="8"/>
+      <c r="G14" s="8"/>
+      <c r="H14" s="8"/>
+      <c r="I14" s="8"/>
+      <c r="J14" s="8"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8"/>
+      <c r="P14" s="8"/>
+      <c r="Q14" s="8"/>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="8"/>
+      <c r="U14" s="8"/>
+      <c r="V14" s="8"/>
+      <c r="W14" s="8"/>
+      <c r="X14" s="8"/>
+      <c r="Y14" s="8"/>
+      <c r="Z14" s="8"/>
+      <c r="AA14" s="8"/>
+      <c r="AB14" s="8"/>
+      <c r="AC14" s="8"/>
+      <c r="AD14" s="8"/>
+      <c r="AE14" s="8"/>
+      <c r="AF14" s="8"/>
+      <c r="AG14" s="8"/>
+      <c r="AH14" s="8"/>
+      <c r="AI14" s="8"/>
+      <c r="AJ14" s="8"/>
+      <c r="AK14" s="8"/>
+      <c r="AL14" s="8"/>
+      <c r="AM14" s="8"/>
+      <c r="AN14" s="8"/>
+      <c r="AO14" s="8"/>
+      <c r="AP14" s="8"/>
+      <c r="AQ14" s="8"/>
+      <c r="AR14" s="8"/>
+      <c r="AS14" s="8"/>
+      <c r="AT14" s="8"/>
+      <c r="AU14" s="8"/>
+      <c r="AV14" s="8"/>
+      <c r="AW14" s="8"/>
+      <c r="AX14" s="8"/>
+      <c r="AY14" s="8"/>
+      <c r="AZ14" s="8"/>
+      <c r="BA14" s="8"/>
+      <c r="BB14" s="8"/>
+      <c r="BC14" s="8"/>
+      <c r="BD14" s="8"/>
+      <c r="BE14" s="8"/>
+      <c r="BF14" s="8"/>
+      <c r="BG14" s="8"/>
+      <c r="BH14" s="8"/>
+      <c r="BI14" s="8"/>
+      <c r="BJ14" s="8"/>
+      <c r="BK14" s="8"/>
+      <c r="BL14" s="8"/>
+      <c r="BM14" s="8"/>
+      <c r="BN14" s="8"/>
+      <c r="BO14" s="8"/>
+      <c r="BP14" s="8"/>
+      <c r="BQ14" s="8"/>
+      <c r="BR14" s="8"/>
+      <c r="BS14" s="8"/>
+      <c r="BT14" s="8"/>
+      <c r="BU14" s="8"/>
+    </row>
+    <row r="15" spans="1:73" ht="15" customHeight="1">
+      <c r="A15" s="6" t="s">
+        <v>172</v>
+      </c>
+      <c r="B15" s="8"/>
+      <c r="C15" s="8"/>
+      <c r="D15" s="8"/>
+      <c r="E15" s="8"/>
+      <c r="F15" s="8"/>
+      <c r="G15" s="8"/>
+      <c r="H15" s="8"/>
+      <c r="I15" s="8"/>
+      <c r="J15" s="8"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8"/>
+      <c r="P15" s="8"/>
+      <c r="Q15" s="8"/>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="8"/>
+      <c r="U15" s="8"/>
+      <c r="V15" s="8"/>
+      <c r="W15" s="8"/>
+      <c r="X15" s="8"/>
+      <c r="Y15" s="8"/>
+      <c r="Z15" s="8"/>
+      <c r="AA15" s="8"/>
+      <c r="AB15" s="8"/>
+      <c r="AC15" s="8"/>
+      <c r="AD15" s="8"/>
+      <c r="AE15" s="8"/>
+      <c r="AF15" s="8"/>
+      <c r="AG15" s="8"/>
+      <c r="AH15" s="8"/>
+      <c r="AI15" s="8"/>
+      <c r="AJ15" s="8"/>
+      <c r="AK15" s="8"/>
+      <c r="AL15" s="8"/>
+      <c r="AM15" s="8"/>
+      <c r="AN15" s="8"/>
+      <c r="AO15" s="8"/>
+      <c r="AP15" s="8"/>
+      <c r="AQ15" s="8"/>
+      <c r="AR15" s="8"/>
+      <c r="AS15" s="8"/>
+      <c r="AT15" s="8"/>
+      <c r="AU15" s="8"/>
+      <c r="AV15" s="8"/>
+      <c r="AW15" s="8"/>
+      <c r="AX15" s="8"/>
+      <c r="AY15" s="8"/>
+      <c r="AZ15" s="8"/>
+      <c r="BA15" s="8"/>
+      <c r="BB15" s="8"/>
+      <c r="BC15" s="8"/>
+      <c r="BD15" s="8"/>
+      <c r="BE15" s="8"/>
+      <c r="BF15" s="8"/>
+      <c r="BG15" s="8"/>
+      <c r="BH15" s="8"/>
+      <c r="BI15" s="8"/>
+      <c r="BJ15" s="8"/>
+      <c r="BK15" s="8"/>
+      <c r="BL15" s="8"/>
+      <c r="BM15" s="8"/>
+      <c r="BN15" s="8"/>
+      <c r="BO15" s="8"/>
+      <c r="BP15" s="8"/>
+      <c r="BQ15" s="8"/>
+      <c r="BR15" s="8"/>
+      <c r="BS15" s="8"/>
+      <c r="BT15" s="8"/>
+      <c r="BU15" s="8"/>
+    </row>
+    <row r="16" spans="1:73" ht="15" customHeight="1">
+      <c r="A16" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="B16" s="9">
+        <v>5216.2729999999992</v>
+      </c>
+      <c r="C16" s="8">
+        <v>21536.98054</v>
+      </c>
+      <c r="D16" s="8">
+        <v>12776.695</v>
+      </c>
+      <c r="E16" s="8">
+        <v>8760.2855400000008</v>
+      </c>
+      <c r="F16" s="8">
+        <v>5907.7669999999998</v>
+      </c>
+      <c r="G16" s="8">
+        <v>5903.7160000000003</v>
+      </c>
+      <c r="H16" s="8">
+        <v>4.0510000000000002</v>
+      </c>
+      <c r="I16" s="8">
+        <v>15896.880539999998</v>
+      </c>
+      <c r="J16" s="8">
+        <v>0</v>
+      </c>
+      <c r="K16" s="8">
+        <v>0</v>
+      </c>
+      <c r="L16" s="8">
+        <v>1621.931</v>
+      </c>
+      <c r="M16" s="8">
+        <v>158.14999999999998</v>
+      </c>
+      <c r="N16" s="8">
+        <v>1463.7809999999999</v>
+      </c>
+      <c r="O16" s="8">
+        <v>3524.5410000000006</v>
+      </c>
+      <c r="P16" s="8">
+        <v>3523.0400000000004</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0</v>
+      </c>
+      <c r="R16" s="8">
+        <v>0</v>
+      </c>
+      <c r="S16" s="8">
+        <v>0</v>
+      </c>
+      <c r="T16" s="8">
+        <v>1.5010000000000001</v>
+      </c>
+      <c r="U16" s="8">
+        <v>0</v>
+      </c>
+      <c r="V16" s="8">
+        <v>25786.304</v>
+      </c>
+      <c r="W16" s="8">
+        <v>13009.609</v>
+      </c>
+      <c r="X16" s="8">
+        <v>10632.319</v>
+      </c>
+      <c r="Y16" s="8">
+        <v>2144.3759999999997</v>
+      </c>
+      <c r="Z16" s="8">
+        <v>2389.1010000000001</v>
+      </c>
+      <c r="AA16" s="8">
+        <v>4.1520000000000001</v>
+      </c>
+      <c r="AB16" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC16" s="8">
+        <v>125.777</v>
+      </c>
+      <c r="AD16" s="8">
+        <v>1201.357</v>
+      </c>
+      <c r="AE16" s="8">
+        <v>1057.8150000000001</v>
+      </c>
+      <c r="AF16" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG16" s="8">
+        <v>1163.2090000000001</v>
+      </c>
+      <c r="AH16" s="8">
+        <v>823.53500000000008</v>
+      </c>
+      <c r="AI16" s="8">
+        <v>339.67399999999998</v>
+      </c>
+      <c r="AJ16" s="8">
+        <v>2633.8780000000002</v>
+      </c>
+      <c r="AK16" s="8">
+        <v>48.448999999999998</v>
+      </c>
+      <c r="AL16" s="8">
+        <v>4162.1819999999998</v>
+      </c>
+      <c r="AM16" s="8">
+        <v>16653.688999999998</v>
+      </c>
+      <c r="AN16" s="8">
+        <v>15909.504000000001</v>
+      </c>
+      <c r="AO16" s="8">
+        <v>744.18499999999995</v>
+      </c>
+      <c r="AP16" s="8">
+        <v>414.03099999999995</v>
+      </c>
+      <c r="AQ16" s="8">
+        <v>414.03099999999995</v>
+      </c>
+      <c r="AR16" s="8">
+        <v>1056.1179999999999</v>
+      </c>
+      <c r="AS16" s="8">
+        <v>440.82299999999998</v>
+      </c>
+      <c r="AT16" s="8">
+        <v>615.29500000000007</v>
+      </c>
+      <c r="AU16" s="8">
+        <v>602.47399999999993</v>
+      </c>
+      <c r="AV16" s="8">
+        <v>0</v>
+      </c>
+      <c r="AW16" s="8">
+        <v>1.8620000000000001</v>
+      </c>
+      <c r="AX16" s="8">
+        <v>10.959</v>
+      </c>
+      <c r="AY16" s="8">
+        <v>378.995</v>
+      </c>
+      <c r="AZ16" s="8">
+        <v>10646.991</v>
+      </c>
+      <c r="BA16" s="8">
+        <v>12111.811</v>
+      </c>
+      <c r="BB16" s="8">
+        <v>12111.811</v>
+      </c>
+      <c r="BC16" s="8">
+        <v>911.93200000000002</v>
+      </c>
+      <c r="BD16" s="8">
+        <v>4.0609999999999999</v>
+      </c>
+      <c r="BE16" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF16" s="8">
+        <v>480.84699999999998</v>
+      </c>
+      <c r="BG16" s="8">
+        <v>427.024</v>
+      </c>
+      <c r="BH16" s="8">
+        <v>1339.6130000000001</v>
+      </c>
+      <c r="BI16" s="8">
+        <v>94.078000000000003</v>
+      </c>
+      <c r="BJ16" s="8">
+        <v>1140.6890000000001</v>
+      </c>
+      <c r="BK16" s="8">
+        <v>104.846</v>
+      </c>
+      <c r="BL16" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM16" s="8">
+        <v>2633.8780000000002</v>
+      </c>
+      <c r="BN16" s="8">
+        <v>18338.51354</v>
+      </c>
+      <c r="BO16" s="8">
+        <v>15704.635539999999</v>
+      </c>
+      <c r="BP16" s="8">
+        <v>2855.6640000000007</v>
+      </c>
+      <c r="BQ16" s="8">
+        <v>15418.998999999996</v>
+      </c>
+      <c r="BR16" s="8">
+        <v>23691.023000000001</v>
+      </c>
+      <c r="BS16" s="8">
+        <v>10914.328000000001</v>
+      </c>
+      <c r="BT16" s="8">
+        <v>2154.0424600000006</v>
+      </c>
+      <c r="BU16" s="8">
+        <v>-3625.7695399999993</v>
+      </c>
+    </row>
+    <row r="17" spans="1:73" ht="15" customHeight="1">
+      <c r="A17" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="B17" s="9">
+        <v>5324.509</v>
+      </c>
+      <c r="C17" s="8">
+        <v>21951.884539999999</v>
+      </c>
+      <c r="D17" s="8">
+        <v>13006.377</v>
+      </c>
+      <c r="E17" s="8">
+        <v>8945.5075400000005</v>
+      </c>
+      <c r="F17" s="8">
+        <v>6421.3230000000003</v>
+      </c>
+      <c r="G17" s="8">
+        <v>6417.0790000000006</v>
+      </c>
+      <c r="H17" s="8">
+        <v>4.2439999999999998</v>
+      </c>
+      <c r="I17" s="8">
+        <v>16191.874539999999</v>
+      </c>
+      <c r="J17" s="8">
+        <v>0</v>
+      </c>
+      <c r="K17" s="8">
+        <v>0</v>
+      </c>
+      <c r="L17" s="8">
+        <v>1564.2040000000002</v>
+      </c>
+      <c r="M17" s="8">
+        <v>157.33199999999999</v>
+      </c>
+      <c r="N17" s="8">
+        <v>1406.8720000000001</v>
+      </c>
+      <c r="O17" s="8">
+        <v>3601.7750000000005</v>
+      </c>
+      <c r="P17" s="8">
+        <v>3600.4480000000003</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>0</v>
+      </c>
+      <c r="R17" s="8">
+        <v>0</v>
+      </c>
+      <c r="S17" s="8">
+        <v>0</v>
+      </c>
+      <c r="T17" s="8">
+        <v>1.327</v>
+      </c>
+      <c r="U17" s="8">
+        <v>0</v>
+      </c>
+      <c r="V17" s="8">
+        <v>26252.081999999999</v>
+      </c>
+      <c r="W17" s="8">
+        <v>13245.705</v>
+      </c>
+      <c r="X17" s="8">
+        <v>10831.458999999999</v>
+      </c>
+      <c r="Y17" s="8">
+        <v>2174.9180000000001</v>
+      </c>
+      <c r="Z17" s="8">
+        <v>2149.6620000000003</v>
+      </c>
+      <c r="AA17" s="8">
+        <v>4.4359999999999999</v>
+      </c>
+      <c r="AB17" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC17" s="8">
+        <v>95.98</v>
+      </c>
+      <c r="AD17" s="8">
+        <v>1022.3009999999999</v>
+      </c>
+      <c r="AE17" s="8">
+        <v>1026.9449999999999</v>
+      </c>
+      <c r="AF17" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG17" s="8">
+        <v>1049.5919999999999</v>
+      </c>
+      <c r="AH17" s="8">
+        <v>777.52699999999993</v>
+      </c>
+      <c r="AI17" s="8">
+        <v>272.065</v>
+      </c>
+      <c r="AJ17" s="8">
+        <v>2693.7250000000004</v>
+      </c>
+      <c r="AK17" s="8">
+        <v>41.54</v>
+      </c>
+      <c r="AL17" s="8">
+        <v>4270.5569999999998</v>
+      </c>
+      <c r="AM17" s="8">
+        <v>16787.467000000001</v>
+      </c>
+      <c r="AN17" s="8">
+        <v>16022.332999999999</v>
+      </c>
+      <c r="AO17" s="8">
+        <v>765.13400000000001</v>
+      </c>
+      <c r="AP17" s="8">
+        <v>386.89099999999996</v>
+      </c>
+      <c r="AQ17" s="8">
+        <v>386.89099999999996</v>
+      </c>
+      <c r="AR17" s="8">
+        <v>1115.7240000000002</v>
+      </c>
+      <c r="AS17" s="8">
+        <v>462.83700000000005</v>
+      </c>
+      <c r="AT17" s="8">
+        <v>652.88700000000006</v>
+      </c>
+      <c r="AU17" s="8">
+        <v>639.62</v>
+      </c>
+      <c r="AV17" s="8">
+        <v>0</v>
+      </c>
+      <c r="AW17" s="8">
+        <v>2.5609999999999999</v>
+      </c>
+      <c r="AX17" s="8">
+        <v>10.706</v>
+      </c>
+      <c r="AY17" s="8">
+        <v>393.45499999999998</v>
+      </c>
+      <c r="AZ17" s="8">
+        <v>10822.621999999999</v>
+      </c>
+      <c r="BA17" s="8">
+        <v>12375.418000000001</v>
+      </c>
+      <c r="BB17" s="8">
+        <v>12375.418000000001</v>
+      </c>
+      <c r="BC17" s="8">
+        <v>892.70700000000011</v>
+      </c>
+      <c r="BD17" s="8">
+        <v>4.3840000000000003</v>
+      </c>
+      <c r="BE17" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF17" s="8">
+        <v>419.512</v>
+      </c>
+      <c r="BG17" s="8">
+        <v>468.81100000000004</v>
+      </c>
+      <c r="BH17" s="8">
+        <v>1270.0830000000001</v>
+      </c>
+      <c r="BI17" s="8">
+        <v>94.912999999999997</v>
+      </c>
+      <c r="BJ17" s="8">
+        <v>1055.885</v>
+      </c>
+      <c r="BK17" s="8">
+        <v>119.285</v>
+      </c>
+      <c r="BL17" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM17" s="8">
+        <v>2693.7250000000004</v>
+      </c>
+      <c r="BN17" s="8">
+        <v>18723.01454</v>
+      </c>
+      <c r="BO17" s="8">
+        <v>16029.28954</v>
+      </c>
+      <c r="BP17" s="8">
+        <v>2918.0310000000009</v>
+      </c>
+      <c r="BQ17" s="8">
+        <v>15655.242999999999</v>
+      </c>
+      <c r="BR17" s="8">
+        <v>24350.622999999996</v>
+      </c>
+      <c r="BS17" s="8">
+        <v>11344.245999999997</v>
+      </c>
+      <c r="BT17" s="8">
+        <v>2398.7384599999968</v>
+      </c>
+      <c r="BU17" s="8">
+        <v>-3843.633540000003</v>
+      </c>
+    </row>
+    <row r="18" spans="1:73" ht="15" customHeight="1">
+      <c r="A18" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="B18" s="9">
+        <v>5518.527</v>
+      </c>
+      <c r="C18" s="8">
+        <v>22684.070540000001</v>
+      </c>
+      <c r="D18" s="8">
+        <v>13367.707</v>
+      </c>
+      <c r="E18" s="8">
+        <v>9316.3635400000003</v>
+      </c>
+      <c r="F18" s="8">
+        <v>5923.2250000000004</v>
+      </c>
+      <c r="G18" s="8">
+        <v>5918.9039999999995</v>
+      </c>
+      <c r="H18" s="8">
+        <v>4.3209999999999997</v>
+      </c>
+      <c r="I18" s="8">
+        <v>16591.67554</v>
+      </c>
+      <c r="J18" s="8">
+        <v>0</v>
+      </c>
+      <c r="K18" s="8">
+        <v>0</v>
+      </c>
+      <c r="L18" s="8">
+        <v>1502.6209999999999</v>
+      </c>
+      <c r="M18" s="8">
+        <v>159.089</v>
+      </c>
+      <c r="N18" s="8">
+        <v>1343.5319999999999</v>
+      </c>
+      <c r="O18" s="8">
+        <v>3660.1080000000002</v>
+      </c>
+      <c r="P18" s="8">
+        <v>3659.04</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>0</v>
+      </c>
+      <c r="R18" s="8">
+        <v>0</v>
+      </c>
+      <c r="S18" s="8">
+        <v>0</v>
+      </c>
+      <c r="T18" s="8">
+        <v>1.0679999999999998</v>
+      </c>
+      <c r="U18" s="8">
+        <v>0</v>
+      </c>
+      <c r="V18" s="8">
+        <v>26945.003000000001</v>
+      </c>
+      <c r="W18" s="8">
+        <v>13577.295999999998</v>
+      </c>
+      <c r="X18" s="8">
+        <v>11149.464</v>
+      </c>
+      <c r="Y18" s="8">
+        <v>2218.2429999999999</v>
+      </c>
+      <c r="Z18" s="8">
+        <v>2507.288</v>
+      </c>
+      <c r="AA18" s="8">
+        <v>4.9859999999999998</v>
+      </c>
+      <c r="AB18" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC18" s="8">
+        <v>159.12299999999999</v>
+      </c>
+      <c r="AD18" s="8">
+        <v>1216.461</v>
+      </c>
+      <c r="AE18" s="8">
+        <v>1126.7180000000001</v>
+      </c>
+      <c r="AF18" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG18" s="8">
+        <v>1005.088</v>
+      </c>
+      <c r="AH18" s="8">
+        <v>737.84400000000005</v>
+      </c>
+      <c r="AI18" s="8">
+        <v>267.24399999999997</v>
+      </c>
+      <c r="AJ18" s="8">
+        <v>2758.1030000000001</v>
+      </c>
+      <c r="AK18" s="8">
+        <v>47.183</v>
+      </c>
+      <c r="AL18" s="8">
+        <v>4304.5690000000004</v>
+      </c>
+      <c r="AM18" s="8">
+        <v>16878.757000000001</v>
+      </c>
+      <c r="AN18" s="8">
+        <v>16085.487999999999</v>
+      </c>
+      <c r="AO18" s="8">
+        <v>793.26900000000001</v>
+      </c>
+      <c r="AP18" s="8">
+        <v>330.57100000000003</v>
+      </c>
+      <c r="AQ18" s="8">
+        <v>330.57100000000003</v>
+      </c>
+      <c r="AR18" s="8">
+        <v>1081.3600000000001</v>
+      </c>
+      <c r="AS18" s="8">
+        <v>490.30900000000008</v>
+      </c>
+      <c r="AT18" s="8">
+        <v>591.05100000000004</v>
+      </c>
+      <c r="AU18" s="8">
+        <v>576.89599999999996</v>
+      </c>
+      <c r="AV18" s="8">
+        <v>0</v>
+      </c>
+      <c r="AW18" s="8">
+        <v>3.5620000000000003</v>
+      </c>
+      <c r="AX18" s="8">
+        <v>10.593</v>
+      </c>
+      <c r="AY18" s="8">
+        <v>417.80200000000002</v>
+      </c>
+      <c r="AZ18" s="8">
+        <v>10971.237999999999</v>
+      </c>
+      <c r="BA18" s="8">
+        <v>12722.708999999999</v>
+      </c>
+      <c r="BB18" s="8">
+        <v>12722.708999999999</v>
+      </c>
+      <c r="BC18" s="8">
+        <v>861.58799999999997</v>
+      </c>
+      <c r="BD18" s="8">
+        <v>4.88</v>
+      </c>
+      <c r="BE18" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF18" s="8">
+        <v>365.23899999999998</v>
+      </c>
+      <c r="BG18" s="8">
+        <v>491.46900000000005</v>
+      </c>
+      <c r="BH18" s="8">
+        <v>1177.3320000000001</v>
+      </c>
+      <c r="BI18" s="8">
+        <v>84.847000000000008</v>
+      </c>
+      <c r="BJ18" s="8">
+        <v>979.149</v>
+      </c>
+      <c r="BK18" s="8">
+        <v>113.33600000000001</v>
+      </c>
+      <c r="BL18" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM18" s="8">
+        <v>2758.1030000000001</v>
+      </c>
+      <c r="BN18" s="8">
+        <v>19251.86954</v>
+      </c>
+      <c r="BO18" s="8">
+        <v>16493.766540000001</v>
+      </c>
+      <c r="BP18" s="8">
+        <v>2990.7649999999994</v>
+      </c>
+      <c r="BQ18" s="8">
+        <v>15788.153000000002</v>
+      </c>
+      <c r="BR18" s="8">
+        <v>24259.10400000001</v>
+      </c>
+      <c r="BS18" s="8">
+        <v>10891.397000000008</v>
+      </c>
+      <c r="BT18" s="8">
+        <v>1575.0334600000097</v>
+      </c>
+      <c r="BU18" s="8">
+        <v>-4223.1305399999901</v>
+      </c>
+    </row>
+    <row r="19" spans="1:73" ht="15" customHeight="1">
+      <c r="A19" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="B19" s="9">
+        <v>5563.2780000000002</v>
+      </c>
+      <c r="C19" s="8">
+        <v>23340.493540000003</v>
+      </c>
+      <c r="D19" s="8">
+        <v>13708.113000000001</v>
+      </c>
+      <c r="E19" s="8">
+        <v>9632.3805400000001</v>
+      </c>
+      <c r="F19" s="8">
+        <v>6001.8180000000002</v>
+      </c>
+      <c r="G19" s="8">
+        <v>5997.3369999999995</v>
+      </c>
+      <c r="H19" s="8">
+        <v>4.4809999999999999</v>
+      </c>
+      <c r="I19" s="8">
+        <v>17114.463540000001</v>
+      </c>
+      <c r="J19" s="8">
+        <v>0</v>
+      </c>
+      <c r="K19" s="8">
+        <v>0</v>
+      </c>
+      <c r="L19" s="8">
+        <v>1582.3530000000001</v>
+      </c>
+      <c r="M19" s="8">
+        <v>157.863</v>
+      </c>
+      <c r="N19" s="8">
+        <v>1424.49</v>
+      </c>
+      <c r="O19" s="8">
+        <v>3744.625</v>
+      </c>
+      <c r="P19" s="8">
+        <v>3743.6439999999998</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>0</v>
+      </c>
+      <c r="R19" s="8">
+        <v>0</v>
+      </c>
+      <c r="S19" s="8">
+        <v>0</v>
+      </c>
+      <c r="T19" s="8">
+        <v>0.98099999999999987</v>
+      </c>
+      <c r="U19" s="8">
+        <v>0</v>
+      </c>
+      <c r="V19" s="8">
+        <v>27736.253000000001</v>
+      </c>
+      <c r="W19" s="8">
+        <v>14028.14</v>
+      </c>
+      <c r="X19" s="8">
+        <v>11466.402999999998</v>
+      </c>
+      <c r="Y19" s="8">
+        <v>2241.7099999999996</v>
+      </c>
+      <c r="Z19" s="8">
+        <v>2565.7110000000002</v>
+      </c>
+      <c r="AA19" s="8">
+        <v>5.5169999999999995</v>
+      </c>
+      <c r="AB19" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC19" s="8">
+        <v>172.941</v>
+      </c>
+      <c r="AD19" s="8">
+        <v>1292.1220000000001</v>
+      </c>
+      <c r="AE19" s="8">
+        <v>1095.1310000000001</v>
+      </c>
+      <c r="AF19" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG19" s="8">
+        <v>964.02899999999988</v>
+      </c>
+      <c r="AH19" s="8">
+        <v>701.07400000000007</v>
+      </c>
+      <c r="AI19" s="8">
+        <v>262.95499999999998</v>
+      </c>
+      <c r="AJ19" s="8">
+        <v>2822.7950000000001</v>
+      </c>
+      <c r="AK19" s="8">
+        <v>72.471000000000004</v>
+      </c>
+      <c r="AL19" s="8">
+        <v>4320.2929999999997</v>
+      </c>
+      <c r="AM19" s="8">
+        <v>16977.295999999998</v>
+      </c>
+      <c r="AN19" s="8">
+        <v>16159.939999999999</v>
+      </c>
+      <c r="AO19" s="8">
+        <v>817.35600000000011</v>
+      </c>
+      <c r="AP19" s="8">
+        <v>310.11799999999999</v>
+      </c>
+      <c r="AQ19" s="8">
+        <v>310.11799999999999</v>
+      </c>
+      <c r="AR19" s="8">
+        <v>1149.279</v>
+      </c>
+      <c r="AS19" s="8">
+        <v>529.25300000000004</v>
+      </c>
+      <c r="AT19" s="8">
+        <v>620.02600000000007</v>
+      </c>
+      <c r="AU19" s="8">
+        <v>604.57299999999998</v>
+      </c>
+      <c r="AV19" s="8">
+        <v>0</v>
+      </c>
+      <c r="AW19" s="8">
+        <v>4.4619999999999997</v>
+      </c>
+      <c r="AX19" s="8">
+        <v>10.991</v>
+      </c>
+      <c r="AY19" s="8">
+        <v>454.12300000000005</v>
+      </c>
+      <c r="AZ19" s="8">
+        <v>11613.927</v>
+      </c>
+      <c r="BA19" s="8">
+        <v>13091.693000000001</v>
+      </c>
+      <c r="BB19" s="8">
+        <v>13091.693000000001</v>
+      </c>
+      <c r="BC19" s="8">
+        <v>896.67000000000007</v>
+      </c>
+      <c r="BD19" s="8">
+        <v>5.2950000000000008</v>
+      </c>
+      <c r="BE19" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF19" s="8">
+        <v>379.14299999999997</v>
+      </c>
+      <c r="BG19" s="8">
+        <v>512.23200000000008</v>
+      </c>
+      <c r="BH19" s="8">
+        <v>1203.7809999999999</v>
+      </c>
+      <c r="BI19" s="8">
+        <v>87.028999999999996</v>
+      </c>
+      <c r="BJ19" s="8">
+        <v>1005.0940000000001</v>
+      </c>
+      <c r="BK19" s="8">
+        <v>111.658</v>
+      </c>
+      <c r="BL19" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM19" s="8">
+        <v>2822.7950000000001</v>
+      </c>
+      <c r="BN19" s="8">
+        <v>19855.79854</v>
+      </c>
+      <c r="BO19" s="8">
+        <v>17033.003539999998</v>
+      </c>
+      <c r="BP19" s="8">
+        <v>3051.4529999999977</v>
+      </c>
+      <c r="BQ19" s="8">
+        <v>15851.049999999996</v>
+      </c>
+      <c r="BR19" s="8">
+        <v>24859.488999999998</v>
+      </c>
+      <c r="BS19" s="8">
+        <v>11151.375999999997</v>
+      </c>
+      <c r="BT19" s="8">
+        <v>1518.9954599999946</v>
+      </c>
+      <c r="BU19" s="8">
+        <v>-4315.5415400000056</v>
+      </c>
+    </row>
+    <row r="20" spans="1:73" ht="15" customHeight="1">
+      <c r="A20" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="B20" s="9">
+        <v>5895.9349999999995</v>
+      </c>
+      <c r="C20" s="8">
+        <v>24144.357550000001</v>
+      </c>
+      <c r="D20" s="8">
+        <v>14138.539000000001</v>
+      </c>
+      <c r="E20" s="8">
+        <v>10005.81855</v>
+      </c>
+      <c r="F20" s="8">
+        <v>5921.125</v>
+      </c>
+      <c r="G20" s="8">
+        <v>5916.6980000000003</v>
+      </c>
+      <c r="H20" s="8">
+        <v>4.4269999999999996</v>
+      </c>
+      <c r="I20" s="8">
+        <v>17627.813549999999</v>
+      </c>
+      <c r="J20" s="8">
+        <v>0</v>
+      </c>
+      <c r="K20" s="8">
+        <v>0</v>
+      </c>
+      <c r="L20" s="8">
+        <v>1524.9490000000001</v>
+      </c>
+      <c r="M20" s="8">
+        <v>152.48799999999997</v>
+      </c>
+      <c r="N20" s="8">
+        <v>1372.461</v>
+      </c>
+      <c r="O20" s="8">
+        <v>3862.7080000000001</v>
+      </c>
+      <c r="P20" s="8">
+        <v>3861.9</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>0</v>
+      </c>
+      <c r="R20" s="8">
+        <v>0</v>
+      </c>
+      <c r="S20" s="8">
+        <v>0</v>
+      </c>
+      <c r="T20" s="8">
+        <v>0.80800000000000005</v>
+      </c>
+      <c r="U20" s="8">
+        <v>0</v>
+      </c>
+      <c r="V20" s="8">
+        <v>28608.967000000001</v>
+      </c>
+      <c r="W20" s="8">
+        <v>14470.428</v>
+      </c>
+      <c r="X20" s="8">
+        <v>11855.526000000002</v>
+      </c>
+      <c r="Y20" s="8">
+        <v>2283.0129999999999</v>
+      </c>
+      <c r="Z20" s="8">
+        <v>2551.1170000000002</v>
+      </c>
+      <c r="AA20" s="8">
+        <v>6.1059999999999999</v>
+      </c>
+      <c r="AB20" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC20" s="8">
+        <v>186.066</v>
+      </c>
+      <c r="AD20" s="8">
+        <v>1289.1189999999999</v>
+      </c>
+      <c r="AE20" s="8">
+        <v>1069.826</v>
+      </c>
+      <c r="AF20" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG20" s="8">
+        <v>875.34100000000001</v>
+      </c>
+      <c r="AH20" s="8">
+        <v>604.56399999999996</v>
+      </c>
+      <c r="AI20" s="8">
+        <v>270.77699999999999</v>
+      </c>
+      <c r="AJ20" s="8">
+        <v>2883.683</v>
+      </c>
+      <c r="AK20" s="8">
+        <v>-237.86700000000002</v>
+      </c>
+      <c r="AL20" s="8">
+        <v>4543.4799999999996</v>
+      </c>
+      <c r="AM20" s="8">
+        <v>17233.244999999999</v>
+      </c>
+      <c r="AN20" s="8">
+        <v>16395.41</v>
+      </c>
+      <c r="AO20" s="8">
+        <v>837.83500000000004</v>
+      </c>
+      <c r="AP20" s="8">
+        <v>249.72200000000001</v>
+      </c>
+      <c r="AQ20" s="8">
+        <v>249.72200000000001</v>
+      </c>
+      <c r="AR20" s="8">
+        <v>1128.6828600000001</v>
+      </c>
+      <c r="AS20" s="8">
+        <v>621.81985999999995</v>
+      </c>
+      <c r="AT20" s="8">
+        <v>506.863</v>
+      </c>
+      <c r="AU20" s="8">
+        <v>492.62799999999999</v>
+      </c>
+      <c r="AV20" s="8">
+        <v>0</v>
+      </c>
+      <c r="AW20" s="8">
+        <v>5.4859999999999998</v>
+      </c>
+      <c r="AX20" s="8">
+        <v>8.7489999999999988</v>
+      </c>
+      <c r="AY20" s="8">
+        <v>553.44286</v>
+      </c>
+      <c r="AZ20" s="8">
+        <v>11999.009000000002</v>
+      </c>
+      <c r="BA20" s="8">
+        <v>13460.521000000001</v>
+      </c>
+      <c r="BB20" s="8">
+        <v>13460.521000000001</v>
+      </c>
+      <c r="BC20" s="8">
+        <v>868.67499999999995</v>
+      </c>
+      <c r="BD20" s="8">
+        <v>5.8159999999999998</v>
+      </c>
+      <c r="BE20" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF20" s="8">
+        <v>335.52600000000001</v>
+      </c>
+      <c r="BG20" s="8">
+        <v>527.33299999999997</v>
+      </c>
+      <c r="BH20" s="8">
+        <v>1219.068</v>
+      </c>
+      <c r="BI20" s="8">
+        <v>103.002</v>
+      </c>
+      <c r="BJ20" s="8">
+        <v>1060.971</v>
+      </c>
+      <c r="BK20" s="8">
+        <v>55.094999999999999</v>
+      </c>
+      <c r="BL20" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM20" s="8">
+        <v>2883.683</v>
+      </c>
+      <c r="BN20" s="8">
+        <v>20508.88955</v>
+      </c>
+      <c r="BO20" s="8">
+        <v>17625.206549999999</v>
+      </c>
+      <c r="BP20" s="8">
+        <v>3130.7980000000025</v>
+      </c>
+      <c r="BQ20" s="8">
+        <v>16105.068860000001</v>
+      </c>
+      <c r="BR20" s="8">
+        <v>25411.72886000001</v>
+      </c>
+      <c r="BS20" s="8">
+        <v>11273.18986000001</v>
+      </c>
+      <c r="BT20" s="8">
+        <v>1267.3713100000095</v>
+      </c>
+      <c r="BU20" s="8">
+        <v>-4072.1596899999904</v>
+      </c>
+    </row>
+    <row r="21" spans="1:73" ht="15" customHeight="1">
+      <c r="A21" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="B21" s="9">
+        <v>5981.9470000000001</v>
+      </c>
+      <c r="C21" s="8">
+        <v>24656.628550000001</v>
+      </c>
+      <c r="D21" s="8">
+        <v>14430.766</v>
+      </c>
+      <c r="E21" s="8">
+        <v>10225.86255</v>
+      </c>
+      <c r="F21" s="8">
+        <v>5292.1729999999998</v>
+      </c>
+      <c r="G21" s="8">
+        <v>5287.7239999999993</v>
+      </c>
+      <c r="H21" s="8">
+        <v>4.4489999999999998</v>
+      </c>
+      <c r="I21" s="8">
+        <v>17769.826549999998</v>
+      </c>
+      <c r="J21" s="8">
+        <v>0</v>
+      </c>
+      <c r="K21" s="8">
+        <v>0</v>
+      </c>
+      <c r="L21" s="8">
+        <v>1659.818</v>
+      </c>
+      <c r="M21" s="8">
+        <v>156.35599999999999</v>
+      </c>
+      <c r="N21" s="8">
+        <v>1503.462</v>
+      </c>
+      <c r="O21" s="8">
+        <v>3929.9459999999999</v>
+      </c>
+      <c r="P21" s="8">
+        <v>3928.8959999999997</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>0</v>
+      </c>
+      <c r="R21" s="8">
+        <v>0</v>
+      </c>
+      <c r="S21" s="8">
+        <v>0</v>
+      </c>
+      <c r="T21" s="8">
+        <v>1.05</v>
+      </c>
+      <c r="U21" s="8">
+        <v>0</v>
+      </c>
+      <c r="V21" s="8">
+        <v>29156.126</v>
+      </c>
+      <c r="W21" s="8">
+        <v>14725.359999999999</v>
+      </c>
+      <c r="X21" s="8">
+        <v>12065.878000000001</v>
+      </c>
+      <c r="Y21" s="8">
+        <v>2364.8879999999999</v>
+      </c>
+      <c r="Z21" s="8">
+        <v>2855.0280000000002</v>
+      </c>
+      <c r="AA21" s="8">
+        <v>6.6330000000000009</v>
+      </c>
+      <c r="AB21" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC21" s="8">
+        <v>234.024</v>
+      </c>
+      <c r="AD21" s="8">
+        <v>1533.4270000000001</v>
+      </c>
+      <c r="AE21" s="8">
+        <v>1080.944</v>
+      </c>
+      <c r="AF21" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG21" s="8">
+        <v>939.54</v>
+      </c>
+      <c r="AH21" s="8">
+        <v>660.05799999999999</v>
+      </c>
+      <c r="AI21" s="8">
+        <v>279.48199999999997</v>
+      </c>
+      <c r="AJ21" s="8">
+        <v>2938.375</v>
+      </c>
+      <c r="AK21" s="8">
+        <v>-235.63500000000002</v>
+      </c>
+      <c r="AL21" s="8">
+        <v>4375.04</v>
+      </c>
+      <c r="AM21" s="8">
+        <v>17250.947</v>
+      </c>
+      <c r="AN21" s="8">
+        <v>16400.203999999998</v>
+      </c>
+      <c r="AO21" s="8">
+        <v>850.74299999999994</v>
+      </c>
+      <c r="AP21" s="8">
+        <v>263.14799999999997</v>
+      </c>
+      <c r="AQ21" s="8">
+        <v>263.14799999999997</v>
+      </c>
+      <c r="AR21" s="8">
+        <v>1122.7188600000002</v>
+      </c>
+      <c r="AS21" s="8">
+        <v>651.54585999999995</v>
+      </c>
+      <c r="AT21" s="8">
+        <v>471.173</v>
+      </c>
+      <c r="AU21" s="8">
+        <v>454.04900000000004</v>
+      </c>
+      <c r="AV21" s="8">
+        <v>0</v>
+      </c>
+      <c r="AW21" s="8">
+        <v>5.5410000000000004</v>
+      </c>
+      <c r="AX21" s="8">
+        <v>11.583</v>
+      </c>
+      <c r="AY21" s="8">
+        <v>598.57885999999996</v>
+      </c>
+      <c r="AZ21" s="8">
+        <v>12226.643</v>
+      </c>
+      <c r="BA21" s="8">
+        <v>13702.720000000001</v>
+      </c>
+      <c r="BB21" s="8">
+        <v>13702.720000000001</v>
+      </c>
+      <c r="BC21" s="8">
+        <v>849.31000000000006</v>
+      </c>
+      <c r="BD21" s="8">
+        <v>6.371999999999999</v>
+      </c>
+      <c r="BE21" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF21" s="8">
+        <v>355.19900000000001</v>
+      </c>
+      <c r="BG21" s="8">
+        <v>487.73900000000003</v>
+      </c>
+      <c r="BH21" s="8">
+        <v>1224.675</v>
+      </c>
+      <c r="BI21" s="8">
+        <v>103.16800000000001</v>
+      </c>
+      <c r="BJ21" s="8">
+        <v>1064.097</v>
+      </c>
+      <c r="BK21" s="8">
+        <v>57.41</v>
+      </c>
+      <c r="BL21" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM21" s="8">
+        <v>2938.375</v>
+      </c>
+      <c r="BN21" s="8">
+        <v>20684.833549999999</v>
+      </c>
+      <c r="BO21" s="8">
+        <v>17746.458549999999</v>
+      </c>
+      <c r="BP21" s="8">
+        <v>3178.1550000000025</v>
+      </c>
+      <c r="BQ21" s="8">
+        <v>15962.056860000004</v>
+      </c>
+      <c r="BR21" s="8">
+        <v>25160.341860000008</v>
+      </c>
+      <c r="BS21" s="8">
+        <v>10729.575860000006</v>
+      </c>
+      <c r="BT21" s="8">
+        <v>503.71331000000646</v>
+      </c>
+      <c r="BU21" s="8">
+        <v>-4267.6896899999929</v>
+      </c>
+    </row>
+    <row r="22" spans="1:73" ht="15" customHeight="1">
+      <c r="A22" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="B22" s="9">
+        <v>6046.5169999999998</v>
+      </c>
+      <c r="C22" s="8">
+        <v>25304.829550000002</v>
+      </c>
+      <c r="D22" s="8">
+        <v>14806.9</v>
+      </c>
+      <c r="E22" s="8">
+        <v>10497.929550000001</v>
+      </c>
+      <c r="F22" s="8">
+        <v>5918.4199999999992</v>
+      </c>
+      <c r="G22" s="8">
+        <v>5913.9419999999991</v>
+      </c>
+      <c r="H22" s="8">
+        <v>4.4779999999999998</v>
+      </c>
+      <c r="I22" s="8">
+        <v>18174.629549999998</v>
+      </c>
+      <c r="J22" s="8">
+        <v>0</v>
+      </c>
+      <c r="K22" s="8">
+        <v>0</v>
+      </c>
+      <c r="L22" s="8">
+        <v>1636.8209999999999</v>
+      </c>
+      <c r="M22" s="8">
+        <v>164.85599999999999</v>
+      </c>
+      <c r="N22" s="8">
+        <v>1471.9649999999999</v>
+      </c>
+      <c r="O22" s="8">
+        <v>4024.0809999999997</v>
+      </c>
+      <c r="P22" s="8">
+        <v>4022.6679999999997</v>
+      </c>
+      <c r="Q22" s="8">
+        <v>0</v>
+      </c>
+      <c r="R22" s="8">
+        <v>0</v>
+      </c>
+      <c r="S22" s="8">
+        <v>0</v>
+      </c>
+      <c r="T22" s="8">
+        <v>1.4130000000000003</v>
+      </c>
+      <c r="U22" s="8">
+        <v>0</v>
+      </c>
+      <c r="V22" s="8">
+        <v>29851.97</v>
+      </c>
+      <c r="W22" s="8">
+        <v>15045.070000000002</v>
+      </c>
+      <c r="X22" s="8">
+        <v>12395.206999999999</v>
+      </c>
+      <c r="Y22" s="8">
+        <v>2411.6930000000002</v>
+      </c>
+      <c r="Z22" s="8">
+        <v>2707.2089999999998</v>
+      </c>
+      <c r="AA22" s="8">
+        <v>7.1719999999999997</v>
+      </c>
+      <c r="AB22" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC22" s="8">
+        <v>205.42</v>
+      </c>
+      <c r="AD22" s="8">
+        <v>1388.3670000000002</v>
+      </c>
+      <c r="AE22" s="8">
+        <v>1106.25</v>
+      </c>
+      <c r="AF22" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG22" s="8">
+        <v>1030.4449999999999</v>
+      </c>
+      <c r="AH22" s="8">
+        <v>731.78000000000009</v>
+      </c>
+      <c r="AI22" s="8">
+        <v>298.66499999999996</v>
+      </c>
+      <c r="AJ22" s="8">
+        <v>2987.8159999999998</v>
+      </c>
+      <c r="AK22" s="8">
+        <v>-227.29299999999998</v>
+      </c>
+      <c r="AL22" s="8">
+        <v>4275.3329999999996</v>
+      </c>
+      <c r="AM22" s="8">
+        <v>17570.613000000001</v>
+      </c>
+      <c r="AN22" s="8">
+        <v>16699.138999999999</v>
+      </c>
+      <c r="AO22" s="8">
+        <v>871.47400000000016</v>
+      </c>
+      <c r="AP22" s="8">
+        <v>262.98700000000002</v>
+      </c>
+      <c r="AQ22" s="8">
+        <v>262.98700000000002</v>
+      </c>
+      <c r="AR22" s="8">
+        <v>1084.64986</v>
+      </c>
+      <c r="AS22" s="8">
+        <v>678.98385999999994</v>
+      </c>
+      <c r="AT22" s="8">
+        <v>405.666</v>
+      </c>
+      <c r="AU22" s="8">
+        <v>387.29399999999998</v>
+      </c>
+      <c r="AV22" s="8">
+        <v>0</v>
+      </c>
+      <c r="AW22" s="8">
+        <v>5.5149999999999997</v>
+      </c>
+      <c r="AX22" s="8">
+        <v>12.856999999999999</v>
+      </c>
+      <c r="AY22" s="8">
+        <v>626.25986</v>
+      </c>
+      <c r="AZ22" s="8">
+        <v>12410.634</v>
+      </c>
+      <c r="BA22" s="8">
+        <v>13987.097000000002</v>
+      </c>
+      <c r="BB22" s="8">
+        <v>13987.097000000002</v>
+      </c>
+      <c r="BC22" s="8">
+        <v>847.10500000000002</v>
+      </c>
+      <c r="BD22" s="8">
+        <v>7.109</v>
+      </c>
+      <c r="BE22" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF22" s="8">
+        <v>340.99900000000002</v>
+      </c>
+      <c r="BG22" s="8">
+        <v>498.99700000000001</v>
+      </c>
+      <c r="BH22" s="8">
+        <v>1279.527</v>
+      </c>
+      <c r="BI22" s="8">
+        <v>109.02200000000001</v>
+      </c>
+      <c r="BJ22" s="8">
+        <v>1085.201</v>
+      </c>
+      <c r="BK22" s="8">
+        <v>85.304000000000002</v>
+      </c>
+      <c r="BL22" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM22" s="8">
+        <v>2987.8159999999998</v>
+      </c>
+      <c r="BN22" s="8">
+        <v>21121.952549999998</v>
+      </c>
+      <c r="BO22" s="8">
+        <v>18134.136549999999</v>
+      </c>
+      <c r="BP22" s="8">
+        <v>3210.3100000000013</v>
+      </c>
+      <c r="BQ22" s="8">
+        <v>16204.670860000004</v>
+      </c>
+      <c r="BR22" s="8">
+        <v>25697.22786000001</v>
+      </c>
+      <c r="BS22" s="8">
+        <v>10890.32786000001</v>
+      </c>
+      <c r="BT22" s="8">
+        <v>392.39831000000777</v>
+      </c>
+      <c r="BU22" s="8">
+        <v>-5049.6466899999914</v>
+      </c>
+    </row>
+    <row r="23" spans="1:73" ht="15" customHeight="1">
+      <c r="A23" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="B23" s="9">
+        <v>6144.4569999999994</v>
+      </c>
+      <c r="C23" s="8">
+        <v>25799.42755</v>
+      </c>
+      <c r="D23" s="8">
+        <v>15100.774000000001</v>
+      </c>
+      <c r="E23" s="8">
+        <v>10698.653549999999</v>
+      </c>
+      <c r="F23" s="8">
+        <v>6094.6760000000004</v>
+      </c>
+      <c r="G23" s="8">
+        <v>6090.1640000000007</v>
+      </c>
+      <c r="H23" s="8">
+        <v>4.5120000000000005</v>
+      </c>
+      <c r="I23" s="8">
+        <v>18420.592549999998</v>
+      </c>
+      <c r="J23" s="8">
+        <v>0</v>
+      </c>
+      <c r="K23" s="8">
+        <v>0</v>
+      </c>
+      <c r="L23" s="8">
+        <v>1624.548</v>
+      </c>
+      <c r="M23" s="8">
+        <v>170.791</v>
+      </c>
+      <c r="N23" s="8">
+        <v>1453.7570000000001</v>
+      </c>
+      <c r="O23" s="8">
+        <v>4059.9949999999999</v>
+      </c>
+      <c r="P23" s="8">
+        <v>4058.4609999999998</v>
+      </c>
+      <c r="Q23" s="8">
+        <v>0</v>
+      </c>
+      <c r="R23" s="8">
+        <v>0</v>
+      </c>
+      <c r="S23" s="8">
+        <v>0</v>
+      </c>
+      <c r="T23" s="8">
+        <v>1.534</v>
+      </c>
+      <c r="U23" s="8">
+        <v>0</v>
+      </c>
+      <c r="V23" s="8">
+        <v>30514.496999999999</v>
+      </c>
+      <c r="W23" s="8">
+        <v>15413.723</v>
+      </c>
+      <c r="X23" s="8">
+        <v>12622.662999999999</v>
+      </c>
+      <c r="Y23" s="8">
+        <v>2478.1109999999999</v>
+      </c>
+      <c r="Z23" s="8">
+        <v>2783.4919999999997</v>
+      </c>
+      <c r="AA23" s="8">
+        <v>7.5949999999999998</v>
+      </c>
+      <c r="AB23" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC23" s="8">
+        <v>200.53200000000001</v>
+      </c>
+      <c r="AD23" s="8">
+        <v>1462.5809999999999</v>
+      </c>
+      <c r="AE23" s="8">
+        <v>1112.7840000000001</v>
+      </c>
+      <c r="AF23" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG23" s="8">
+        <v>1134.991</v>
+      </c>
+      <c r="AH23" s="8">
+        <v>813.87700000000007</v>
+      </c>
+      <c r="AI23" s="8">
+        <v>321.11399999999998</v>
+      </c>
+      <c r="AJ23" s="8">
+        <v>3034.7579999999998</v>
+      </c>
+      <c r="AK23" s="8">
+        <v>-208.15600000000006</v>
+      </c>
+      <c r="AL23" s="8">
+        <v>4206.7910000000002</v>
+      </c>
+      <c r="AM23" s="8">
+        <v>17890.310000000001</v>
+      </c>
+      <c r="AN23" s="8">
+        <v>17006.432000000001</v>
+      </c>
+      <c r="AO23" s="8">
+        <v>883.87800000000004</v>
+      </c>
+      <c r="AP23" s="8">
+        <v>278.73099999999999</v>
+      </c>
+      <c r="AQ23" s="8">
+        <v>278.73099999999999</v>
+      </c>
+      <c r="AR23" s="8">
+        <v>1112.49586</v>
+      </c>
+      <c r="AS23" s="8">
+        <v>701.32186000000002</v>
+      </c>
+      <c r="AT23" s="8">
+        <v>411.17400000000004</v>
+      </c>
+      <c r="AU23" s="8">
+        <v>391.98599999999999</v>
+      </c>
+      <c r="AV23" s="8">
+        <v>0</v>
+      </c>
+      <c r="AW23" s="8">
+        <v>5.4589999999999996</v>
+      </c>
+      <c r="AX23" s="8">
+        <v>13.729000000000001</v>
+      </c>
+      <c r="AY23" s="8">
+        <v>654.61385999999993</v>
+      </c>
+      <c r="AZ23" s="8">
+        <v>11962.198</v>
+      </c>
+      <c r="BA23" s="8">
+        <v>14266.321</v>
+      </c>
+      <c r="BB23" s="8">
+        <v>14266.321</v>
+      </c>
+      <c r="BC23" s="8">
+        <v>871.51700000000005</v>
+      </c>
+      <c r="BD23" s="8">
+        <v>7.5729999999999995</v>
+      </c>
+      <c r="BE23" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF23" s="8">
+        <v>302.55400000000003</v>
+      </c>
+      <c r="BG23" s="8">
+        <v>561.3900000000001</v>
+      </c>
+      <c r="BH23" s="8">
+        <v>1551.0329999999999</v>
+      </c>
+      <c r="BI23" s="8">
+        <v>106.57599999999999</v>
+      </c>
+      <c r="BJ23" s="8">
+        <v>1329.7159999999999</v>
+      </c>
+      <c r="BK23" s="8">
+        <v>114.741</v>
+      </c>
+      <c r="BL23" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM23" s="8">
+        <v>3034.7579999999998</v>
+      </c>
+      <c r="BN23" s="8">
+        <v>21383.650549999998</v>
+      </c>
+      <c r="BO23" s="8">
+        <v>18348.892549999997</v>
+      </c>
+      <c r="BP23" s="8">
+        <v>3241.7890000000007</v>
+      </c>
+      <c r="BQ23" s="8">
+        <v>16560.051860000003</v>
+      </c>
+      <c r="BR23" s="8">
+        <v>25462.87286000001</v>
+      </c>
+      <c r="BS23" s="8">
+        <v>10362.098860000011</v>
+      </c>
+      <c r="BT23" s="8">
+        <v>-336.55468999998993</v>
+      </c>
+      <c r="BU23" s="8">
+        <v>-5807.0326899999909</v>
+      </c>
+    </row>
+    <row r="24" spans="1:73" ht="15" customHeight="1">
+      <c r="A24" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="B24" s="9">
+        <v>6180.5169999999998</v>
+      </c>
+      <c r="C24" s="8">
+        <v>26053.504000000001</v>
+      </c>
+      <c r="D24" s="8">
+        <v>15373.378000000001</v>
+      </c>
+      <c r="E24" s="8">
+        <v>10680.126</v>
+      </c>
+      <c r="F24" s="8">
+        <v>6838.2620000000006</v>
+      </c>
+      <c r="G24" s="8">
+        <v>6833.723</v>
+      </c>
+      <c r="H24" s="8">
+        <v>4.5389999999999997</v>
+      </c>
+      <c r="I24" s="8">
+        <v>18806.304</v>
+      </c>
+      <c r="J24" s="8">
+        <v>0</v>
+      </c>
+      <c r="K24" s="8">
+        <v>0</v>
+      </c>
+      <c r="L24" s="8">
+        <v>1653.4699999999998</v>
+      </c>
+      <c r="M24" s="8">
+        <v>192.078</v>
+      </c>
+      <c r="N24" s="8">
+        <v>1461.3919999999998</v>
+      </c>
+      <c r="O24" s="8">
+        <v>4059.152</v>
+      </c>
+      <c r="P24" s="8">
+        <v>4057.3760000000002</v>
+      </c>
+      <c r="Q24" s="8">
+        <v>0</v>
+      </c>
+      <c r="R24" s="8">
+        <v>0</v>
+      </c>
+      <c r="S24" s="8">
+        <v>0</v>
+      </c>
+      <c r="T24" s="8">
+        <v>1.776</v>
+      </c>
+      <c r="U24" s="8">
+        <v>0</v>
+      </c>
+      <c r="V24" s="8">
+        <v>31077.811000000002</v>
+      </c>
+      <c r="W24" s="8">
+        <v>15704.433000000001</v>
+      </c>
+      <c r="X24" s="8">
+        <v>12822.954999999998</v>
+      </c>
+      <c r="Y24" s="8">
+        <v>2550.4230000000002</v>
+      </c>
+      <c r="Z24" s="8">
+        <v>2751.2019999999998</v>
+      </c>
+      <c r="AA24" s="8">
+        <v>8.0849999999999991</v>
+      </c>
+      <c r="AB24" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC24" s="8">
+        <v>202.511</v>
+      </c>
+      <c r="AD24" s="8">
+        <v>1489.1510000000001</v>
+      </c>
+      <c r="AE24" s="8">
+        <v>1051.4549999999999</v>
+      </c>
+      <c r="AF24" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG24" s="8">
+        <v>1366.4654</v>
+      </c>
+      <c r="AH24" s="8">
+        <v>957.89640000000009</v>
+      </c>
+      <c r="AI24" s="8">
+        <v>408.56900000000002</v>
+      </c>
+      <c r="AJ24" s="8">
+        <v>3082.223</v>
+      </c>
+      <c r="AK24" s="8">
+        <v>4.5480000000000018</v>
+      </c>
+      <c r="AL24" s="8">
+        <v>4529.1170000000002</v>
+      </c>
+      <c r="AM24" s="8">
+        <v>18202.834999999999</v>
+      </c>
+      <c r="AN24" s="8">
+        <v>17231.146000000001</v>
+      </c>
+      <c r="AO24" s="8">
+        <v>971.68900000000008</v>
+      </c>
+      <c r="AP24" s="8">
+        <v>281.40899999999999</v>
+      </c>
+      <c r="AQ24" s="8">
+        <v>281.40899999999999</v>
+      </c>
+      <c r="AR24" s="8">
+        <v>1107.636745</v>
+      </c>
+      <c r="AS24" s="8">
+        <v>661.911745</v>
+      </c>
+      <c r="AT24" s="8">
+        <v>445.72499999999997</v>
+      </c>
+      <c r="AU24" s="8">
+        <v>425.08699999999999</v>
+      </c>
+      <c r="AV24" s="8">
+        <v>0</v>
+      </c>
+      <c r="AW24" s="8">
+        <v>5.399</v>
+      </c>
+      <c r="AX24" s="8">
+        <v>15.239000000000001</v>
+      </c>
+      <c r="AY24" s="8">
+        <v>619.66474500000004</v>
+      </c>
+      <c r="AZ24" s="8">
+        <v>12119.955999999998</v>
+      </c>
+      <c r="BA24" s="8">
+        <v>14494.597999999998</v>
+      </c>
+      <c r="BB24" s="8">
+        <v>14494.597999999998</v>
+      </c>
+      <c r="BC24" s="8">
+        <v>785.36800000000005</v>
+      </c>
+      <c r="BD24" s="8">
+        <v>8.032</v>
+      </c>
+      <c r="BE24" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF24" s="8">
+        <v>257.05400000000003</v>
+      </c>
+      <c r="BG24" s="8">
+        <v>520.28200000000004</v>
+      </c>
+      <c r="BH24" s="8">
+        <v>1956.06</v>
+      </c>
+      <c r="BI24" s="8">
+        <v>90.971000000000004</v>
+      </c>
+      <c r="BJ24" s="8">
+        <v>1625.2440000000001</v>
+      </c>
+      <c r="BK24" s="8">
+        <v>239.845</v>
+      </c>
+      <c r="BL24" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM24" s="8">
+        <v>3082.223</v>
+      </c>
+      <c r="BN24" s="8">
+        <v>21851.681</v>
+      </c>
+      <c r="BO24" s="8">
+        <v>18769.457999999999</v>
+      </c>
+      <c r="BP24" s="8">
+        <v>3326.7860000000001</v>
+      </c>
+      <c r="BQ24" s="8">
+        <v>16924.635745</v>
+      </c>
+      <c r="BR24" s="8">
+        <v>25868.922744999996</v>
+      </c>
+      <c r="BS24" s="8">
+        <v>10495.544744999996</v>
+      </c>
+      <c r="BT24" s="8">
+        <v>-184.5812550000046</v>
+      </c>
+      <c r="BU24" s="8">
+        <v>-6437.7966550000056</v>
+      </c>
+    </row>
+    <row r="25" spans="1:73" ht="15" customHeight="1">
+      <c r="A25" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="B25" s="9">
+        <v>6096.2929999999997</v>
+      </c>
+      <c r="C25" s="8">
+        <v>26441.550999999999</v>
+      </c>
+      <c r="D25" s="8">
+        <v>15609.739</v>
+      </c>
+      <c r="E25" s="8">
+        <v>10831.811999999998</v>
+      </c>
+      <c r="F25" s="8">
+        <v>7379.5029999999997</v>
+      </c>
+      <c r="G25" s="8">
+        <v>7375.0730000000003</v>
+      </c>
+      <c r="H25" s="8">
+        <v>4.43</v>
+      </c>
+      <c r="I25" s="8">
+        <v>19400.050999999999</v>
+      </c>
+      <c r="J25" s="8">
+        <v>0</v>
+      </c>
+      <c r="K25" s="8">
+        <v>0</v>
+      </c>
+      <c r="L25" s="8">
+        <v>1591.846</v>
+      </c>
+      <c r="M25" s="8">
+        <v>199.47</v>
+      </c>
+      <c r="N25" s="8">
+        <v>1392.376</v>
+      </c>
+      <c r="O25" s="8">
+        <v>4042.2639999999997</v>
+      </c>
+      <c r="P25" s="8">
+        <v>4040.5649999999996</v>
+      </c>
+      <c r="Q25" s="8">
+        <v>0</v>
+      </c>
+      <c r="R25" s="8">
+        <v>0</v>
+      </c>
+      <c r="S25" s="8">
+        <v>0</v>
+      </c>
+      <c r="T25" s="8">
+        <v>1.6990000000000001</v>
+      </c>
+      <c r="U25" s="8">
+        <v>0</v>
+      </c>
+      <c r="V25" s="8">
+        <v>31724.318999999996</v>
+      </c>
+      <c r="W25" s="8">
+        <v>16114.580000000002</v>
+      </c>
+      <c r="X25" s="8">
+        <v>13092.387999999999</v>
+      </c>
+      <c r="Y25" s="8">
+        <v>2517.3510000000001</v>
+      </c>
+      <c r="Z25" s="8">
+        <v>2765.4</v>
+      </c>
+      <c r="AA25" s="8">
+        <v>9.6140000000000008</v>
+      </c>
+      <c r="AB25" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC25" s="8">
+        <v>200.90199999999999</v>
+      </c>
+      <c r="AD25" s="8">
+        <v>1451.431</v>
+      </c>
+      <c r="AE25" s="8">
+        <v>1103.453</v>
+      </c>
+      <c r="AF25" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG25" s="8">
+        <v>1374.1854000000001</v>
+      </c>
+      <c r="AH25" s="8">
+        <v>936.5064000000001</v>
+      </c>
+      <c r="AI25" s="8">
+        <v>437.67899999999997</v>
+      </c>
+      <c r="AJ25" s="8">
+        <v>3131.96</v>
+      </c>
+      <c r="AK25" s="8">
+        <v>-8.7199999999999989</v>
+      </c>
+      <c r="AL25" s="8">
+        <v>4658.7960000000003</v>
+      </c>
+      <c r="AM25" s="8">
+        <v>18503.565999999999</v>
+      </c>
+      <c r="AN25" s="8">
+        <v>17491.649000000001</v>
+      </c>
+      <c r="AO25" s="8">
+        <v>1011.9169999999999</v>
+      </c>
+      <c r="AP25" s="8">
+        <v>306.37099999999998</v>
+      </c>
+      <c r="AQ25" s="8">
+        <v>306.37099999999998</v>
+      </c>
+      <c r="AR25" s="8">
+        <v>1077.897745</v>
+      </c>
+      <c r="AS25" s="8">
+        <v>624.38574500000004</v>
+      </c>
+      <c r="AT25" s="8">
+        <v>453.512</v>
+      </c>
+      <c r="AU25" s="8">
+        <v>436.58099999999996</v>
+      </c>
+      <c r="AV25" s="8">
+        <v>-0.16300000000000001</v>
+      </c>
+      <c r="AW25" s="8">
+        <v>5.3479999999999999</v>
+      </c>
+      <c r="AX25" s="8">
+        <v>11.746</v>
+      </c>
+      <c r="AY25" s="8">
+        <v>573.99674500000003</v>
+      </c>
+      <c r="AZ25" s="8">
+        <v>12232.221</v>
+      </c>
+      <c r="BA25" s="8">
+        <v>14825.309000000001</v>
+      </c>
+      <c r="BB25" s="8">
+        <v>14825.309000000001</v>
+      </c>
+      <c r="BC25" s="8">
+        <v>905.17399999999998</v>
+      </c>
+      <c r="BD25" s="8">
+        <v>9.7810000000000006</v>
+      </c>
+      <c r="BE25" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF25" s="8">
+        <v>287.596</v>
+      </c>
+      <c r="BG25" s="8">
+        <v>607.79700000000003</v>
+      </c>
+      <c r="BH25" s="8">
+        <v>2055.2400000000002</v>
+      </c>
+      <c r="BI25" s="8">
+        <v>83.39</v>
+      </c>
+      <c r="BJ25" s="8">
+        <v>1720.771</v>
+      </c>
+      <c r="BK25" s="8">
+        <v>251.07900000000001</v>
+      </c>
+      <c r="BL25" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM25" s="8">
+        <v>3131.96</v>
+      </c>
+      <c r="BN25" s="8">
+        <v>22486.703000000001</v>
+      </c>
+      <c r="BO25" s="8">
+        <v>19354.743000000002</v>
+      </c>
+      <c r="BP25" s="8">
+        <v>3393.023000000001</v>
+      </c>
+      <c r="BQ25" s="8">
+        <v>17340.376744999998</v>
+      </c>
+      <c r="BR25" s="8">
+        <v>26423.100744999996</v>
+      </c>
+      <c r="BS25" s="8">
+        <v>10813.361745000002</v>
+      </c>
+      <c r="BT25" s="8">
+        <v>-18.450255000003381</v>
+      </c>
+      <c r="BU25" s="8">
+        <v>-6708.1786550000033</v>
+      </c>
+    </row>
+    <row r="26" spans="1:73" ht="15" customHeight="1">
+      <c r="A26" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="B26" s="9">
+        <v>6239.6880000000001</v>
+      </c>
+      <c r="C26" s="8">
+        <v>26815.272000000001</v>
+      </c>
+      <c r="D26" s="8">
+        <v>15840.664000000001</v>
+      </c>
+      <c r="E26" s="8">
+        <v>10974.608</v>
+      </c>
+      <c r="F26" s="8">
+        <v>7435.7970000000005</v>
+      </c>
+      <c r="G26" s="8">
+        <v>7431.51</v>
+      </c>
+      <c r="H26" s="8">
+        <v>4.2869999999999999</v>
+      </c>
+      <c r="I26" s="8">
+        <v>19749.937000000002</v>
+      </c>
+      <c r="J26" s="8">
+        <v>0</v>
+      </c>
+      <c r="K26" s="8">
+        <v>0</v>
+      </c>
+      <c r="L26" s="8">
+        <v>1554.979</v>
+      </c>
+      <c r="M26" s="8">
+        <v>196.22200000000001</v>
+      </c>
+      <c r="N26" s="8">
+        <v>1358.7570000000001</v>
+      </c>
+      <c r="O26" s="8">
+        <v>4021.1910000000003</v>
+      </c>
+      <c r="P26" s="8">
+        <v>4019.6080000000002</v>
+      </c>
+      <c r="Q26" s="8">
+        <v>0</v>
+      </c>
+      <c r="R26" s="8">
+        <v>0</v>
+      </c>
+      <c r="S26" s="8">
+        <v>0</v>
+      </c>
+      <c r="T26" s="8">
+        <v>1.583</v>
+      </c>
+      <c r="U26" s="8">
+        <v>0</v>
+      </c>
+      <c r="V26" s="8">
+        <v>32357.873</v>
+      </c>
+      <c r="W26" s="8">
+        <v>16517.208999999999</v>
+      </c>
+      <c r="X26" s="8">
+        <v>13323.708999999999</v>
+      </c>
+      <c r="Y26" s="8">
+        <v>2516.9549999999999</v>
+      </c>
+      <c r="Z26" s="8">
+        <v>2801.1329999999998</v>
+      </c>
+      <c r="AA26" s="8">
+        <v>12.324</v>
+      </c>
+      <c r="AB26" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC26" s="8">
+        <v>183.24799999999999</v>
+      </c>
+      <c r="AD26" s="8">
+        <v>1526.3539999999998</v>
+      </c>
+      <c r="AE26" s="8">
+        <v>1079.2069999999999</v>
+      </c>
+      <c r="AF26" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG26" s="8">
+        <v>1373.1114000000002</v>
+      </c>
+      <c r="AH26" s="8">
+        <v>897.65740000000005</v>
+      </c>
+      <c r="AI26" s="8">
+        <v>475.45400000000001</v>
+      </c>
+      <c r="AJ26" s="8">
+        <v>3182.9229999999998</v>
+      </c>
+      <c r="AK26" s="8">
+        <v>-195.46299999999999</v>
+      </c>
+      <c r="AL26" s="8">
+        <v>4817.5920000000006</v>
+      </c>
+      <c r="AM26" s="8">
+        <v>18935.179</v>
+      </c>
+      <c r="AN26" s="8">
+        <v>17876.942000000003</v>
+      </c>
+      <c r="AO26" s="8">
+        <v>1058.2370000000001</v>
+      </c>
+      <c r="AP26" s="8">
+        <v>338.70699999999999</v>
+      </c>
+      <c r="AQ26" s="8">
+        <v>338.70699999999999</v>
+      </c>
+      <c r="AR26" s="8">
+        <v>1094.8637449999999</v>
+      </c>
+      <c r="AS26" s="8">
+        <v>590.81774499999995</v>
+      </c>
+      <c r="AT26" s="8">
+        <v>504.04599999999994</v>
+      </c>
+      <c r="AU26" s="8">
+        <v>487.20799999999997</v>
+      </c>
+      <c r="AV26" s="8">
+        <v>-0.32600000000000001</v>
+      </c>
+      <c r="AW26" s="8">
+        <v>5.57</v>
+      </c>
+      <c r="AX26" s="8">
+        <v>11.594000000000001</v>
+      </c>
+      <c r="AY26" s="8">
+        <v>543.46274500000004</v>
+      </c>
+      <c r="AZ26" s="8">
+        <v>12313.528</v>
+      </c>
+      <c r="BA26" s="8">
+        <v>15029.927</v>
+      </c>
+      <c r="BB26" s="8">
+        <v>15029.927</v>
+      </c>
+      <c r="BC26" s="8">
+        <v>945.01600000000008</v>
+      </c>
+      <c r="BD26" s="8">
+        <v>12.297999999999998</v>
+      </c>
+      <c r="BE26" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF26" s="8">
+        <v>279.92099999999999</v>
+      </c>
+      <c r="BG26" s="8">
+        <v>652.79700000000003</v>
+      </c>
+      <c r="BH26" s="8">
+        <v>2265.0510000000004</v>
+      </c>
+      <c r="BI26" s="8">
+        <v>70.745999999999995</v>
+      </c>
+      <c r="BJ26" s="8">
+        <v>1849.133</v>
+      </c>
+      <c r="BK26" s="8">
+        <v>345.17200000000003</v>
+      </c>
+      <c r="BL26" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM26" s="8">
+        <v>3182.9229999999998</v>
+      </c>
+      <c r="BN26" s="8">
+        <v>22876.221000000001</v>
+      </c>
+      <c r="BO26" s="8">
+        <v>19693.298000000003</v>
+      </c>
+      <c r="BP26" s="8">
+        <v>3464.9909999999982</v>
+      </c>
+      <c r="BQ26" s="8">
+        <v>17918.863744999999</v>
+      </c>
+      <c r="BR26" s="8">
+        <v>26888.992745000003</v>
+      </c>
+      <c r="BS26" s="8">
+        <v>11048.328745000003</v>
+      </c>
+      <c r="BT26" s="8">
+        <v>73.720745000002353</v>
+      </c>
+      <c r="BU26" s="8">
+        <v>-6274.6736549999978</v>
+      </c>
+    </row>
+    <row r="27" spans="1:73" ht="15" customHeight="1">
+      <c r="A27" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="B27" s="9">
+        <v>6513.4310000000005</v>
+      </c>
+      <c r="C27" s="8">
+        <v>27338.525000000001</v>
+      </c>
+      <c r="D27" s="8">
+        <v>16157.025</v>
+      </c>
+      <c r="E27" s="8">
+        <v>11181.5</v>
+      </c>
+      <c r="F27" s="8">
+        <v>8431.2489999999998</v>
+      </c>
+      <c r="G27" s="8">
+        <v>8427.0949999999993</v>
+      </c>
+      <c r="H27" s="8">
+        <v>4.1539999999999999</v>
+      </c>
+      <c r="I27" s="8">
+        <v>20086.707000000002</v>
+      </c>
+      <c r="J27" s="8">
+        <v>0</v>
+      </c>
+      <c r="K27" s="8">
+        <v>0</v>
+      </c>
+      <c r="L27" s="8">
+        <v>1575.5309999999999</v>
+      </c>
+      <c r="M27" s="8">
+        <v>202.05900000000003</v>
+      </c>
+      <c r="N27" s="8">
+        <v>1373.472</v>
+      </c>
+      <c r="O27" s="8">
+        <v>4028.0540000000001</v>
+      </c>
+      <c r="P27" s="8">
+        <v>4026.51</v>
+      </c>
+      <c r="Q27" s="8">
+        <v>0</v>
+      </c>
+      <c r="R27" s="8">
+        <v>0</v>
+      </c>
+      <c r="S27" s="8">
+        <v>0</v>
+      </c>
+      <c r="T27" s="8">
+        <v>1.544</v>
+      </c>
+      <c r="U27" s="8">
+        <v>0</v>
+      </c>
+      <c r="V27" s="8">
+        <v>33005.396999999997</v>
+      </c>
+      <c r="W27" s="8">
+        <v>16848.371999999999</v>
+      </c>
+      <c r="X27" s="8">
+        <v>13610.298999999999</v>
+      </c>
+      <c r="Y27" s="8">
+        <v>2546.7260000000001</v>
+      </c>
+      <c r="Z27" s="8">
+        <v>2921.2120000000004</v>
+      </c>
+      <c r="AA27" s="8">
+        <v>14.169</v>
+      </c>
+      <c r="AB27" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC27" s="8">
+        <v>203.14000000000001</v>
+      </c>
+      <c r="AD27" s="8">
+        <v>1577.355</v>
+      </c>
+      <c r="AE27" s="8">
+        <v>1126.548</v>
+      </c>
+      <c r="AF27" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG27" s="8">
+        <v>1332.8504</v>
+      </c>
+      <c r="AH27" s="8">
+        <v>830.74240000000009</v>
+      </c>
+      <c r="AI27" s="8">
+        <v>502.108</v>
+      </c>
+      <c r="AJ27" s="8">
+        <v>3232.6909999999998</v>
+      </c>
+      <c r="AK27" s="8">
+        <v>-307.57900000000001</v>
+      </c>
+      <c r="AL27" s="8">
+        <v>5000.3130000000001</v>
+      </c>
+      <c r="AM27" s="8">
+        <v>19365.048999999999</v>
+      </c>
+      <c r="AN27" s="8">
+        <v>18246.803</v>
+      </c>
+      <c r="AO27" s="8">
+        <v>1118.2459999999999</v>
+      </c>
+      <c r="AP27" s="8">
+        <v>349.41</v>
+      </c>
+      <c r="AQ27" s="8">
+        <v>349.41</v>
+      </c>
+      <c r="AR27" s="8">
+        <v>1104.837745</v>
+      </c>
+      <c r="AS27" s="8">
+        <v>534.01174500000002</v>
+      </c>
+      <c r="AT27" s="8">
+        <v>570.82599999999991</v>
+      </c>
+      <c r="AU27" s="8">
+        <v>552.54299999999989</v>
+      </c>
+      <c r="AV27" s="8">
+        <v>-0.49</v>
+      </c>
+      <c r="AW27" s="8">
+        <v>5.5979999999999999</v>
+      </c>
+      <c r="AX27" s="8">
+        <v>13.175000000000001</v>
+      </c>
+      <c r="AY27" s="8">
+        <v>481.59474500000005</v>
+      </c>
+      <c r="AZ27" s="8">
+        <v>12118.742999999999</v>
+      </c>
+      <c r="BA27" s="8">
+        <v>15263.31</v>
+      </c>
+      <c r="BB27" s="8">
+        <v>15263.31</v>
+      </c>
+      <c r="BC27" s="8">
+        <v>969.71499999999992</v>
+      </c>
+      <c r="BD27" s="8">
+        <v>14.059000000000001</v>
+      </c>
+      <c r="BE27" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF27" s="8">
+        <v>298.58799999999997</v>
+      </c>
+      <c r="BG27" s="8">
+        <v>657.06799999999998</v>
+      </c>
+      <c r="BH27" s="8">
+        <v>2190.154</v>
+      </c>
+      <c r="BI27" s="8">
+        <v>73.844999999999999</v>
+      </c>
+      <c r="BJ27" s="8">
+        <v>1765.798</v>
+      </c>
+      <c r="BK27" s="8">
+        <v>350.51099999999997</v>
+      </c>
+      <c r="BL27" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM27" s="8">
+        <v>3232.6909999999998</v>
+      </c>
+      <c r="BN27" s="8">
+        <v>23278.680999999997</v>
+      </c>
+      <c r="BO27" s="8">
+        <v>20045.989999999998</v>
+      </c>
+      <c r="BP27" s="8">
+        <v>3541.3839999999946</v>
+      </c>
+      <c r="BQ27" s="8">
+        <v>18407.685744999995</v>
+      </c>
+      <c r="BR27" s="8">
+        <v>26989.869744999993</v>
+      </c>
+      <c r="BS27" s="8">
+        <v>10832.844744999995</v>
+      </c>
+      <c r="BT27" s="8">
+        <v>-348.65525500000876</v>
+      </c>
+      <c r="BU27" s="8">
+        <v>-7615.0216550000077</v>
+      </c>
+    </row>
+    <row r="28" spans="1:73" ht="15" customHeight="1">
+      <c r="A28" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="B28" s="9">
+        <v>6409.3739999999998</v>
+      </c>
+      <c r="C28" s="8">
+        <v>27787.538</v>
+      </c>
+      <c r="D28" s="8">
+        <v>16439.589</v>
+      </c>
+      <c r="E28" s="8">
+        <v>11347.949000000001</v>
+      </c>
+      <c r="F28" s="8">
+        <v>6572.598</v>
+      </c>
+      <c r="G28" s="8">
+        <v>6568.6010000000006</v>
+      </c>
+      <c r="H28" s="8">
+        <v>3.9969999999999999</v>
+      </c>
+      <c r="I28" s="8">
+        <v>20160.548000000003</v>
+      </c>
+      <c r="J28" s="8">
+        <v>0</v>
+      </c>
+      <c r="K28" s="8">
+        <v>0</v>
+      </c>
+      <c r="L28" s="8">
+        <v>1558.3</v>
+      </c>
+      <c r="M28" s="8">
+        <v>186.917</v>
+      </c>
+      <c r="N28" s="8">
+        <v>1371.383</v>
+      </c>
+      <c r="O28" s="8">
+        <v>4043.9990000000003</v>
+      </c>
+      <c r="P28" s="8">
+        <v>4042.5330000000004</v>
+      </c>
+      <c r="Q28" s="8">
+        <v>0</v>
+      </c>
+      <c r="R28" s="8">
+        <v>0</v>
+      </c>
+      <c r="S28" s="8">
+        <v>0</v>
+      </c>
+      <c r="T28" s="8">
+        <v>1.4660000000000002</v>
+      </c>
+      <c r="U28" s="8">
+        <v>0</v>
+      </c>
+      <c r="V28" s="8">
+        <v>33623.004999999997</v>
+      </c>
+      <c r="W28" s="8">
+        <v>17183.416000000001</v>
+      </c>
+      <c r="X28" s="8">
+        <v>13711.169</v>
+      </c>
+      <c r="Y28" s="8">
+        <v>2728.42</v>
+      </c>
+      <c r="Z28" s="8">
+        <v>3172.9070000000002</v>
+      </c>
+      <c r="AA28" s="8">
+        <v>16.334</v>
+      </c>
+      <c r="AB28" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC28" s="8">
+        <v>207.708</v>
+      </c>
+      <c r="AD28" s="8">
+        <v>1818.0030000000002</v>
+      </c>
+      <c r="AE28" s="8">
+        <v>1130.8620000000001</v>
+      </c>
+      <c r="AF28" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG28" s="8">
+        <v>1165.3360000000002</v>
+      </c>
+      <c r="AH28" s="8">
+        <v>780.34800000000007</v>
+      </c>
+      <c r="AI28" s="8">
+        <v>384.988</v>
+      </c>
+      <c r="AJ28" s="8">
+        <v>3278.9070000000002</v>
+      </c>
+      <c r="AK28" s="8">
+        <v>-641.96199999999999</v>
+      </c>
+      <c r="AL28" s="8">
+        <v>4687.5910000000003</v>
+      </c>
+      <c r="AM28" s="8">
+        <v>19840.731</v>
+      </c>
+      <c r="AN28" s="8">
+        <v>18459.263000000003</v>
+      </c>
+      <c r="AO28" s="8">
+        <v>1381.4679999999998</v>
+      </c>
+      <c r="AP28" s="8">
+        <v>376.315</v>
+      </c>
+      <c r="AQ28" s="8">
+        <v>376.315</v>
+      </c>
+      <c r="AR28" s="8">
+        <v>1204.330395</v>
+      </c>
+      <c r="AS28" s="8">
+        <v>440.05939499999999</v>
+      </c>
+      <c r="AT28" s="8">
+        <v>764.27099999999996</v>
+      </c>
+      <c r="AU28" s="8">
+        <v>747.11099999999988</v>
+      </c>
+      <c r="AV28" s="8">
+        <v>-0.65400000000000003</v>
+      </c>
+      <c r="AW28" s="8">
+        <v>5.641</v>
+      </c>
+      <c r="AX28" s="8">
+        <v>12.173</v>
+      </c>
+      <c r="AY28" s="8">
+        <v>381.02339499999999</v>
+      </c>
+      <c r="AZ28" s="8">
+        <v>12577.520999999999</v>
+      </c>
+      <c r="BA28" s="8">
+        <v>15626.072</v>
+      </c>
+      <c r="BB28" s="8">
+        <v>15626.072</v>
+      </c>
+      <c r="BC28" s="8">
+        <v>1094.7240000000002</v>
+      </c>
+      <c r="BD28" s="8">
+        <v>16.084</v>
+      </c>
+      <c r="BE28" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF28" s="8">
+        <v>364.53100000000001</v>
+      </c>
+      <c r="BG28" s="8">
+        <v>714.10900000000004</v>
+      </c>
+      <c r="BH28" s="8">
+        <v>2259.0860000000002</v>
+      </c>
+      <c r="BI28" s="8">
+        <v>105.093</v>
+      </c>
+      <c r="BJ28" s="8">
+        <v>1878.9110000000001</v>
+      </c>
+      <c r="BK28" s="8">
+        <v>275.08199999999999</v>
+      </c>
+      <c r="BL28" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM28" s="8">
+        <v>3278.9070000000002</v>
+      </c>
+      <c r="BN28" s="8">
+        <v>23337.334999999999</v>
+      </c>
+      <c r="BO28" s="8">
+        <v>20058.428</v>
+      </c>
+      <c r="BP28" s="8">
+        <v>3553.1019999999953</v>
+      </c>
+      <c r="BQ28" s="8">
+        <v>18995.864394999997</v>
+      </c>
+      <c r="BR28" s="8">
+        <v>27937.858394999999</v>
+      </c>
+      <c r="BS28" s="8">
+        <v>11498.269395000003</v>
+      </c>
+      <c r="BT28" s="8">
+        <v>150.32039499999883</v>
+      </c>
+      <c r="BU28" s="8">
+        <v>-4686.5656050000016</v>
+      </c>
+    </row>
+    <row r="29" spans="1:73" ht="15" customHeight="1">
+      <c r="A29" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="B29" s="9">
+        <v>6686.8449999999993</v>
+      </c>
+      <c r="C29" s="8">
+        <v>28293.59</v>
+      </c>
+      <c r="D29" s="8">
+        <v>16684.842000000001</v>
+      </c>
+      <c r="E29" s="8">
+        <v>11608.748</v>
+      </c>
+      <c r="F29" s="8">
+        <v>6494.3639999999996</v>
+      </c>
+      <c r="G29" s="8">
+        <v>6489.1990000000005</v>
+      </c>
+      <c r="H29" s="8">
+        <v>5.1649999999999991</v>
+      </c>
+      <c r="I29" s="8">
+        <v>20220.082000000002</v>
+      </c>
+      <c r="J29" s="8">
+        <v>0</v>
+      </c>
+      <c r="K29" s="8">
+        <v>0</v>
+      </c>
+      <c r="L29" s="8">
+        <v>1567.982</v>
+      </c>
+      <c r="M29" s="8">
+        <v>193.417</v>
+      </c>
+      <c r="N29" s="8">
+        <v>1374.5650000000001</v>
+      </c>
+      <c r="O29" s="8">
+        <v>4068.2490000000003</v>
+      </c>
+      <c r="P29" s="8">
+        <v>4066.5420000000004</v>
+      </c>
+      <c r="Q29" s="8">
+        <v>0</v>
+      </c>
+      <c r="R29" s="8">
+        <v>0</v>
+      </c>
+      <c r="S29" s="8">
+        <v>0</v>
+      </c>
+      <c r="T29" s="8">
+        <v>1.7070000000000003</v>
+      </c>
+      <c r="U29" s="8">
+        <v>0</v>
+      </c>
+      <c r="V29" s="8">
+        <v>34313.506999999998</v>
+      </c>
+      <c r="W29" s="8">
+        <v>17628.665000000001</v>
+      </c>
+      <c r="X29" s="8">
+        <v>13893.09</v>
+      </c>
+      <c r="Y29" s="8">
+        <v>2791.7520000000004</v>
+      </c>
+      <c r="Z29" s="8">
+        <v>3339.6530000000002</v>
+      </c>
+      <c r="AA29" s="8">
+        <v>17.238</v>
+      </c>
+      <c r="AB29" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC29" s="8">
+        <v>186.13400000000001</v>
+      </c>
+      <c r="AD29" s="8">
+        <v>1940.48</v>
+      </c>
+      <c r="AE29" s="8">
+        <v>1195.8009999999999</v>
+      </c>
+      <c r="AF29" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG29" s="8">
+        <v>1159.355</v>
+      </c>
+      <c r="AH29" s="8">
+        <v>789.34300000000007</v>
+      </c>
+      <c r="AI29" s="8">
+        <v>370.012</v>
+      </c>
+      <c r="AJ29" s="8">
+        <v>3320.7079999999996</v>
+      </c>
+      <c r="AK29" s="8">
+        <v>-586.85900000000004</v>
+      </c>
+      <c r="AL29" s="8">
+        <v>4640.0810000000001</v>
+      </c>
+      <c r="AM29" s="8">
+        <v>19878.737000000001</v>
+      </c>
+      <c r="AN29" s="8">
+        <v>18546.452000000001</v>
+      </c>
+      <c r="AO29" s="8">
+        <v>1332.2849999999999</v>
+      </c>
+      <c r="AP29" s="8">
+        <v>348.44300000000004</v>
+      </c>
+      <c r="AQ29" s="8">
+        <v>348.44300000000004</v>
+      </c>
+      <c r="AR29" s="8">
+        <v>1218.8673949999998</v>
+      </c>
+      <c r="AS29" s="8">
+        <v>433.05639500000001</v>
+      </c>
+      <c r="AT29" s="8">
+        <v>785.81100000000004</v>
+      </c>
+      <c r="AU29" s="8">
+        <v>740.53599999999983</v>
+      </c>
+      <c r="AV29" s="8">
+        <v>-0.48899999999999999</v>
+      </c>
+      <c r="AW29" s="8">
+        <v>5.9139999999999997</v>
+      </c>
+      <c r="AX29" s="8">
+        <v>39.85</v>
+      </c>
+      <c r="AY29" s="8">
+        <v>372.78539499999999</v>
+      </c>
+      <c r="AZ29" s="8">
+        <v>12345.656999999999</v>
+      </c>
+      <c r="BA29" s="8">
+        <v>15875.855</v>
+      </c>
+      <c r="BB29" s="8">
+        <v>15875.855</v>
+      </c>
+      <c r="BC29" s="8">
+        <v>1021.0790000000001</v>
+      </c>
+      <c r="BD29" s="8">
+        <v>16.628</v>
+      </c>
+      <c r="BE29" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF29" s="8">
+        <v>313.637</v>
+      </c>
+      <c r="BG29" s="8">
+        <v>690.81400000000008</v>
+      </c>
+      <c r="BH29" s="8">
+        <v>2322.7069999999999</v>
+      </c>
+      <c r="BI29" s="8">
+        <v>108.488</v>
+      </c>
+      <c r="BJ29" s="8">
+        <v>1952.5709999999999</v>
+      </c>
+      <c r="BK29" s="8">
+        <v>261.64800000000002</v>
+      </c>
+      <c r="BL29" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM29" s="8">
+        <v>3320.7079999999996</v>
+      </c>
+      <c r="BN29" s="8">
+        <v>23455.074000000001</v>
+      </c>
+      <c r="BO29" s="8">
+        <v>20134.366000000002</v>
+      </c>
+      <c r="BP29" s="8">
+        <v>3583.4349999999977</v>
+      </c>
+      <c r="BQ29" s="8">
+        <v>19044.808395</v>
+      </c>
+      <c r="BR29" s="8">
+        <v>27319.081395000001</v>
+      </c>
+      <c r="BS29" s="8">
+        <v>10634.239395000004</v>
+      </c>
+      <c r="BT29" s="8">
+        <v>-974.50860499999908</v>
+      </c>
+      <c r="BU29" s="8">
+        <v>-5718.6616049999975</v>
+      </c>
+    </row>
+    <row r="30" spans="1:73" ht="15" customHeight="1">
+      <c r="A30" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="B30" s="9">
+        <v>6640.3729999999996</v>
+      </c>
+      <c r="C30" s="8">
+        <v>28569.17</v>
+      </c>
+      <c r="D30" s="8">
+        <v>16865.059999999998</v>
+      </c>
+      <c r="E30" s="8">
+        <v>11704.11</v>
+      </c>
+      <c r="F30" s="8">
+        <v>6252.4079999999994</v>
+      </c>
+      <c r="G30" s="8">
+        <v>6245.4290000000001</v>
+      </c>
+      <c r="H30" s="8">
+        <v>6.9790000000000001</v>
+      </c>
+      <c r="I30" s="8">
+        <v>20358.289000000001</v>
+      </c>
+      <c r="J30" s="8">
+        <v>0</v>
+      </c>
+      <c r="K30" s="8">
+        <v>0</v>
+      </c>
+      <c r="L30" s="8">
+        <v>1612.8110000000001</v>
+      </c>
+      <c r="M30" s="8">
+        <v>201.53399999999999</v>
+      </c>
+      <c r="N30" s="8">
+        <v>1411.277</v>
+      </c>
+      <c r="O30" s="8">
+        <v>4049.2980000000007</v>
+      </c>
+      <c r="P30" s="8">
+        <v>4047.2300000000005</v>
+      </c>
+      <c r="Q30" s="8">
+        <v>0</v>
+      </c>
+      <c r="R30" s="8">
+        <v>0</v>
+      </c>
+      <c r="S30" s="8">
+        <v>0</v>
+      </c>
+      <c r="T30" s="8">
+        <v>2.0680000000000001</v>
+      </c>
+      <c r="U30" s="8">
+        <v>0</v>
+      </c>
+      <c r="V30" s="8">
+        <v>35124.31</v>
+      </c>
+      <c r="W30" s="8">
+        <v>18259.25</v>
+      </c>
+      <c r="X30" s="8">
+        <v>13984.829000000002</v>
+      </c>
+      <c r="Y30" s="8">
+        <v>2880.2309999999998</v>
+      </c>
+      <c r="Z30" s="8">
+        <v>3373.134</v>
+      </c>
+      <c r="AA30" s="8">
+        <v>17.661000000000001</v>
+      </c>
+      <c r="AB30" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC30" s="8">
+        <v>174.14099999999999</v>
+      </c>
+      <c r="AD30" s="8">
+        <v>1945.4340000000002</v>
+      </c>
+      <c r="AE30" s="8">
+        <v>1235.8980000000001</v>
+      </c>
+      <c r="AF30" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG30" s="8">
+        <v>1161.3720000000001</v>
+      </c>
+      <c r="AH30" s="8">
+        <v>797.71600000000012</v>
+      </c>
+      <c r="AI30" s="8">
+        <v>363.65599999999995</v>
+      </c>
+      <c r="AJ30" s="8">
+        <v>3360.1579999999999</v>
+      </c>
+      <c r="AK30" s="8">
+        <v>-405.62399999999997</v>
+      </c>
+      <c r="AL30" s="8">
+        <v>4603.7640000000001</v>
+      </c>
+      <c r="AM30" s="8">
+        <v>19550.156999999999</v>
+      </c>
+      <c r="AN30" s="8">
+        <v>18341.836000000003</v>
+      </c>
+      <c r="AO30" s="8">
+        <v>1208.3210000000001</v>
+      </c>
+      <c r="AP30" s="8">
+        <v>329.78900000000004</v>
+      </c>
+      <c r="AQ30" s="8">
+        <v>329.78900000000004</v>
+      </c>
+      <c r="AR30" s="8">
+        <v>1236.3473950000002</v>
+      </c>
+      <c r="AS30" s="8">
+        <v>441.501395</v>
+      </c>
+      <c r="AT30" s="8">
+        <v>794.846</v>
+      </c>
+      <c r="AU30" s="8">
+        <v>727.8</v>
+      </c>
+      <c r="AV30" s="8">
+        <v>-0.32400000000000001</v>
+      </c>
+      <c r="AW30" s="8">
+        <v>6.0179999999999989</v>
+      </c>
+      <c r="AX30" s="8">
+        <v>61.351999999999997</v>
+      </c>
+      <c r="AY30" s="8">
+        <v>385.102395</v>
+      </c>
+      <c r="AZ30" s="8">
+        <v>11957.607</v>
+      </c>
+      <c r="BA30" s="8">
+        <v>16113.011</v>
+      </c>
+      <c r="BB30" s="8">
+        <v>16113.011</v>
+      </c>
+      <c r="BC30" s="8">
+        <v>1014.1510000000001</v>
+      </c>
+      <c r="BD30" s="8">
+        <v>16.805</v>
+      </c>
+      <c r="BE30" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF30" s="8">
+        <v>310.34500000000003</v>
+      </c>
+      <c r="BG30" s="8">
+        <v>687.00099999999998</v>
+      </c>
+      <c r="BH30" s="8">
+        <v>2243.924</v>
+      </c>
+      <c r="BI30" s="8">
+        <v>129.16900000000001</v>
+      </c>
+      <c r="BJ30" s="8">
+        <v>1956.8590000000002</v>
+      </c>
+      <c r="BK30" s="8">
+        <v>157.89599999999999</v>
+      </c>
+      <c r="BL30" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM30" s="8">
+        <v>3360.1579999999999</v>
+      </c>
+      <c r="BN30" s="8">
+        <v>23652.329999999998</v>
+      </c>
+      <c r="BO30" s="8">
+        <v>20292.171999999999</v>
+      </c>
+      <c r="BP30" s="8">
+        <v>3623.8299999999981</v>
+      </c>
+      <c r="BQ30" s="8">
+        <v>18748.225394999994</v>
+      </c>
+      <c r="BR30" s="8">
+        <v>26200.610394999996</v>
+      </c>
+      <c r="BS30" s="8">
+        <v>9335.5503949999984</v>
+      </c>
+      <c r="BT30" s="8">
+        <v>-2368.5596050000022</v>
+      </c>
+      <c r="BU30" s="8">
+        <v>-7132.7916050000013</v>
+      </c>
+    </row>
+    <row r="31" spans="1:73" ht="15" customHeight="1">
+      <c r="A31" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="B31" s="9">
+        <v>6663.3369999999995</v>
+      </c>
+      <c r="C31" s="8">
+        <v>28939.504000000001</v>
+      </c>
+      <c r="D31" s="8">
+        <v>17156.885000000002</v>
+      </c>
+      <c r="E31" s="8">
+        <v>11782.619000000001</v>
+      </c>
+      <c r="F31" s="8">
+        <v>5163.0169999999998</v>
+      </c>
+      <c r="G31" s="8">
+        <v>5155.4079999999994</v>
+      </c>
+      <c r="H31" s="8">
+        <v>7.609</v>
+      </c>
+      <c r="I31" s="8">
+        <v>20531.724999999999</v>
+      </c>
+      <c r="J31" s="8">
+        <v>0</v>
+      </c>
+      <c r="K31" s="8">
+        <v>0</v>
+      </c>
+      <c r="L31" s="8">
+        <v>1704.2820000000002</v>
+      </c>
+      <c r="M31" s="8">
+        <v>196.99099999999999</v>
+      </c>
+      <c r="N31" s="8">
+        <v>1507.2910000000002</v>
+      </c>
+      <c r="O31" s="8">
+        <v>3964.5989999999997</v>
+      </c>
+      <c r="P31" s="8">
+        <v>3962.41</v>
+      </c>
+      <c r="Q31" s="8">
+        <v>0</v>
+      </c>
+      <c r="R31" s="8">
+        <v>0</v>
+      </c>
+      <c r="S31" s="8">
+        <v>0</v>
+      </c>
+      <c r="T31" s="8">
+        <v>2.1890000000000001</v>
+      </c>
+      <c r="U31" s="8">
+        <v>0</v>
+      </c>
+      <c r="V31" s="8">
+        <v>35791.271999999997</v>
+      </c>
+      <c r="W31" s="8">
+        <v>18634.386999999999</v>
+      </c>
+      <c r="X31" s="8">
+        <v>14108.53</v>
+      </c>
+      <c r="Y31" s="8">
+        <v>3048.3549999999996</v>
+      </c>
+      <c r="Z31" s="8">
+        <v>3453.9769999999999</v>
+      </c>
+      <c r="AA31" s="8">
+        <v>18.414999999999999</v>
+      </c>
+      <c r="AB31" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC31" s="8">
+        <v>151.542</v>
+      </c>
+      <c r="AD31" s="8">
+        <v>2054.424</v>
+      </c>
+      <c r="AE31" s="8">
+        <v>1229.596</v>
+      </c>
+      <c r="AF31" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG31" s="8">
+        <v>1219.232</v>
+      </c>
+      <c r="AH31" s="8">
+        <v>798.70600000000002</v>
+      </c>
+      <c r="AI31" s="8">
+        <v>420.52599999999995</v>
+      </c>
+      <c r="AJ31" s="8">
+        <v>3400.7820000000002</v>
+      </c>
+      <c r="AK31" s="8">
+        <v>-346.95399999999995</v>
+      </c>
+      <c r="AL31" s="8">
+        <v>4606.6909999999998</v>
+      </c>
+      <c r="AM31" s="8">
+        <v>19427.073</v>
+      </c>
+      <c r="AN31" s="8">
+        <v>18346.673000000003</v>
+      </c>
+      <c r="AO31" s="8">
+        <v>1080.4000000000001</v>
+      </c>
+      <c r="AP31" s="8">
+        <v>375.51500000000004</v>
+      </c>
+      <c r="AQ31" s="8">
+        <v>375.51500000000004</v>
+      </c>
+      <c r="AR31" s="8">
+        <v>1248.038395</v>
+      </c>
+      <c r="AS31" s="8">
+        <v>440.64939499999997</v>
+      </c>
+      <c r="AT31" s="8">
+        <v>807.38900000000012</v>
+      </c>
+      <c r="AU31" s="8">
+        <v>714.99599999999987</v>
+      </c>
+      <c r="AV31" s="8">
+        <v>-0.158</v>
+      </c>
+      <c r="AW31" s="8">
+        <v>6.242</v>
+      </c>
+      <c r="AX31" s="8">
+        <v>86.308999999999997</v>
+      </c>
+      <c r="AY31" s="8">
+        <v>386.102395</v>
+      </c>
+      <c r="AZ31" s="8">
+        <v>11161.986000000001</v>
+      </c>
+      <c r="BA31" s="8">
+        <v>16224.227999999999</v>
+      </c>
+      <c r="BB31" s="8">
+        <v>16224.227999999999</v>
+      </c>
+      <c r="BC31" s="8">
+        <v>1193.7639999999999</v>
+      </c>
+      <c r="BD31" s="8">
+        <v>17.632000000000001</v>
+      </c>
+      <c r="BE31" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF31" s="8">
+        <v>362.47400000000005</v>
+      </c>
+      <c r="BG31" s="8">
+        <v>813.6579999999999</v>
+      </c>
+      <c r="BH31" s="8">
+        <v>2410.9049999999997</v>
+      </c>
+      <c r="BI31" s="8">
+        <v>133.09899999999999</v>
+      </c>
+      <c r="BJ31" s="8">
+        <v>2052.547</v>
+      </c>
+      <c r="BK31" s="8">
+        <v>225.25900000000001</v>
+      </c>
+      <c r="BL31" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM31" s="8">
+        <v>3400.7820000000002</v>
+      </c>
+      <c r="BN31" s="8">
+        <v>23834.503000000001</v>
+      </c>
+      <c r="BO31" s="8">
+        <v>20433.721000000001</v>
+      </c>
+      <c r="BP31" s="8">
+        <v>3678.2930000000015</v>
+      </c>
+      <c r="BQ31" s="8">
+        <v>18684.523395000004</v>
+      </c>
+      <c r="BR31" s="8">
+        <v>25176.137395000009</v>
+      </c>
+      <c r="BS31" s="8">
+        <v>8019.2523950000104</v>
+      </c>
+      <c r="BT31" s="8">
+        <v>-3763.366604999992</v>
+      </c>
+      <c r="BU31" s="8">
+        <v>-7387.7566049999923</v>
+      </c>
+    </row>
+    <row r="32" spans="1:73" ht="15" customHeight="1">
+      <c r="A32" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="B32" s="9">
+        <v>6763.2340000000004</v>
+      </c>
+      <c r="C32" s="8">
+        <v>29280.257000000001</v>
+      </c>
+      <c r="D32" s="8">
+        <v>17321.023000000001</v>
+      </c>
+      <c r="E32" s="8">
+        <v>11959.234</v>
+      </c>
+      <c r="F32" s="8">
+        <v>6401.2259999999997</v>
+      </c>
+      <c r="G32" s="8">
+        <v>6392.5249999999996</v>
+      </c>
+      <c r="H32" s="8">
+        <v>8.7010000000000005</v>
+      </c>
+      <c r="I32" s="8">
+        <v>20896.319</v>
+      </c>
+      <c r="J32" s="8">
+        <v>0</v>
+      </c>
+      <c r="K32" s="8">
+        <v>0</v>
+      </c>
+      <c r="L32" s="8">
+        <v>1742.8909999999998</v>
+      </c>
+      <c r="M32" s="8">
+        <v>209.59500000000003</v>
+      </c>
+      <c r="N32" s="8">
+        <v>1533.2959999999998</v>
+      </c>
+      <c r="O32" s="8">
+        <v>3885.5590000000002</v>
+      </c>
+      <c r="P32" s="8">
+        <v>3883.13</v>
+      </c>
+      <c r="Q32" s="8">
+        <v>0</v>
+      </c>
+      <c r="R32" s="8">
+        <v>0</v>
+      </c>
+      <c r="S32" s="8">
+        <v>0</v>
+      </c>
+      <c r="T32" s="8">
+        <v>2.4290000000000003</v>
+      </c>
+      <c r="U32" s="8">
+        <v>0</v>
+      </c>
+      <c r="V32" s="8">
+        <v>36661.862000000001</v>
+      </c>
+      <c r="W32" s="8">
+        <v>19340.839000000004</v>
+      </c>
+      <c r="X32" s="8">
+        <v>14315.288</v>
+      </c>
+      <c r="Y32" s="8">
+        <v>3005.7349999999997</v>
+      </c>
+      <c r="Z32" s="8">
+        <v>3116.6059999999998</v>
+      </c>
+      <c r="AA32" s="8">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="AB32" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC32" s="8">
+        <v>154.95499999999998</v>
+      </c>
+      <c r="AD32" s="8">
+        <v>1786.6420000000001</v>
+      </c>
+      <c r="AE32" s="8">
+        <v>1156.1089999999999</v>
+      </c>
+      <c r="AF32" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG32" s="8">
+        <v>1148.93</v>
+      </c>
+      <c r="AH32" s="8">
+        <v>786.22699999999986</v>
+      </c>
+      <c r="AI32" s="8">
+        <v>362.70299999999997</v>
+      </c>
+      <c r="AJ32" s="8">
+        <v>3446.096</v>
+      </c>
+      <c r="AK32" s="8">
+        <v>50.231000000000002</v>
+      </c>
+      <c r="AL32" s="8">
+        <v>4752.0069999999996</v>
+      </c>
+      <c r="AM32" s="8">
+        <v>20279.886999999999</v>
+      </c>
+      <c r="AN32" s="8">
+        <v>19037.29</v>
+      </c>
+      <c r="AO32" s="8">
+        <v>1242.597</v>
+      </c>
+      <c r="AP32" s="8">
+        <v>353.52599999999995</v>
+      </c>
+      <c r="AQ32" s="8">
+        <v>353.52599999999995</v>
+      </c>
+      <c r="AR32" s="8">
+        <v>1151.7160699999999</v>
+      </c>
+      <c r="AS32" s="8">
+        <v>435.11207000000002</v>
+      </c>
+      <c r="AT32" s="8">
+        <v>716.60400000000004</v>
+      </c>
+      <c r="AU32" s="8">
+        <v>582.06599999999992</v>
+      </c>
+      <c r="AV32" s="8">
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="AW32" s="8">
+        <v>6.359</v>
+      </c>
+      <c r="AX32" s="8">
+        <v>128.172</v>
+      </c>
+      <c r="AY32" s="8">
+        <v>378.85807</v>
+      </c>
+      <c r="AZ32" s="8">
+        <v>11419.227999999999</v>
+      </c>
+      <c r="BA32" s="8">
+        <v>16432.865000000002</v>
+      </c>
+      <c r="BB32" s="8">
+        <v>16432.865000000002</v>
+      </c>
+      <c r="BC32" s="8">
+        <v>1203.05</v>
+      </c>
+      <c r="BD32" s="8">
+        <v>18.308</v>
+      </c>
+      <c r="BE32" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF32" s="8">
+        <v>331.57800000000003</v>
+      </c>
+      <c r="BG32" s="8">
+        <v>853.16399999999999</v>
+      </c>
+      <c r="BH32" s="8">
+        <v>2434.25054</v>
+      </c>
+      <c r="BI32" s="8">
+        <v>104.976</v>
+      </c>
+      <c r="BJ32" s="8">
+        <v>1712.143</v>
+      </c>
+      <c r="BK32" s="8">
+        <v>617.13153999999997</v>
+      </c>
+      <c r="BL32" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM32" s="8">
+        <v>3446.096</v>
+      </c>
+      <c r="BN32" s="8">
+        <v>24263.294999999998</v>
+      </c>
+      <c r="BO32" s="8">
+        <v>20817.198999999997</v>
+      </c>
+      <c r="BP32" s="8">
+        <v>3720.5020000000004</v>
+      </c>
+      <c r="BQ32" s="8">
+        <v>19523.655069999997</v>
+      </c>
+      <c r="BR32" s="8">
+        <v>26121.353070000001</v>
+      </c>
+      <c r="BS32" s="8">
+        <v>8800.3300700000036</v>
+      </c>
+      <c r="BT32" s="8">
+        <v>-3158.9039300000004</v>
+      </c>
+      <c r="BU32" s="8">
+        <v>-8325.0403899999983</v>
+      </c>
+    </row>
+    <row r="33" spans="1:73" ht="15" customHeight="1">
+      <c r="A33" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="B33" s="9">
+        <v>6743.2240000000002</v>
+      </c>
+      <c r="C33" s="8">
+        <v>29513.518000000004</v>
+      </c>
+      <c r="D33" s="8">
+        <v>17510.081000000002</v>
+      </c>
+      <c r="E33" s="8">
+        <v>12003.437</v>
+      </c>
+      <c r="F33" s="8">
+        <v>6384.6090000000004</v>
+      </c>
+      <c r="G33" s="8">
+        <v>6376.5309999999999</v>
+      </c>
+      <c r="H33" s="8">
+        <v>8.0779999999999994</v>
+      </c>
+      <c r="I33" s="8">
+        <v>21020.690999999999</v>
+      </c>
+      <c r="J33" s="8">
+        <v>0</v>
+      </c>
+      <c r="K33" s="8">
+        <v>0</v>
+      </c>
+      <c r="L33" s="8">
+        <v>1712.8809999999999</v>
+      </c>
+      <c r="M33" s="8">
+        <v>202.351</v>
+      </c>
+      <c r="N33" s="8">
+        <v>1510.53</v>
+      </c>
+      <c r="O33" s="8">
+        <v>3874.7969999999996</v>
+      </c>
+      <c r="P33" s="8">
+        <v>3872.74</v>
+      </c>
+      <c r="Q33" s="8">
+        <v>0</v>
+      </c>
+      <c r="R33" s="8">
+        <v>0</v>
+      </c>
+      <c r="S33" s="8">
+        <v>0</v>
+      </c>
+      <c r="T33" s="8">
+        <v>2.0570000000000004</v>
+      </c>
+      <c r="U33" s="8">
+        <v>0</v>
+      </c>
+      <c r="V33" s="8">
+        <v>37219.877999999997</v>
+      </c>
+      <c r="W33" s="8">
+        <v>19709.797000000002</v>
+      </c>
+      <c r="X33" s="8">
+        <v>14366.925999999999</v>
+      </c>
+      <c r="Y33" s="8">
+        <v>3143.1549999999997</v>
+      </c>
+      <c r="Z33" s="8">
+        <v>3103.6060000000002</v>
+      </c>
+      <c r="AA33" s="8">
+        <v>19.521000000000001</v>
+      </c>
+      <c r="AB33" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC33" s="8">
+        <v>167.00800000000001</v>
+      </c>
+      <c r="AD33" s="8">
+        <v>1740.58</v>
+      </c>
+      <c r="AE33" s="8">
+        <v>1176.4969999999998</v>
+      </c>
+      <c r="AF33" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG33" s="8">
+        <v>1351.9880000000001</v>
+      </c>
+      <c r="AH33" s="8">
+        <v>781.56700000000001</v>
+      </c>
+      <c r="AI33" s="8">
+        <v>570.42100000000005</v>
+      </c>
+      <c r="AJ33" s="8">
+        <v>3498.1439999999998</v>
+      </c>
+      <c r="AK33" s="8">
+        <v>11.931000000000001</v>
+      </c>
+      <c r="AL33" s="8">
+        <v>4764.8289999999997</v>
+      </c>
+      <c r="AM33" s="8">
+        <v>20224.814999999999</v>
+      </c>
+      <c r="AN33" s="8">
+        <v>18887.794999999998</v>
+      </c>
+      <c r="AO33" s="8">
+        <v>1337.0200000000002</v>
+      </c>
+      <c r="AP33" s="8">
+        <v>405.851</v>
+      </c>
+      <c r="AQ33" s="8">
+        <v>405.851</v>
+      </c>
+      <c r="AR33" s="8">
+        <v>1149.79007</v>
+      </c>
+      <c r="AS33" s="8">
+        <v>427.59107</v>
+      </c>
+      <c r="AT33" s="8">
+        <v>722.19899999999996</v>
+      </c>
+      <c r="AU33" s="8">
+        <v>577.22699999999998</v>
+      </c>
+      <c r="AV33" s="8">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="AW33" s="8">
+        <v>6.774</v>
+      </c>
+      <c r="AX33" s="8">
+        <v>138.19299999999998</v>
+      </c>
+      <c r="AY33" s="8">
+        <v>373.52707000000004</v>
+      </c>
+      <c r="AZ33" s="8">
+        <v>11727.727999999999</v>
+      </c>
+      <c r="BA33" s="8">
+        <v>16504.395</v>
+      </c>
+      <c r="BB33" s="8">
+        <v>16504.395</v>
+      </c>
+      <c r="BC33" s="8">
+        <v>1262.893</v>
+      </c>
+      <c r="BD33" s="8">
+        <v>18.655000000000001</v>
+      </c>
+      <c r="BE33" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF33" s="8">
+        <v>380.90000000000003</v>
+      </c>
+      <c r="BG33" s="8">
+        <v>863.33799999999997</v>
+      </c>
+      <c r="BH33" s="8">
+        <v>2464.3385399999997</v>
+      </c>
+      <c r="BI33" s="8">
+        <v>97.268999999999991</v>
+      </c>
+      <c r="BJ33" s="8">
+        <v>1695.3440000000001</v>
+      </c>
+      <c r="BK33" s="8">
+        <v>671.72554000000002</v>
+      </c>
+      <c r="BL33" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM33" s="8">
+        <v>3498.1439999999998</v>
+      </c>
+      <c r="BN33" s="8">
+        <v>24391.968000000001</v>
+      </c>
+      <c r="BO33" s="8">
+        <v>20893.824000000001</v>
+      </c>
+      <c r="BP33" s="8">
+        <v>3777.1280000000006</v>
+      </c>
+      <c r="BQ33" s="8">
+        <v>19564.055069999999</v>
+      </c>
+      <c r="BR33" s="8">
+        <v>26245.668069999989</v>
+      </c>
+      <c r="BS33" s="8">
+        <v>8735.5870699999941</v>
+      </c>
+      <c r="BT33" s="8">
+        <v>-3267.8499300000149</v>
+      </c>
+      <c r="BU33" s="8">
+        <v>-8552.0393900000163</v>
+      </c>
+    </row>
+    <row r="34" spans="1:73" ht="15" customHeight="1">
+      <c r="A34" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="B34" s="9">
+        <v>6987.857</v>
+      </c>
+      <c r="C34" s="8">
+        <v>29856.790999999997</v>
+      </c>
+      <c r="D34" s="8">
+        <v>17639.77</v>
+      </c>
+      <c r="E34" s="8">
+        <v>12217.020999999999</v>
+      </c>
+      <c r="F34" s="8">
+        <v>6606.9169999999995</v>
+      </c>
+      <c r="G34" s="8">
+        <v>6599.9650000000001</v>
+      </c>
+      <c r="H34" s="8">
+        <v>6.952</v>
+      </c>
+      <c r="I34" s="8">
+        <v>21226.48</v>
+      </c>
+      <c r="J34" s="8">
+        <v>0</v>
+      </c>
+      <c r="K34" s="8">
+        <v>0</v>
+      </c>
+      <c r="L34" s="8">
+        <v>1699.134</v>
+      </c>
+      <c r="M34" s="8">
+        <v>193.947</v>
+      </c>
+      <c r="N34" s="8">
+        <v>1505.1869999999999</v>
+      </c>
+      <c r="O34" s="8">
+        <v>3839.6679999999997</v>
+      </c>
+      <c r="P34" s="8">
+        <v>3838.2869999999998</v>
+      </c>
+      <c r="Q34" s="8">
+        <v>0</v>
+      </c>
+      <c r="R34" s="8">
+        <v>0</v>
+      </c>
+      <c r="S34" s="8">
+        <v>0</v>
+      </c>
+      <c r="T34" s="8">
+        <v>1.3809999999999998</v>
+      </c>
+      <c r="U34" s="8">
+        <v>0</v>
+      </c>
+      <c r="V34" s="8">
+        <v>37667.438000000002</v>
+      </c>
+      <c r="W34" s="8">
+        <v>20027.668000000001</v>
+      </c>
+      <c r="X34" s="8">
+        <v>14488.684000000001</v>
+      </c>
+      <c r="Y34" s="8">
+        <v>3151.0860000000002</v>
+      </c>
+      <c r="Z34" s="8">
+        <v>3144.7080000000001</v>
+      </c>
+      <c r="AA34" s="8">
+        <v>19.696000000000002</v>
+      </c>
+      <c r="AB34" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC34" s="8">
+        <v>163.73500000000001</v>
+      </c>
+      <c r="AD34" s="8">
+        <v>1808.2389999999998</v>
+      </c>
+      <c r="AE34" s="8">
+        <v>1153.038</v>
+      </c>
+      <c r="AF34" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG34" s="8">
+        <v>1505.7950000000001</v>
+      </c>
+      <c r="AH34" s="8">
+        <v>788.66300000000001</v>
+      </c>
+      <c r="AI34" s="8">
+        <v>717.13200000000006</v>
+      </c>
+      <c r="AJ34" s="8">
+        <v>3556.0240000000003</v>
+      </c>
+      <c r="AK34" s="8">
+        <v>122.039</v>
+      </c>
+      <c r="AL34" s="8">
+        <v>4928.2519999999995</v>
+      </c>
+      <c r="AM34" s="8">
+        <v>20909.466</v>
+      </c>
+      <c r="AN34" s="8">
+        <v>19448.322</v>
+      </c>
+      <c r="AO34" s="8">
+        <v>1461.1440000000002</v>
+      </c>
+      <c r="AP34" s="8">
+        <v>419.97600000000006</v>
+      </c>
+      <c r="AQ34" s="8">
+        <v>419.97600000000006</v>
+      </c>
+      <c r="AR34" s="8">
+        <v>1156.14707</v>
+      </c>
+      <c r="AS34" s="8">
+        <v>425.03707000000003</v>
+      </c>
+      <c r="AT34" s="8">
+        <v>731.1099999999999</v>
+      </c>
+      <c r="AU34" s="8">
+        <v>563.32299999999998</v>
+      </c>
+      <c r="AV34" s="8">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="AW34" s="8">
+        <v>7.0640000000000001</v>
+      </c>
+      <c r="AX34" s="8">
+        <v>160.72</v>
+      </c>
+      <c r="AY34" s="8">
+        <v>368.03207000000003</v>
+      </c>
+      <c r="AZ34" s="8">
+        <v>12382.12</v>
+      </c>
+      <c r="BA34" s="8">
+        <v>16676.966</v>
+      </c>
+      <c r="BB34" s="8">
+        <v>16676.966</v>
+      </c>
+      <c r="BC34" s="8">
+        <v>1354.1689999999999</v>
+      </c>
+      <c r="BD34" s="8">
+        <v>18.527999999999999</v>
+      </c>
+      <c r="BE34" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF34" s="8">
+        <v>449.60400000000004</v>
+      </c>
+      <c r="BG34" s="8">
+        <v>886.03699999999992</v>
+      </c>
+      <c r="BH34" s="8">
+        <v>2336.8965399999997</v>
+      </c>
+      <c r="BI34" s="8">
+        <v>60.244</v>
+      </c>
+      <c r="BJ34" s="8">
+        <v>1587.5479999999998</v>
+      </c>
+      <c r="BK34" s="8">
+        <v>689.10453999999993</v>
+      </c>
+      <c r="BL34" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM34" s="8">
+        <v>3556.0240000000003</v>
+      </c>
+      <c r="BN34" s="8">
+        <v>24646.100000000002</v>
+      </c>
+      <c r="BO34" s="8">
+        <v>21090.076000000001</v>
+      </c>
+      <c r="BP34" s="8">
+        <v>3839.5960000000014</v>
+      </c>
+      <c r="BQ34" s="8">
+        <v>20366.407070000001</v>
+      </c>
+      <c r="BR34" s="8">
+        <v>27607.286070000006</v>
+      </c>
+      <c r="BS34" s="8">
+        <v>9967.5160700000051</v>
+      </c>
+      <c r="BT34" s="8">
+        <v>-2249.5049299999919</v>
+      </c>
+      <c r="BU34" s="8">
+        <v>-8147.3593899999923</v>
+      </c>
+    </row>
+    <row r="35" spans="1:73" ht="15" customHeight="1">
+      <c r="A35" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="B35" s="9">
+        <v>7118.7350000000006</v>
+      </c>
+      <c r="C35" s="8">
+        <v>30243.951999999997</v>
+      </c>
+      <c r="D35" s="8">
+        <v>17873.157999999999</v>
+      </c>
+      <c r="E35" s="8">
+        <v>12370.794</v>
+      </c>
+      <c r="F35" s="8">
+        <v>6374.7349999999997</v>
+      </c>
+      <c r="G35" s="8">
+        <v>6367.6880000000001</v>
+      </c>
+      <c r="H35" s="8">
+        <v>7.0469999999999997</v>
+      </c>
+      <c r="I35" s="8">
+        <v>21378.971000000001</v>
+      </c>
+      <c r="J35" s="8">
+        <v>0</v>
+      </c>
+      <c r="K35" s="8">
+        <v>0</v>
+      </c>
+      <c r="L35" s="8">
+        <v>1539.9110000000001</v>
+      </c>
+      <c r="M35" s="8">
+        <v>196.89699999999999</v>
+      </c>
+      <c r="N35" s="8">
+        <v>1343.0140000000001</v>
+      </c>
+      <c r="O35" s="8">
+        <v>3852.0049999999997</v>
+      </c>
+      <c r="P35" s="8">
+        <v>3850.2219999999998</v>
+      </c>
+      <c r="Q35" s="8">
+        <v>0</v>
+      </c>
+      <c r="R35" s="8">
+        <v>0</v>
+      </c>
+      <c r="S35" s="8">
+        <v>0</v>
+      </c>
+      <c r="T35" s="8">
+        <v>1.7829999999999999</v>
+      </c>
+      <c r="U35" s="8">
+        <v>0</v>
+      </c>
+      <c r="V35" s="8">
+        <v>38343.574999999997</v>
+      </c>
+      <c r="W35" s="8">
+        <v>20470.417000000001</v>
+      </c>
+      <c r="X35" s="8">
+        <v>14619.627</v>
+      </c>
+      <c r="Y35" s="8">
+        <v>3253.5310000000004</v>
+      </c>
+      <c r="Z35" s="8">
+        <v>3121.4429999999998</v>
+      </c>
+      <c r="AA35" s="8">
+        <v>19.882999999999999</v>
+      </c>
+      <c r="AB35" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC35" s="8">
+        <v>158.042</v>
+      </c>
+      <c r="AD35" s="8">
+        <v>1838.607</v>
+      </c>
+      <c r="AE35" s="8">
+        <v>1104.9110000000001</v>
+      </c>
+      <c r="AF35" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG35" s="8">
+        <v>1462.662</v>
+      </c>
+      <c r="AH35" s="8">
+        <v>815.94900000000007</v>
+      </c>
+      <c r="AI35" s="8">
+        <v>646.71300000000008</v>
+      </c>
+      <c r="AJ35" s="8">
+        <v>3617.2189999999996</v>
+      </c>
+      <c r="AK35" s="8">
+        <v>117.73</v>
+      </c>
+      <c r="AL35" s="8">
+        <v>4978.2219999999998</v>
+      </c>
+      <c r="AM35" s="8">
+        <v>21553.092000000001</v>
+      </c>
+      <c r="AN35" s="8">
+        <v>19854.396999999997</v>
+      </c>
+      <c r="AO35" s="8">
+        <v>1698.6950000000002</v>
+      </c>
+      <c r="AP35" s="8">
+        <v>410.77600000000001</v>
+      </c>
+      <c r="AQ35" s="8">
+        <v>410.77600000000001</v>
+      </c>
+      <c r="AR35" s="8">
+        <v>1143.5930699999999</v>
+      </c>
+      <c r="AS35" s="8">
+        <v>416.01707000000005</v>
+      </c>
+      <c r="AT35" s="8">
+        <v>727.57600000000002</v>
+      </c>
+      <c r="AU35" s="8">
+        <v>548.1</v>
+      </c>
+      <c r="AV35" s="8">
+        <v>1E-3</v>
+      </c>
+      <c r="AW35" s="8">
+        <v>7.319</v>
+      </c>
+      <c r="AX35" s="8">
+        <v>172.15600000000001</v>
+      </c>
+      <c r="AY35" s="8">
+        <v>365.12407000000002</v>
+      </c>
+      <c r="AZ35" s="8">
+        <v>12540.611000000001</v>
+      </c>
+      <c r="BA35" s="8">
+        <v>16931.111000000001</v>
+      </c>
+      <c r="BB35" s="8">
+        <v>16931.111000000001</v>
+      </c>
+      <c r="BC35" s="8">
+        <v>1553.4249999999997</v>
+      </c>
+      <c r="BD35" s="8">
+        <v>18.457999999999998</v>
+      </c>
+      <c r="BE35" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF35" s="8">
+        <v>492.18499999999995</v>
+      </c>
+      <c r="BG35" s="8">
+        <v>1042.7819999999999</v>
+      </c>
+      <c r="BH35" s="8">
+        <v>2092.15254</v>
+      </c>
+      <c r="BI35" s="8">
+        <v>40.954000000000001</v>
+      </c>
+      <c r="BJ35" s="8">
+        <v>1402.6969999999999</v>
+      </c>
+      <c r="BK35" s="8">
+        <v>648.50153999999998</v>
+      </c>
+      <c r="BL35" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM35" s="8">
+        <v>3617.2189999999996</v>
+      </c>
+      <c r="BN35" s="8">
+        <v>24849.908000000003</v>
+      </c>
+      <c r="BO35" s="8">
+        <v>21232.689000000002</v>
+      </c>
+      <c r="BP35" s="8">
+        <v>3881.7130000000034</v>
+      </c>
+      <c r="BQ35" s="8">
+        <v>21186.482070000002</v>
+      </c>
+      <c r="BR35" s="8">
+        <v>28619.769070000009</v>
+      </c>
+      <c r="BS35" s="8">
+        <v>10746.611070000014</v>
+      </c>
+      <c r="BT35" s="8">
+        <v>-1624.1829299999881</v>
+      </c>
+      <c r="BU35" s="8">
+        <v>-7487.1573899999867</v>
+      </c>
+    </row>
+    <row r="36" spans="1:73" ht="15" customHeight="1">
+      <c r="A36" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="B36" s="9">
+        <v>7294.8829999999998</v>
+      </c>
+      <c r="C36" s="8">
+        <v>30999.774999999998</v>
+      </c>
+      <c r="D36" s="8">
+        <v>18242.302</v>
+      </c>
+      <c r="E36" s="8">
+        <v>12757.472999999998</v>
+      </c>
+      <c r="F36" s="8">
+        <v>6764.0360000000001</v>
+      </c>
+      <c r="G36" s="8">
+        <v>6755.107</v>
+      </c>
+      <c r="H36" s="8">
+        <v>8.9290000000000003</v>
+      </c>
+      <c r="I36" s="8">
+        <v>21728.535</v>
+      </c>
+      <c r="J36" s="8">
+        <v>0</v>
+      </c>
+      <c r="K36" s="8">
+        <v>0</v>
+      </c>
+      <c r="L36" s="8">
+        <v>1360.384</v>
+      </c>
+      <c r="M36" s="8">
+        <v>189.13</v>
+      </c>
+      <c r="N36" s="8">
+        <v>1171.2539999999999</v>
+      </c>
+      <c r="O36" s="8">
+        <v>3911.16957</v>
+      </c>
+      <c r="P36" s="8">
+        <v>3908.8175700000002</v>
+      </c>
+      <c r="Q36" s="8">
+        <v>0</v>
+      </c>
+      <c r="R36" s="8">
+        <v>0</v>
+      </c>
+      <c r="S36" s="8">
+        <v>0</v>
+      </c>
+      <c r="T36" s="8">
+        <v>2.3520000000000003</v>
+      </c>
+      <c r="U36" s="8">
+        <v>0</v>
+      </c>
+      <c r="V36" s="8">
+        <v>39063.095999999998</v>
+      </c>
+      <c r="W36" s="8">
+        <v>20820.794000000002</v>
+      </c>
+      <c r="X36" s="8">
+        <v>14938.504000000001</v>
+      </c>
+      <c r="Y36" s="8">
+        <v>3303.7980000000002</v>
+      </c>
+      <c r="Z36" s="8">
+        <v>3465.7260000000001</v>
+      </c>
+      <c r="AA36" s="8">
+        <v>20.695</v>
+      </c>
+      <c r="AB36" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC36" s="8">
+        <v>165.834</v>
+      </c>
+      <c r="AD36" s="8">
+        <v>2134.701</v>
+      </c>
+      <c r="AE36" s="8">
+        <v>1144.4960000000001</v>
+      </c>
+      <c r="AF36" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG36" s="8">
+        <v>1481.9035699999999</v>
+      </c>
+      <c r="AH36" s="8">
+        <v>871.428</v>
+      </c>
+      <c r="AI36" s="8">
+        <v>610.47557000000006</v>
+      </c>
+      <c r="AJ36" s="8">
+        <v>3678.9120000000003</v>
+      </c>
+      <c r="AK36" s="8">
+        <v>317.21600000000001</v>
+      </c>
+      <c r="AL36" s="8">
+        <v>4933.1229999999996</v>
+      </c>
+      <c r="AM36" s="8">
+        <v>21086.77</v>
+      </c>
+      <c r="AN36" s="8">
+        <v>19848.323</v>
+      </c>
+      <c r="AO36" s="8">
+        <v>1238.4470000000001</v>
+      </c>
+      <c r="AP36" s="8">
+        <v>340.35100000000006</v>
+      </c>
+      <c r="AQ36" s="8">
+        <v>340.35100000000006</v>
+      </c>
+      <c r="AR36" s="8">
+        <v>1259.744868</v>
+      </c>
+      <c r="AS36" s="8">
+        <v>437.94586800000002</v>
+      </c>
+      <c r="AT36" s="8">
+        <v>821.79899999999998</v>
+      </c>
+      <c r="AU36" s="8">
+        <v>619.56099999999992</v>
+      </c>
+      <c r="AV36" s="8">
+        <v>0</v>
+      </c>
+      <c r="AW36" s="8">
+        <v>7.8419999999999996</v>
+      </c>
+      <c r="AX36" s="8">
+        <v>194.39600000000002</v>
+      </c>
+      <c r="AY36" s="8">
+        <v>392.17086800000004</v>
+      </c>
+      <c r="AZ36" s="8">
+        <v>12400.02</v>
+      </c>
+      <c r="BA36" s="8">
+        <v>17307.913</v>
+      </c>
+      <c r="BB36" s="8">
+        <v>17307.913</v>
+      </c>
+      <c r="BC36" s="8">
+        <v>1908.3050000000001</v>
+      </c>
+      <c r="BD36" s="8">
+        <v>18.945</v>
+      </c>
+      <c r="BE36" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF36" s="8">
+        <v>516.42600000000004</v>
+      </c>
+      <c r="BG36" s="8">
+        <v>1372.934</v>
+      </c>
+      <c r="BH36" s="8">
+        <v>1769.3825299999999</v>
+      </c>
+      <c r="BI36" s="8">
+        <v>26.877000000000002</v>
+      </c>
+      <c r="BJ36" s="8">
+        <v>1391.3530000000001</v>
+      </c>
+      <c r="BK36" s="8">
+        <v>351.15252999999996</v>
+      </c>
+      <c r="BL36" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM36" s="8">
+        <v>3678.9120000000003</v>
+      </c>
+      <c r="BN36" s="8">
+        <v>25334.217000000004</v>
+      </c>
+      <c r="BO36" s="8">
+        <v>21655.305000000004</v>
+      </c>
+      <c r="BP36" s="8">
+        <v>3946.0330000000031</v>
+      </c>
+      <c r="BQ36" s="8">
+        <v>21020.994298000005</v>
+      </c>
+      <c r="BR36" s="8">
+        <v>28350.712298000009</v>
+      </c>
+      <c r="BS36" s="8">
+        <v>10108.410298000013</v>
+      </c>
+      <c r="BT36" s="8">
+        <v>-2649.0627019999883</v>
+      </c>
+      <c r="BU36" s="8">
+        <v>-9442.8357419999884</v>
+      </c>
+    </row>
+    <row r="37" spans="1:73" ht="15" customHeight="1">
+      <c r="A37" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="B37" s="9">
+        <v>7546.0859999999993</v>
+      </c>
+      <c r="C37" s="8">
+        <v>31620.002</v>
+      </c>
+      <c r="D37" s="8">
+        <v>18544.857</v>
+      </c>
+      <c r="E37" s="8">
+        <v>13075.144999999999</v>
+      </c>
+      <c r="F37" s="8">
+        <v>6727.1639999999998</v>
+      </c>
+      <c r="G37" s="8">
+        <v>6717.9790000000003</v>
+      </c>
+      <c r="H37" s="8">
+        <v>9.1850000000000005</v>
+      </c>
+      <c r="I37" s="8">
+        <v>22035.241999999998</v>
+      </c>
+      <c r="J37" s="8">
+        <v>0</v>
+      </c>
+      <c r="K37" s="8">
+        <v>0</v>
+      </c>
+      <c r="L37" s="8">
+        <v>1400.3680000000002</v>
+      </c>
+      <c r="M37" s="8">
+        <v>195.16</v>
+      </c>
+      <c r="N37" s="8">
+        <v>1205.2080000000001</v>
+      </c>
+      <c r="O37" s="8">
+        <v>3938.4295700000007</v>
+      </c>
+      <c r="P37" s="8">
+        <v>3935.8905700000005</v>
+      </c>
+      <c r="Q37" s="8">
+        <v>0</v>
+      </c>
+      <c r="R37" s="8">
+        <v>0</v>
+      </c>
+      <c r="S37" s="8">
+        <v>0</v>
+      </c>
+      <c r="T37" s="8">
+        <v>2.5390000000000001</v>
+      </c>
+      <c r="U37" s="8">
+        <v>0</v>
+      </c>
+      <c r="V37" s="8">
+        <v>39796.751000000004</v>
+      </c>
+      <c r="W37" s="8">
+        <v>21251.894</v>
+      </c>
+      <c r="X37" s="8">
+        <v>15195.694000000001</v>
+      </c>
+      <c r="Y37" s="8">
+        <v>3349.163</v>
+      </c>
+      <c r="Z37" s="8">
+        <v>3608.4569999999999</v>
+      </c>
+      <c r="AA37" s="8">
+        <v>20.835000000000001</v>
+      </c>
+      <c r="AB37" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC37" s="8">
+        <v>167.01999999999998</v>
+      </c>
+      <c r="AD37" s="8">
+        <v>2185.067</v>
+      </c>
+      <c r="AE37" s="8">
+        <v>1235.5349999999999</v>
+      </c>
+      <c r="AF37" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG37" s="8">
+        <v>1425.1645699999999</v>
+      </c>
+      <c r="AH37" s="8">
+        <v>872.19699999999989</v>
+      </c>
+      <c r="AI37" s="8">
+        <v>552.96757000000002</v>
+      </c>
+      <c r="AJ37" s="8">
+        <v>3739.3180000000002</v>
+      </c>
+      <c r="AK37" s="8">
+        <v>308.56400000000002</v>
+      </c>
+      <c r="AL37" s="8">
+        <v>4997.7449999999999</v>
+      </c>
+      <c r="AM37" s="8">
+        <v>21530.271000000001</v>
+      </c>
+      <c r="AN37" s="8">
+        <v>20233.984000000004</v>
+      </c>
+      <c r="AO37" s="8">
+        <v>1296.287</v>
+      </c>
+      <c r="AP37" s="8">
+        <v>321.33999999999997</v>
+      </c>
+      <c r="AQ37" s="8">
+        <v>321.33999999999997</v>
+      </c>
+      <c r="AR37" s="8">
+        <v>1267.0648679999999</v>
+      </c>
+      <c r="AS37" s="8">
+        <v>428.13586800000002</v>
+      </c>
+      <c r="AT37" s="8">
+        <v>838.92899999999986</v>
+      </c>
+      <c r="AU37" s="8">
+        <v>625.06799999999987</v>
+      </c>
+      <c r="AV37" s="8">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="AW37" s="8">
+        <v>7.9499999999999993</v>
+      </c>
+      <c r="AX37" s="8">
+        <v>205.89999999999998</v>
+      </c>
+      <c r="AY37" s="8">
+        <v>382.554868</v>
+      </c>
+      <c r="AZ37" s="8">
+        <v>12336.906999999999</v>
+      </c>
+      <c r="BA37" s="8">
+        <v>17558.722999999998</v>
+      </c>
+      <c r="BB37" s="8">
+        <v>17558.722999999998</v>
+      </c>
+      <c r="BC37" s="8">
+        <v>2045.7649999999999</v>
+      </c>
+      <c r="BD37" s="8">
+        <v>19.195</v>
+      </c>
+      <c r="BE37" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF37" s="8">
+        <v>488.75299999999999</v>
+      </c>
+      <c r="BG37" s="8">
+        <v>1537.817</v>
+      </c>
+      <c r="BH37" s="8">
+        <v>1750.9885300000001</v>
+      </c>
+      <c r="BI37" s="8">
+        <v>30.249000000000002</v>
+      </c>
+      <c r="BJ37" s="8">
+        <v>1428.877</v>
+      </c>
+      <c r="BK37" s="8">
+        <v>291.86252999999999</v>
+      </c>
+      <c r="BL37" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM37" s="8">
+        <v>3739.3180000000002</v>
+      </c>
+      <c r="BN37" s="8">
+        <v>25722.498</v>
+      </c>
+      <c r="BO37" s="8">
+        <v>21983.18</v>
+      </c>
+      <c r="BP37" s="8">
+        <v>4008.5960000000014</v>
+      </c>
+      <c r="BQ37" s="8">
+        <v>21467.134298000004</v>
+      </c>
+      <c r="BR37" s="8">
+        <v>28548.178298000003</v>
+      </c>
+      <c r="BS37" s="8">
+        <v>10003.321297999999</v>
+      </c>
+      <c r="BT37" s="8">
+        <v>-3071.8237019999979</v>
+      </c>
+      <c r="BU37" s="8">
+        <v>-9781.7277419999973</v>
+      </c>
+    </row>
+    <row r="38" spans="1:73" ht="15" customHeight="1">
+      <c r="A38" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="B38" s="9">
+        <v>7561.4660000000003</v>
+      </c>
+      <c r="C38" s="8">
+        <v>32109.863999999998</v>
+      </c>
+      <c r="D38" s="8">
+        <v>18898.802</v>
+      </c>
+      <c r="E38" s="8">
+        <v>13211.061999999998</v>
+      </c>
+      <c r="F38" s="8">
+        <v>6821.7420000000002</v>
+      </c>
+      <c r="G38" s="8">
+        <v>6812.5810000000001</v>
+      </c>
+      <c r="H38" s="8">
+        <v>9.1609999999999996</v>
+      </c>
+      <c r="I38" s="8">
+        <v>22207.517</v>
+      </c>
+      <c r="J38" s="8">
+        <v>0</v>
+      </c>
+      <c r="K38" s="8">
+        <v>0</v>
+      </c>
+      <c r="L38" s="8">
+        <v>1403.617</v>
+      </c>
+      <c r="M38" s="8">
+        <v>219.94300000000001</v>
+      </c>
+      <c r="N38" s="8">
+        <v>1183.674</v>
+      </c>
+      <c r="O38" s="8">
+        <v>3975.55557</v>
+      </c>
+      <c r="P38" s="8">
+        <v>3972.88157</v>
+      </c>
+      <c r="Q38" s="8">
+        <v>0</v>
+      </c>
+      <c r="R38" s="8">
+        <v>0</v>
+      </c>
+      <c r="S38" s="8">
+        <v>0</v>
+      </c>
+      <c r="T38" s="8">
+        <v>2.6739999999999999</v>
+      </c>
+      <c r="U38" s="8">
+        <v>0</v>
+      </c>
+      <c r="V38" s="8">
+        <v>40549.891000000003</v>
+      </c>
+      <c r="W38" s="8">
+        <v>21651.089</v>
+      </c>
+      <c r="X38" s="8">
+        <v>15362.416000000001</v>
+      </c>
+      <c r="Y38" s="8">
+        <v>3536.3860000000004</v>
+      </c>
+      <c r="Z38" s="8">
+        <v>3430.6570000000002</v>
+      </c>
+      <c r="AA38" s="8">
+        <v>21.064</v>
+      </c>
+      <c r="AB38" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC38" s="8">
+        <v>162.17599999999999</v>
+      </c>
+      <c r="AD38" s="8">
+        <v>2127.1819999999998</v>
+      </c>
+      <c r="AE38" s="8">
+        <v>1120.2350000000001</v>
+      </c>
+      <c r="AF38" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG38" s="8">
+        <v>1262.2225699999999</v>
+      </c>
+      <c r="AH38" s="8">
+        <v>893.87799999999993</v>
+      </c>
+      <c r="AI38" s="8">
+        <v>368.34456999999998</v>
+      </c>
+      <c r="AJ38" s="8">
+        <v>3799.002</v>
+      </c>
+      <c r="AK38" s="8">
+        <v>190.67200000000003</v>
+      </c>
+      <c r="AL38" s="8">
+        <v>4956.1260000000002</v>
+      </c>
+      <c r="AM38" s="8">
+        <v>22333.964</v>
+      </c>
+      <c r="AN38" s="8">
+        <v>21017.485000000001</v>
+      </c>
+      <c r="AO38" s="8">
+        <v>1316.479</v>
+      </c>
+      <c r="AP38" s="8">
+        <v>311.41700000000003</v>
+      </c>
+      <c r="AQ38" s="8">
+        <v>311.41700000000003</v>
+      </c>
+      <c r="AR38" s="8">
+        <v>1198.3458679999999</v>
+      </c>
+      <c r="AS38" s="8">
+        <v>401.93486800000005</v>
+      </c>
+      <c r="AT38" s="8">
+        <v>796.41100000000006</v>
+      </c>
+      <c r="AU38" s="8">
+        <v>580.46900000000005</v>
+      </c>
+      <c r="AV38" s="8">
+        <v>2.1999999999999999E-2</v>
+      </c>
+      <c r="AW38" s="8">
+        <v>8.0940000000000012</v>
+      </c>
+      <c r="AX38" s="8">
+        <v>207.82599999999999</v>
+      </c>
+      <c r="AY38" s="8">
+        <v>357.29786799999999</v>
+      </c>
+      <c r="AZ38" s="8">
+        <v>12584.335999999999</v>
+      </c>
+      <c r="BA38" s="8">
+        <v>17741.446000000004</v>
+      </c>
+      <c r="BB38" s="8">
+        <v>17741.446000000004</v>
+      </c>
+      <c r="BC38" s="8">
+        <v>1979.4520000000002</v>
+      </c>
+      <c r="BD38" s="8">
+        <v>19.547000000000001</v>
+      </c>
+      <c r="BE38" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF38" s="8">
+        <v>442.16800000000001</v>
+      </c>
+      <c r="BG38" s="8">
+        <v>1517.7370000000001</v>
+      </c>
+      <c r="BH38" s="8">
+        <v>1920.8535300000003</v>
+      </c>
+      <c r="BI38" s="8">
+        <v>31.805</v>
+      </c>
+      <c r="BJ38" s="8">
+        <v>1613.345</v>
+      </c>
+      <c r="BK38" s="8">
+        <v>275.70353</v>
+      </c>
+      <c r="BL38" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM38" s="8">
+        <v>3799.002</v>
+      </c>
+      <c r="BN38" s="8">
+        <v>25968.138000000003</v>
+      </c>
+      <c r="BO38" s="8">
+        <v>22169.136000000002</v>
+      </c>
+      <c r="BP38" s="8">
+        <v>4072.0380000000041</v>
+      </c>
+      <c r="BQ38" s="8">
+        <v>22225.175298000006</v>
+      </c>
+      <c r="BR38" s="8">
+        <v>29448.663298000007</v>
+      </c>
+      <c r="BS38" s="8">
+        <v>10549.861298000003</v>
+      </c>
+      <c r="BT38" s="8">
+        <v>-2661.200701999991</v>
+      </c>
+      <c r="BU38" s="8">
+        <v>-9014.9837419999913</v>
+      </c>
+    </row>
+    <row r="39" spans="1:73" ht="15" customHeight="1">
+      <c r="A39" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="B39" s="9">
+        <v>7699.8670000000002</v>
+      </c>
+      <c r="C39" s="8">
+        <v>32520.914999999997</v>
+      </c>
+      <c r="D39" s="8">
+        <v>19060.409</v>
+      </c>
+      <c r="E39" s="8">
+        <v>13460.505999999998</v>
+      </c>
+      <c r="F39" s="8">
+        <v>7303.8449999999993</v>
+      </c>
+      <c r="G39" s="8">
+        <v>7294.3600000000006</v>
+      </c>
+      <c r="H39" s="8">
+        <v>9.4850000000000012</v>
+      </c>
+      <c r="I39" s="8">
+        <v>22636.518</v>
+      </c>
+      <c r="J39" s="8">
+        <v>0</v>
+      </c>
+      <c r="K39" s="8">
+        <v>0</v>
+      </c>
+      <c r="L39" s="8">
+        <v>1413.6410000000001</v>
+      </c>
+      <c r="M39" s="8">
+        <v>232.70099999999999</v>
+      </c>
+      <c r="N39" s="8">
+        <v>1180.94</v>
+      </c>
+      <c r="O39" s="8">
+        <v>4020.9175700000001</v>
+      </c>
+      <c r="P39" s="8">
+        <v>4018.5795699999999</v>
+      </c>
+      <c r="Q39" s="8">
+        <v>0</v>
+      </c>
+      <c r="R39" s="8">
+        <v>0</v>
+      </c>
+      <c r="S39" s="8">
+        <v>0</v>
+      </c>
+      <c r="T39" s="8">
+        <v>2.3380000000000001</v>
+      </c>
+      <c r="U39" s="8">
+        <v>0</v>
+      </c>
+      <c r="V39" s="8">
+        <v>41057.019</v>
+      </c>
+      <c r="W39" s="8">
+        <v>21996.61</v>
+      </c>
+      <c r="X39" s="8">
+        <v>15590.887000000001</v>
+      </c>
+      <c r="Y39" s="8">
+        <v>3469.5219999999999</v>
+      </c>
+      <c r="Z39" s="8">
+        <v>3524.0480000000002</v>
+      </c>
+      <c r="AA39" s="8">
+        <v>21.26</v>
+      </c>
+      <c r="AB39" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC39" s="8">
+        <v>198.15199999999999</v>
+      </c>
+      <c r="AD39" s="8">
+        <v>2031.0569999999998</v>
+      </c>
+      <c r="AE39" s="8">
+        <v>1273.579</v>
+      </c>
+      <c r="AF39" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG39" s="8">
+        <v>1228.1275699999999</v>
+      </c>
+      <c r="AH39" s="8">
+        <v>890.04499999999985</v>
+      </c>
+      <c r="AI39" s="8">
+        <v>338.08256999999998</v>
+      </c>
+      <c r="AJ39" s="8">
+        <v>3859.52</v>
+      </c>
+      <c r="AK39" s="8">
+        <v>121.48100000000002</v>
+      </c>
+      <c r="AL39" s="8">
+        <v>5126.54</v>
+      </c>
+      <c r="AM39" s="8">
+        <v>22630.014000000003</v>
+      </c>
+      <c r="AN39" s="8">
+        <v>21253.170999999998</v>
+      </c>
+      <c r="AO39" s="8">
+        <v>1376.8430000000001</v>
+      </c>
+      <c r="AP39" s="8">
+        <v>301.84000000000003</v>
+      </c>
+      <c r="AQ39" s="8">
+        <v>301.84000000000003</v>
+      </c>
+      <c r="AR39" s="8">
+        <v>1097.592868</v>
+      </c>
+      <c r="AS39" s="8">
+        <v>415.29486799999995</v>
+      </c>
+      <c r="AT39" s="8">
+        <v>682.298</v>
+      </c>
+      <c r="AU39" s="8">
+        <v>458.24299999999999</v>
+      </c>
+      <c r="AV39" s="8">
+        <v>3.3000000000000002E-2</v>
+      </c>
+      <c r="AW39" s="8">
+        <v>8.2230000000000008</v>
+      </c>
+      <c r="AX39" s="8">
+        <v>215.79900000000001</v>
+      </c>
+      <c r="AY39" s="8">
+        <v>366.114868</v>
+      </c>
+      <c r="AZ39" s="8">
+        <v>12863.753000000001</v>
+      </c>
+      <c r="BA39" s="8">
+        <v>18109.971000000001</v>
+      </c>
+      <c r="BB39" s="8">
+        <v>18109.971000000001</v>
+      </c>
+      <c r="BC39" s="8">
+        <v>1794.4659999999999</v>
+      </c>
+      <c r="BD39" s="8">
+        <v>19.844999999999999</v>
+      </c>
+      <c r="BE39" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF39" s="8">
+        <v>355.47399999999999</v>
+      </c>
+      <c r="BG39" s="8">
+        <v>1419.1469999999999</v>
+      </c>
+      <c r="BH39" s="8">
+        <v>2007.8465300000003</v>
+      </c>
+      <c r="BI39" s="8">
+        <v>34.153999999999996</v>
+      </c>
+      <c r="BJ39" s="8">
+        <v>1728.364</v>
+      </c>
+      <c r="BK39" s="8">
+        <v>245.32852999999997</v>
+      </c>
+      <c r="BL39" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM39" s="8">
+        <v>3859.52</v>
+      </c>
+      <c r="BN39" s="8">
+        <v>26478.066000000003</v>
+      </c>
+      <c r="BO39" s="8">
+        <v>22618.546000000002</v>
+      </c>
+      <c r="BP39" s="8">
+        <v>4143.3880000000026</v>
+      </c>
+      <c r="BQ39" s="8">
+        <v>22436.436298000004</v>
+      </c>
+      <c r="BR39" s="8">
+        <v>29683.968298000003</v>
+      </c>
+      <c r="BS39" s="8">
+        <v>10623.559298000004</v>
+      </c>
+      <c r="BT39" s="8">
+        <v>-2836.9467019999938</v>
+      </c>
+      <c r="BU39" s="8">
+        <v>-9482.5537419999928</v>
+      </c>
+    </row>
+    <row r="40" spans="1:73" ht="15" customHeight="1">
+      <c r="A40" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="B40" s="9">
+        <v>7952.2179999999998</v>
+      </c>
+      <c r="C40" s="8">
+        <v>33170.95104</v>
+      </c>
+      <c r="D40" s="8">
+        <v>19305.036999999997</v>
+      </c>
+      <c r="E40" s="8">
+        <v>13865.91404</v>
+      </c>
+      <c r="F40" s="8">
+        <v>6475.9080000000004</v>
+      </c>
+      <c r="G40" s="8">
+        <v>6468.0490000000009</v>
+      </c>
+      <c r="H40" s="8">
+        <v>7.859</v>
+      </c>
+      <c r="I40" s="8">
+        <v>23026.88104</v>
+      </c>
+      <c r="J40" s="8">
+        <v>0</v>
+      </c>
+      <c r="K40" s="8">
+        <v>0</v>
+      </c>
+      <c r="L40" s="8">
+        <v>1437.693</v>
+      </c>
+      <c r="M40" s="8">
+        <v>230.184</v>
+      </c>
+      <c r="N40" s="8">
+        <v>1207.509</v>
+      </c>
+      <c r="O40" s="8">
+        <v>4073.1355100000001</v>
+      </c>
+      <c r="P40" s="8">
+        <v>4071.33851</v>
+      </c>
+      <c r="Q40" s="8">
+        <v>0</v>
+      </c>
+      <c r="R40" s="8">
+        <v>0</v>
+      </c>
+      <c r="S40" s="8">
+        <v>0</v>
+      </c>
+      <c r="T40" s="8">
+        <v>1.7969999999999997</v>
+      </c>
+      <c r="U40" s="8">
+        <v>0</v>
+      </c>
+      <c r="V40" s="8">
+        <v>41771.100999999995</v>
+      </c>
+      <c r="W40" s="8">
+        <v>22466.064000000002</v>
+      </c>
+      <c r="X40" s="8">
+        <v>15776.601999999999</v>
+      </c>
+      <c r="Y40" s="8">
+        <v>3528.4349999999999</v>
+      </c>
+      <c r="Z40" s="8">
+        <v>3686.9990000000003</v>
+      </c>
+      <c r="AA40" s="8">
+        <v>21.429000000000002</v>
+      </c>
+      <c r="AB40" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC40" s="8">
+        <v>173.03700000000001</v>
+      </c>
+      <c r="AD40" s="8">
+        <v>2011.2380000000001</v>
+      </c>
+      <c r="AE40" s="8">
+        <v>1481.2949999999998</v>
+      </c>
+      <c r="AF40" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG40" s="8">
+        <v>1493.88374</v>
+      </c>
+      <c r="AH40" s="8">
+        <v>1113.7930000000001</v>
+      </c>
+      <c r="AI40" s="8">
+        <v>380.09073999999998</v>
+      </c>
+      <c r="AJ40" s="8">
+        <v>3922.0729999999999</v>
+      </c>
+      <c r="AK40" s="8">
+        <v>29.959000000000003</v>
+      </c>
+      <c r="AL40" s="8">
+        <v>5190.7659999999996</v>
+      </c>
+      <c r="AM40" s="8">
+        <v>23126.891000000003</v>
+      </c>
+      <c r="AN40" s="8">
+        <v>21782.82</v>
+      </c>
+      <c r="AO40" s="8">
+        <v>1344.0710000000001</v>
+      </c>
+      <c r="AP40" s="8">
+        <v>361.65200000000004</v>
+      </c>
+      <c r="AQ40" s="8">
+        <v>361.65200000000004</v>
+      </c>
+      <c r="AR40" s="8">
+        <v>882.24991699999987</v>
+      </c>
+      <c r="AS40" s="8">
+        <v>434.02859999999998</v>
+      </c>
+      <c r="AT40" s="8">
+        <v>448.221317</v>
+      </c>
+      <c r="AU40" s="8">
+        <v>239.12431700000002</v>
+      </c>
+      <c r="AV40" s="8">
+        <v>4.3000000000000003E-2</v>
+      </c>
+      <c r="AW40" s="8">
+        <v>8.34</v>
+      </c>
+      <c r="AX40" s="8">
+        <v>200.714</v>
+      </c>
+      <c r="AY40" s="8">
+        <v>380.39660000000003</v>
+      </c>
+      <c r="AZ40" s="8">
+        <v>12719.331</v>
+      </c>
+      <c r="BA40" s="8">
+        <v>18431.063000000002</v>
+      </c>
+      <c r="BB40" s="8">
+        <v>18431.063000000002</v>
+      </c>
+      <c r="BC40" s="8">
+        <v>1812.864</v>
+      </c>
+      <c r="BD40" s="8">
+        <v>20.143000000000001</v>
+      </c>
+      <c r="BE40" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF40" s="8">
+        <v>329.02300000000002</v>
+      </c>
+      <c r="BG40" s="8">
+        <v>1463.6979999999999</v>
+      </c>
+      <c r="BH40" s="8">
+        <v>1927.0660000000003</v>
+      </c>
+      <c r="BI40" s="8">
+        <v>68.831000000000003</v>
+      </c>
+      <c r="BJ40" s="8">
+        <v>1727.373</v>
+      </c>
+      <c r="BK40" s="8">
+        <v>130.86199999999999</v>
+      </c>
+      <c r="BL40" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM40" s="8">
+        <v>3922.0729999999999</v>
+      </c>
+      <c r="BN40" s="8">
+        <v>26881.064040000001</v>
+      </c>
+      <c r="BO40" s="8">
+        <v>22958.991040000001</v>
+      </c>
+      <c r="BP40" s="8">
+        <v>4215.8349999999991</v>
+      </c>
+      <c r="BQ40" s="8">
+        <v>22714.147407000004</v>
+      </c>
+      <c r="BR40" s="8">
+        <v>29524.342407</v>
+      </c>
+      <c r="BS40" s="8">
+        <v>10219.305407000007</v>
+      </c>
+      <c r="BT40" s="8">
+        <v>-3646.6086329999998</v>
+      </c>
+      <c r="BU40" s="8">
+        <v>-9719.2933729999986</v>
+      </c>
+    </row>
+    <row r="41" spans="1:73" ht="15" customHeight="1">
+      <c r="A41" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="B41" s="9">
+        <v>7872.5740000000005</v>
+      </c>
+      <c r="C41" s="8">
+        <v>32988.782039999998</v>
+      </c>
+      <c r="D41" s="8">
+        <v>19219.912</v>
+      </c>
+      <c r="E41" s="8">
+        <v>13768.87004</v>
+      </c>
+      <c r="F41" s="8">
+        <v>6342.473</v>
+      </c>
+      <c r="G41" s="8">
+        <v>6335.7559999999994</v>
+      </c>
+      <c r="H41" s="8">
+        <v>6.7169999999999996</v>
+      </c>
+      <c r="I41" s="8">
+        <v>22996.349039999997</v>
+      </c>
+      <c r="J41" s="8">
+        <v>0</v>
+      </c>
+      <c r="K41" s="8">
+        <v>0</v>
+      </c>
+      <c r="L41" s="8">
+        <v>1423.2449999999999</v>
+      </c>
+      <c r="M41" s="8">
+        <v>242.97300000000001</v>
+      </c>
+      <c r="N41" s="8">
+        <v>1180.2719999999999</v>
+      </c>
+      <c r="O41" s="8">
+        <v>4187.4935100000002</v>
+      </c>
+      <c r="P41" s="8">
+        <v>4182.5295100000003</v>
+      </c>
+      <c r="Q41" s="8">
+        <v>0</v>
+      </c>
+      <c r="R41" s="8">
+        <v>0</v>
+      </c>
+      <c r="S41" s="8">
+        <v>0</v>
+      </c>
+      <c r="T41" s="8">
+        <v>4.9640000000000004</v>
+      </c>
+      <c r="U41" s="8">
+        <v>3.794</v>
+      </c>
+      <c r="V41" s="8">
+        <v>41916.494000000006</v>
+      </c>
+      <c r="W41" s="8">
+        <v>22696.581999999999</v>
+      </c>
+      <c r="X41" s="8">
+        <v>15664.677999999998</v>
+      </c>
+      <c r="Y41" s="8">
+        <v>3555.2339999999999</v>
+      </c>
+      <c r="Z41" s="8">
+        <v>3761.4900000000002</v>
+      </c>
+      <c r="AA41" s="8">
+        <v>23.01</v>
+      </c>
+      <c r="AB41" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC41" s="8">
+        <v>186.60500000000002</v>
+      </c>
+      <c r="AD41" s="8">
+        <v>2057.0430000000001</v>
+      </c>
+      <c r="AE41" s="8">
+        <v>1494.8319999999999</v>
+      </c>
+      <c r="AF41" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG41" s="8">
+        <v>1471.3967399999999</v>
+      </c>
+      <c r="AH41" s="8">
+        <v>1019.542</v>
+      </c>
+      <c r="AI41" s="8">
+        <v>451.85473999999999</v>
+      </c>
+      <c r="AJ41" s="8">
+        <v>3986.136</v>
+      </c>
+      <c r="AK41" s="8">
+        <v>130.04</v>
+      </c>
+      <c r="AL41" s="8">
+        <v>5347.6049999999996</v>
+      </c>
+      <c r="AM41" s="8">
+        <v>23611.732</v>
+      </c>
+      <c r="AN41" s="8">
+        <v>22250.191000000003</v>
+      </c>
+      <c r="AO41" s="8">
+        <v>1361.5409999999999</v>
+      </c>
+      <c r="AP41" s="8">
+        <v>382.44400000000002</v>
+      </c>
+      <c r="AQ41" s="8">
+        <v>382.44400000000002</v>
+      </c>
+      <c r="AR41" s="8">
+        <v>898.28491699999995</v>
+      </c>
+      <c r="AS41" s="8">
+        <v>450.49160000000006</v>
+      </c>
+      <c r="AT41" s="8">
+        <v>447.793317</v>
+      </c>
+      <c r="AU41" s="8">
+        <v>244.637317</v>
+      </c>
+      <c r="AV41" s="8">
+        <v>-0.17199999999999999</v>
+      </c>
+      <c r="AW41" s="8">
+        <v>8.713000000000001</v>
+      </c>
+      <c r="AX41" s="8">
+        <v>194.61500000000001</v>
+      </c>
+      <c r="AY41" s="8">
+        <v>392.12060000000002</v>
+      </c>
+      <c r="AZ41" s="8">
+        <v>12972.948999999999</v>
+      </c>
+      <c r="BA41" s="8">
+        <v>18606.404999999999</v>
+      </c>
+      <c r="BB41" s="8">
+        <v>18606.404999999999</v>
+      </c>
+      <c r="BC41" s="8">
+        <v>1905.5179999999998</v>
+      </c>
+      <c r="BD41" s="8">
+        <v>21.259</v>
+      </c>
+      <c r="BE41" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF41" s="8">
+        <v>388.89600000000002</v>
+      </c>
+      <c r="BG41" s="8">
+        <v>1495.3629999999998</v>
+      </c>
+      <c r="BH41" s="8">
+        <v>1801.816</v>
+      </c>
+      <c r="BI41" s="8">
+        <v>67.393999999999991</v>
+      </c>
+      <c r="BJ41" s="8">
+        <v>1615.4940000000001</v>
+      </c>
+      <c r="BK41" s="8">
+        <v>118.928</v>
+      </c>
+      <c r="BL41" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM41" s="8">
+        <v>3986.136</v>
+      </c>
+      <c r="BN41" s="8">
+        <v>26908.579039999997</v>
+      </c>
+      <c r="BO41" s="8">
+        <v>22922.443039999998</v>
+      </c>
+      <c r="BP41" s="8">
+        <v>4294.6739999999991</v>
+      </c>
+      <c r="BQ41" s="8">
+        <v>23193.952407000001</v>
+      </c>
+      <c r="BR41" s="8">
+        <v>30216.958406999987</v>
+      </c>
+      <c r="BS41" s="8">
+        <v>10997.04640699998</v>
+      </c>
+      <c r="BT41" s="8">
+        <v>-2771.8236330000109</v>
+      </c>
+      <c r="BU41" s="8">
+        <v>-8913.9173730000111</v>
+      </c>
+    </row>
+    <row r="42" spans="1:73" ht="15" customHeight="1">
+      <c r="A42" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="B42" s="9">
+        <v>7903.4859999999999</v>
+      </c>
+      <c r="C42" s="8">
+        <v>33421.996039999998</v>
+      </c>
+      <c r="D42" s="8">
+        <v>19405.63</v>
+      </c>
+      <c r="E42" s="8">
+        <v>14016.366040000001</v>
+      </c>
+      <c r="F42" s="8">
+        <v>6102.8939999999993</v>
+      </c>
+      <c r="G42" s="8">
+        <v>6096.3739999999998</v>
+      </c>
+      <c r="H42" s="8">
+        <v>6.52</v>
+      </c>
+      <c r="I42" s="8">
+        <v>23374.995039999998</v>
+      </c>
+      <c r="J42" s="8">
+        <v>0</v>
+      </c>
+      <c r="K42" s="8">
+        <v>0</v>
+      </c>
+      <c r="L42" s="8">
+        <v>1417.6570000000002</v>
+      </c>
+      <c r="M42" s="8">
+        <v>235.24599999999998</v>
+      </c>
+      <c r="N42" s="8">
+        <v>1182.4110000000001</v>
+      </c>
+      <c r="O42" s="8">
+        <v>4302.8055100000001</v>
+      </c>
+      <c r="P42" s="8">
+        <v>4294.6215099999999</v>
+      </c>
+      <c r="Q42" s="8">
+        <v>0</v>
+      </c>
+      <c r="R42" s="8">
+        <v>0</v>
+      </c>
+      <c r="S42" s="8">
+        <v>0</v>
+      </c>
+      <c r="T42" s="8">
+        <v>8.1839999999999993</v>
+      </c>
+      <c r="U42" s="8">
+        <v>7.5880000000000001</v>
+      </c>
+      <c r="V42" s="8">
+        <v>42484.457000000002</v>
+      </c>
+      <c r="W42" s="8">
+        <v>23078.827000000001</v>
+      </c>
+      <c r="X42" s="8">
+        <v>15850.509</v>
+      </c>
+      <c r="Y42" s="8">
+        <v>3555.1210000000001</v>
+      </c>
+      <c r="Z42" s="8">
+        <v>4044.0830000000001</v>
+      </c>
+      <c r="AA42" s="8">
+        <v>23.917999999999999</v>
+      </c>
+      <c r="AB42" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC42" s="8">
+        <v>214.14600000000002</v>
+      </c>
+      <c r="AD42" s="8">
+        <v>2245.1350000000002</v>
+      </c>
+      <c r="AE42" s="8">
+        <v>1560.884</v>
+      </c>
+      <c r="AF42" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG42" s="8">
+        <v>1348.0527399999999</v>
+      </c>
+      <c r="AH42" s="8">
+        <v>869.97700000000009</v>
+      </c>
+      <c r="AI42" s="8">
+        <v>478.07574</v>
+      </c>
+      <c r="AJ42" s="8">
+        <v>4048.1149999999998</v>
+      </c>
+      <c r="AK42" s="8">
+        <v>182.20599999999999</v>
+      </c>
+      <c r="AL42" s="8">
+        <v>5387.8509999999997</v>
+      </c>
+      <c r="AM42" s="8">
+        <v>23663.337</v>
+      </c>
+      <c r="AN42" s="8">
+        <v>22276.718000000001</v>
+      </c>
+      <c r="AO42" s="8">
+        <v>1386.6190000000001</v>
+      </c>
+      <c r="AP42" s="8">
+        <v>380.7</v>
+      </c>
+      <c r="AQ42" s="8">
+        <v>380.7</v>
+      </c>
+      <c r="AR42" s="8">
+        <v>1209.9009169999999</v>
+      </c>
+      <c r="AS42" s="8">
+        <v>464.57360000000006</v>
+      </c>
+      <c r="AT42" s="8">
+        <v>745.32731699999999</v>
+      </c>
+      <c r="AU42" s="8">
+        <v>534.16631699999994</v>
+      </c>
+      <c r="AV42" s="8">
+        <v>-0.38700000000000001</v>
+      </c>
+      <c r="AW42" s="8">
+        <v>8.9149999999999991</v>
+      </c>
+      <c r="AX42" s="8">
+        <v>202.63299999999998</v>
+      </c>
+      <c r="AY42" s="8">
+        <v>398.74360000000001</v>
+      </c>
+      <c r="AZ42" s="8">
+        <v>13000.296</v>
+      </c>
+      <c r="BA42" s="8">
+        <v>19015.413999999997</v>
+      </c>
+      <c r="BB42" s="8">
+        <v>19015.413999999997</v>
+      </c>
+      <c r="BC42" s="8">
+        <v>2079.1590000000001</v>
+      </c>
+      <c r="BD42" s="8">
+        <v>21.829000000000001</v>
+      </c>
+      <c r="BE42" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF42" s="8">
+        <v>399.48400000000004</v>
+      </c>
+      <c r="BG42" s="8">
+        <v>1657.846</v>
+      </c>
+      <c r="BH42" s="8">
+        <v>1647.951</v>
+      </c>
+      <c r="BI42" s="8">
+        <v>62.566999999999993</v>
+      </c>
+      <c r="BJ42" s="8">
+        <v>1482.1679999999999</v>
+      </c>
+      <c r="BK42" s="8">
+        <v>103.21600000000001</v>
+      </c>
+      <c r="BL42" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM42" s="8">
+        <v>4048.1149999999998</v>
+      </c>
+      <c r="BN42" s="8">
+        <v>27351.240040000001</v>
+      </c>
+      <c r="BO42" s="8">
+        <v>23303.125039999999</v>
+      </c>
+      <c r="BP42" s="8">
+        <v>4356.9450000000033</v>
+      </c>
+      <c r="BQ42" s="8">
+        <v>23509.720407000001</v>
+      </c>
+      <c r="BR42" s="8">
+        <v>30474.091407</v>
+      </c>
+      <c r="BS42" s="8">
+        <v>11068.461406999999</v>
+      </c>
+      <c r="BT42" s="8">
+        <v>-2947.9046329999983</v>
+      </c>
+      <c r="BU42" s="8">
+        <v>-8933.1063729999987</v>
+      </c>
+    </row>
+    <row r="43" spans="1:73" ht="15" customHeight="1">
+      <c r="A43" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="B43" s="9">
+        <v>7975.6990000000005</v>
+      </c>
+      <c r="C43" s="8">
+        <v>33311.997040000002</v>
+      </c>
+      <c r="D43" s="8">
+        <v>19191.922999999999</v>
+      </c>
+      <c r="E43" s="8">
+        <v>14120.07404</v>
+      </c>
+      <c r="F43" s="8">
+        <v>5660.7939999999999</v>
+      </c>
+      <c r="G43" s="8">
+        <v>5655.1610000000001</v>
+      </c>
+      <c r="H43" s="8">
+        <v>5.633</v>
+      </c>
+      <c r="I43" s="8">
+        <v>23006.327039999996</v>
+      </c>
+      <c r="J43" s="8">
+        <v>0</v>
+      </c>
+      <c r="K43" s="8">
+        <v>0</v>
+      </c>
+      <c r="L43" s="8">
+        <v>1415.0710000000001</v>
+      </c>
+      <c r="M43" s="8">
+        <v>240.959</v>
+      </c>
+      <c r="N43" s="8">
+        <v>1174.1120000000001</v>
+      </c>
+      <c r="O43" s="8">
+        <v>4461.7865100000008</v>
+      </c>
+      <c r="P43" s="8">
+        <v>4449.5845100000006</v>
+      </c>
+      <c r="Q43" s="8">
+        <v>0</v>
+      </c>
+      <c r="R43" s="8">
+        <v>0</v>
+      </c>
+      <c r="S43" s="8">
+        <v>0</v>
+      </c>
+      <c r="T43" s="8">
+        <v>12.202</v>
+      </c>
+      <c r="U43" s="8">
+        <v>11.382</v>
+      </c>
+      <c r="V43" s="8">
+        <v>42508.853000000003</v>
+      </c>
+      <c r="W43" s="8">
+        <v>23316.93</v>
+      </c>
+      <c r="X43" s="8">
+        <v>15652.316000000001</v>
+      </c>
+      <c r="Y43" s="8">
+        <v>3539.607</v>
+      </c>
+      <c r="Z43" s="8">
+        <v>4074.7840000000001</v>
+      </c>
+      <c r="AA43" s="8">
+        <v>25.172000000000004</v>
+      </c>
+      <c r="AB43" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC43" s="8">
+        <v>192.59200000000001</v>
+      </c>
+      <c r="AD43" s="8">
+        <v>2318.81</v>
+      </c>
+      <c r="AE43" s="8">
+        <v>1538.2100000000003</v>
+      </c>
+      <c r="AF43" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG43" s="8">
+        <v>1258.5737399999998</v>
+      </c>
+      <c r="AH43" s="8">
+        <v>751.49099999999999</v>
+      </c>
+      <c r="AI43" s="8">
+        <v>507.08273999999994</v>
+      </c>
+      <c r="AJ43" s="8">
+        <v>4103.7620000000006</v>
+      </c>
+      <c r="AK43" s="8">
+        <v>279.596</v>
+      </c>
+      <c r="AL43" s="8">
+        <v>5247.2310000000007</v>
+      </c>
+      <c r="AM43" s="8">
+        <v>24130.709000000003</v>
+      </c>
+      <c r="AN43" s="8">
+        <v>22765.406999999999</v>
+      </c>
+      <c r="AO43" s="8">
+        <v>1365.3020000000001</v>
+      </c>
+      <c r="AP43" s="8">
+        <v>364.87199999999996</v>
+      </c>
+      <c r="AQ43" s="8">
+        <v>364.87199999999996</v>
+      </c>
+      <c r="AR43" s="8">
+        <v>1431.9319170000001</v>
+      </c>
+      <c r="AS43" s="8">
+        <v>470.92759999999998</v>
+      </c>
+      <c r="AT43" s="8">
+        <v>961.00431700000001</v>
+      </c>
+      <c r="AU43" s="8">
+        <v>755.22031700000002</v>
+      </c>
+      <c r="AV43" s="8">
+        <v>-0.60199999999999998</v>
+      </c>
+      <c r="AW43" s="8">
+        <v>9.206999999999999</v>
+      </c>
+      <c r="AX43" s="8">
+        <v>197.17899999999997</v>
+      </c>
+      <c r="AY43" s="8">
+        <v>400.51560000000001</v>
+      </c>
+      <c r="AZ43" s="8">
+        <v>13852.049000000001</v>
+      </c>
+      <c r="BA43" s="8">
+        <v>19032.516</v>
+      </c>
+      <c r="BB43" s="8">
+        <v>19032.516</v>
+      </c>
+      <c r="BC43" s="8">
+        <v>2134.7199999999998</v>
+      </c>
+      <c r="BD43" s="8">
+        <v>22.681000000000001</v>
+      </c>
+      <c r="BE43" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF43" s="8">
+        <v>416.50300000000004</v>
+      </c>
+      <c r="BG43" s="8">
+        <v>1695.5359999999998</v>
+      </c>
+      <c r="BH43" s="8">
+        <v>1486.1790000000001</v>
+      </c>
+      <c r="BI43" s="8">
+        <v>59.861000000000004</v>
+      </c>
+      <c r="BJ43" s="8">
+        <v>1358.9289999999999</v>
+      </c>
+      <c r="BK43" s="8">
+        <v>67.388999999999996</v>
+      </c>
+      <c r="BL43" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM43" s="8">
+        <v>4103.7620000000006</v>
+      </c>
+      <c r="BN43" s="8">
+        <v>27043.922039999998</v>
+      </c>
+      <c r="BO43" s="8">
+        <v>22940.160039999995</v>
+      </c>
+      <c r="BP43" s="8">
+        <v>4402.4670000000006</v>
+      </c>
+      <c r="BQ43" s="8">
+        <v>24088.250407000003</v>
+      </c>
+      <c r="BR43" s="8">
+        <v>31704.439407000005</v>
+      </c>
+      <c r="BS43" s="8">
+        <v>12512.516407000003</v>
+      </c>
+      <c r="BT43" s="8">
+        <v>-1607.5576329999967</v>
+      </c>
+      <c r="BU43" s="8">
+        <v>-7320.3423729999959</v>
+      </c>
+    </row>
+    <row r="44" spans="1:73" ht="15" customHeight="1">
+      <c r="A44" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="B44" s="9">
+        <v>8313.1059999999998</v>
+      </c>
+      <c r="C44" s="8">
+        <v>33680.444098000007</v>
+      </c>
+      <c r="D44" s="8">
+        <v>19353.035256000003</v>
+      </c>
+      <c r="E44" s="8">
+        <v>14327.408842000001</v>
+      </c>
+      <c r="F44" s="8">
+        <v>5585.5339999999997</v>
+      </c>
+      <c r="G44" s="8">
+        <v>5579.6729999999998</v>
+      </c>
+      <c r="H44" s="8">
+        <v>5.8609999999999998</v>
+      </c>
+      <c r="I44" s="8">
+        <v>22897.169097999998</v>
+      </c>
+      <c r="J44" s="8">
+        <v>0</v>
+      </c>
+      <c r="K44" s="8">
+        <v>0</v>
+      </c>
+      <c r="L44" s="8">
+        <v>1435.4290000000001</v>
+      </c>
+      <c r="M44" s="8">
+        <v>248.03500000000003</v>
+      </c>
+      <c r="N44" s="8">
+        <v>1187.394</v>
+      </c>
+      <c r="O44" s="8">
+        <v>4641.8010299999996</v>
+      </c>
+      <c r="P44" s="8">
+        <v>4626.2400299999999</v>
+      </c>
+      <c r="Q44" s="8">
+        <v>0</v>
+      </c>
+      <c r="R44" s="8">
+        <v>0</v>
+      </c>
+      <c r="S44" s="8">
+        <v>0</v>
+      </c>
+      <c r="T44" s="8">
+        <v>15.561</v>
+      </c>
+      <c r="U44" s="8">
+        <v>15.177999999999999</v>
+      </c>
+      <c r="V44" s="8">
+        <v>43057.921256000001</v>
+      </c>
+      <c r="W44" s="8">
+        <v>23704.885999999999</v>
+      </c>
+      <c r="X44" s="8">
+        <v>15780.406256</v>
+      </c>
+      <c r="Y44" s="8">
+        <v>3572.6289999999999</v>
+      </c>
+      <c r="Z44" s="8">
+        <v>3968.627</v>
+      </c>
+      <c r="AA44" s="8">
+        <v>25.997</v>
+      </c>
+      <c r="AB44" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC44" s="8">
+        <v>204.768</v>
+      </c>
+      <c r="AD44" s="8">
+        <v>2349.4940000000001</v>
+      </c>
+      <c r="AE44" s="8">
+        <v>1388.3680000000002</v>
+      </c>
+      <c r="AF44" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG44" s="8">
+        <v>935.572406</v>
+      </c>
+      <c r="AH44" s="8">
+        <v>368.22435800000005</v>
+      </c>
+      <c r="AI44" s="8">
+        <v>567.34804800000006</v>
+      </c>
+      <c r="AJ44" s="8">
+        <v>4150.5860000000002</v>
+      </c>
+      <c r="AK44" s="8">
+        <v>149.80499999999998</v>
+      </c>
+      <c r="AL44" s="8">
+        <v>5190.7039999999997</v>
+      </c>
+      <c r="AM44" s="8">
+        <v>24704.766000000003</v>
+      </c>
+      <c r="AN44" s="8">
+        <v>23253.267</v>
+      </c>
+      <c r="AO44" s="8">
+        <v>1451.499</v>
+      </c>
+      <c r="AP44" s="8">
+        <v>351.44099999999997</v>
+      </c>
+      <c r="AQ44" s="8">
+        <v>351.44099999999997</v>
+      </c>
+      <c r="AR44" s="8">
+        <v>1462.1835890000002</v>
+      </c>
+      <c r="AS44" s="8">
+        <v>464.822181</v>
+      </c>
+      <c r="AT44" s="8">
+        <v>997.36140799999998</v>
+      </c>
+      <c r="AU44" s="8">
+        <v>758.15440799999999</v>
+      </c>
+      <c r="AV44" s="8">
+        <v>-0.81400000000000006</v>
+      </c>
+      <c r="AW44" s="8">
+        <v>9.302999999999999</v>
+      </c>
+      <c r="AX44" s="8">
+        <v>230.71800000000002</v>
+      </c>
+      <c r="AY44" s="8">
+        <v>387.85418099999998</v>
+      </c>
+      <c r="AZ44" s="8">
+        <v>13866.664000000001</v>
+      </c>
+      <c r="BA44" s="8">
+        <v>19229.795999999998</v>
+      </c>
+      <c r="BB44" s="8">
+        <v>19229.795999999998</v>
+      </c>
+      <c r="BC44" s="8">
+        <v>2200.9610000000002</v>
+      </c>
+      <c r="BD44" s="8">
+        <v>23.196000000000002</v>
+      </c>
+      <c r="BE44" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF44" s="8">
+        <v>437.42500000000007</v>
+      </c>
+      <c r="BG44" s="8">
+        <v>1740.3400000000001</v>
+      </c>
+      <c r="BH44" s="8">
+        <v>1285.1399140000001</v>
+      </c>
+      <c r="BI44" s="8">
+        <v>23.027999999999999</v>
+      </c>
+      <c r="BJ44" s="8">
+        <v>1231.456291</v>
+      </c>
+      <c r="BK44" s="8">
+        <v>30.655622999999999</v>
+      </c>
+      <c r="BL44" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM44" s="8">
+        <v>4150.5860000000002</v>
+      </c>
+      <c r="BN44" s="8">
+        <v>26985.413097999997</v>
+      </c>
+      <c r="BO44" s="8">
+        <v>22834.827097999998</v>
+      </c>
+      <c r="BP44" s="8">
+        <v>4439.6849999999977</v>
+      </c>
+      <c r="BQ44" s="8">
+        <v>24529.404559000002</v>
+      </c>
+      <c r="BR44" s="8">
+        <v>32138.134559000013</v>
+      </c>
+      <c r="BS44" s="8">
+        <v>12785.09930300001</v>
+      </c>
+      <c r="BT44" s="8">
+        <v>-1542.3095389999944</v>
+      </c>
+      <c r="BU44" s="8">
+        <v>-6928.0810309999933</v>
+      </c>
+    </row>
+    <row r="45" spans="1:73" ht="15" customHeight="1">
+      <c r="A45" s="6" t="s">
+        <v>96</v>
+      </c>
+      <c r="B45" s="9">
+        <v>8562.9030000000002</v>
+      </c>
+      <c r="C45" s="8">
+        <v>33999.871098000003</v>
+      </c>
+      <c r="D45" s="8">
+        <v>19405.354255999999</v>
+      </c>
+      <c r="E45" s="8">
+        <v>14594.516842000001</v>
+      </c>
+      <c r="F45" s="8">
+        <v>5458.3829999999998</v>
+      </c>
+      <c r="G45" s="8">
+        <v>5452.9000000000005</v>
+      </c>
+      <c r="H45" s="8">
+        <v>5.4829999999999997</v>
+      </c>
+      <c r="I45" s="8">
+        <v>22922.701097999998</v>
+      </c>
+      <c r="J45" s="8">
+        <v>0</v>
+      </c>
+      <c r="K45" s="8">
+        <v>0</v>
+      </c>
+      <c r="L45" s="8">
+        <v>1409.14</v>
+      </c>
+      <c r="M45" s="8">
+        <v>233.23600000000002</v>
+      </c>
+      <c r="N45" s="8">
+        <v>1175.904</v>
+      </c>
+      <c r="O45" s="8">
+        <v>4811.70903</v>
+      </c>
+      <c r="P45" s="8">
+        <v>4797.2430299999996</v>
+      </c>
+      <c r="Q45" s="8">
+        <v>0</v>
+      </c>
+      <c r="R45" s="8">
+        <v>0</v>
+      </c>
+      <c r="S45" s="8">
+        <v>0</v>
+      </c>
+      <c r="T45" s="8">
+        <v>14.466000000000001</v>
+      </c>
+      <c r="U45" s="8">
+        <v>16.605</v>
+      </c>
+      <c r="V45" s="8">
+        <v>43520.887255999995</v>
+      </c>
+      <c r="W45" s="8">
+        <v>24115.533000000003</v>
+      </c>
+      <c r="X45" s="8">
+        <v>15830.168256000001</v>
+      </c>
+      <c r="Y45" s="8">
+        <v>3575.1859999999997</v>
+      </c>
+      <c r="Z45" s="8">
+        <v>4126.1000000000004</v>
+      </c>
+      <c r="AA45" s="8">
+        <v>25.271000000000001</v>
+      </c>
+      <c r="AB45" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC45" s="8">
+        <v>232.61099999999999</v>
+      </c>
+      <c r="AD45" s="8">
+        <v>2410.9390000000003</v>
+      </c>
+      <c r="AE45" s="8">
+        <v>1457.279</v>
+      </c>
+      <c r="AF45" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG45" s="8">
+        <v>1079.3874059999998</v>
+      </c>
+      <c r="AH45" s="8">
+        <v>389.315358</v>
+      </c>
+      <c r="AI45" s="8">
+        <v>690.072048</v>
+      </c>
+      <c r="AJ45" s="8">
+        <v>4190.2790000000005</v>
+      </c>
+      <c r="AK45" s="8">
+        <v>19.556999999999995</v>
+      </c>
+      <c r="AL45" s="8">
+        <v>5195.7440000000006</v>
+      </c>
+      <c r="AM45" s="8">
+        <v>25034.906999999999</v>
+      </c>
+      <c r="AN45" s="8">
+        <v>23578.577999999998</v>
+      </c>
+      <c r="AO45" s="8">
+        <v>1456.3290000000002</v>
+      </c>
+      <c r="AP45" s="8">
+        <v>345.17500000000001</v>
+      </c>
+      <c r="AQ45" s="8">
+        <v>345.17500000000001</v>
+      </c>
+      <c r="AR45" s="8">
+        <v>1486.2375890000001</v>
+      </c>
+      <c r="AS45" s="8">
+        <v>483.95518099999998</v>
+      </c>
+      <c r="AT45" s="8">
+        <v>1002.282408</v>
+      </c>
+      <c r="AU45" s="8">
+        <v>749.49640799999997</v>
+      </c>
+      <c r="AV45" s="8">
+        <v>-0.95699999999999996</v>
+      </c>
+      <c r="AW45" s="8">
+        <v>9.3659999999999997</v>
+      </c>
+      <c r="AX45" s="8">
+        <v>244.37700000000001</v>
+      </c>
+      <c r="AY45" s="8">
+        <v>405.27618099999995</v>
+      </c>
+      <c r="AZ45" s="8">
+        <v>13950.884999999998</v>
+      </c>
+      <c r="BA45" s="8">
+        <v>19387.670999999998</v>
+      </c>
+      <c r="BB45" s="8">
+        <v>19387.670999999998</v>
+      </c>
+      <c r="BC45" s="8">
+        <v>2326.2419999999997</v>
+      </c>
+      <c r="BD45" s="8">
+        <v>23.114000000000001</v>
+      </c>
+      <c r="BE45" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF45" s="8">
+        <v>429.99</v>
+      </c>
+      <c r="BG45" s="8">
+        <v>1873.1379999999999</v>
+      </c>
+      <c r="BH45" s="8">
+        <v>1375.337914</v>
+      </c>
+      <c r="BI45" s="8">
+        <v>18.394000000000002</v>
+      </c>
+      <c r="BJ45" s="8">
+        <v>1324.8512909999999</v>
+      </c>
+      <c r="BK45" s="8">
+        <v>32.092623000000003</v>
+      </c>
+      <c r="BL45" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM45" s="8">
+        <v>4190.2790000000005</v>
+      </c>
+      <c r="BN45" s="8">
+        <v>27057.526098000002</v>
+      </c>
+      <c r="BO45" s="8">
+        <v>22867.247098</v>
+      </c>
+      <c r="BP45" s="8">
+        <v>4480.0000000000036</v>
+      </c>
+      <c r="BQ45" s="8">
+        <v>24780.295559000006</v>
+      </c>
+      <c r="BR45" s="8">
+        <v>32186.855558999996</v>
+      </c>
+      <c r="BS45" s="8">
+        <v>12781.501303000005</v>
+      </c>
+      <c r="BT45" s="8">
+        <v>-1813.0155390000073</v>
+      </c>
+      <c r="BU45" s="8">
+        <v>-6995.0050310000079</v>
+      </c>
+    </row>
+    <row r="46" spans="1:73" ht="15" customHeight="1">
+      <c r="A46" s="6" t="s">
+        <v>97</v>
+      </c>
+      <c r="B46" s="9">
+        <v>8929.6260000000002</v>
+      </c>
+      <c r="C46" s="8">
+        <v>34344.402097999999</v>
+      </c>
+      <c r="D46" s="8">
+        <v>19464.843256</v>
+      </c>
+      <c r="E46" s="8">
+        <v>14879.558841999999</v>
+      </c>
+      <c r="F46" s="8">
+        <v>5196.1049999999996</v>
+      </c>
+      <c r="G46" s="8">
+        <v>5190.8969999999999</v>
+      </c>
+      <c r="H46" s="8">
+        <v>5.2080000000000002</v>
+      </c>
+      <c r="I46" s="8">
+        <v>23034.512098000003</v>
+      </c>
+      <c r="J46" s="8">
+        <v>0</v>
+      </c>
+      <c r="K46" s="8">
+        <v>0</v>
+      </c>
+      <c r="L46" s="8">
+        <v>1385.2090000000001</v>
+      </c>
+      <c r="M46" s="8">
+        <v>237.738</v>
+      </c>
+      <c r="N46" s="8">
+        <v>1147.471</v>
+      </c>
+      <c r="O46" s="8">
+        <v>4933.9490299999998</v>
+      </c>
+      <c r="P46" s="8">
+        <v>4920.5780299999997</v>
+      </c>
+      <c r="Q46" s="8">
+        <v>0</v>
+      </c>
+      <c r="R46" s="8">
+        <v>0</v>
+      </c>
+      <c r="S46" s="8">
+        <v>0</v>
+      </c>
+      <c r="T46" s="8">
+        <v>13.371000000000002</v>
+      </c>
+      <c r="U46" s="8">
+        <v>18.054000000000002</v>
+      </c>
+      <c r="V46" s="8">
+        <v>43929.637256000002</v>
+      </c>
+      <c r="W46" s="8">
+        <v>24464.794000000002</v>
+      </c>
+      <c r="X46" s="8">
+        <v>15858.363256000001</v>
+      </c>
+      <c r="Y46" s="8">
+        <v>3606.4799999999996</v>
+      </c>
+      <c r="Z46" s="8">
+        <v>4001.2979999999998</v>
+      </c>
+      <c r="AA46" s="8">
+        <v>25.119999999999997</v>
+      </c>
+      <c r="AB46" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC46" s="8">
+        <v>235.666</v>
+      </c>
+      <c r="AD46" s="8">
+        <v>2337.3119999999999</v>
+      </c>
+      <c r="AE46" s="8">
+        <v>1403.2</v>
+      </c>
+      <c r="AF46" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG46" s="8">
+        <v>1041.3754059999999</v>
+      </c>
+      <c r="AH46" s="8">
+        <v>360.47135800000001</v>
+      </c>
+      <c r="AI46" s="8">
+        <v>680.90404799999999</v>
+      </c>
+      <c r="AJ46" s="8">
+        <v>4231.1280000000006</v>
+      </c>
+      <c r="AK46" s="8">
+        <v>-11.76400000000001</v>
+      </c>
+      <c r="AL46" s="8">
+        <v>5396.9589999999998</v>
+      </c>
+      <c r="AM46" s="8">
+        <v>25148.819</v>
+      </c>
+      <c r="AN46" s="8">
+        <v>23635.351999999999</v>
+      </c>
+      <c r="AO46" s="8">
+        <v>1513.4670000000001</v>
+      </c>
+      <c r="AP46" s="8">
+        <v>345.93100000000004</v>
+      </c>
+      <c r="AQ46" s="8">
+        <v>345.93100000000004</v>
+      </c>
+      <c r="AR46" s="8">
+        <v>1558.6125890000003</v>
+      </c>
+      <c r="AS46" s="8">
+        <v>509.88718099999994</v>
+      </c>
+      <c r="AT46" s="8">
+        <v>1048.725408</v>
+      </c>
+      <c r="AU46" s="8">
+        <v>791.12340799999993</v>
+      </c>
+      <c r="AV46" s="8">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="AW46" s="8">
+        <v>9.4659999999999993</v>
+      </c>
+      <c r="AX46" s="8">
+        <v>249.23600000000002</v>
+      </c>
+      <c r="AY46" s="8">
+        <v>424.78118099999995</v>
+      </c>
+      <c r="AZ46" s="8">
+        <v>14693.324000000001</v>
+      </c>
+      <c r="BA46" s="8">
+        <v>19536.912</v>
+      </c>
+      <c r="BB46" s="8">
+        <v>19536.912</v>
+      </c>
+      <c r="BC46" s="8">
+        <v>2405.2829999999999</v>
+      </c>
+      <c r="BD46" s="8">
+        <v>23.231000000000002</v>
+      </c>
+      <c r="BE46" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF46" s="8">
+        <v>407.70699999999999</v>
+      </c>
+      <c r="BG46" s="8">
+        <v>1974.3449999999998</v>
+      </c>
+      <c r="BH46" s="8">
+        <v>1357.5319140000001</v>
+      </c>
+      <c r="BI46" s="8">
+        <v>13.594999999999999</v>
+      </c>
+      <c r="BJ46" s="8">
+        <v>1308.7062910000002</v>
+      </c>
+      <c r="BK46" s="8">
+        <v>35.230622999999994</v>
+      </c>
+      <c r="BL46" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM46" s="8">
+        <v>4231.1280000000006</v>
+      </c>
+      <c r="BN46" s="8">
+        <v>27205.255098000001</v>
+      </c>
+      <c r="BO46" s="8">
+        <v>22974.127098000001</v>
+      </c>
+      <c r="BP46" s="8">
+        <v>4516.6739999999991</v>
+      </c>
+      <c r="BQ46" s="8">
+        <v>24904.947559</v>
+      </c>
+      <c r="BR46" s="8">
+        <v>33056.320559</v>
+      </c>
+      <c r="BS46" s="8">
+        <v>13591.477303</v>
+      </c>
+      <c r="BT46" s="8">
+        <v>-1288.0815389999989</v>
+      </c>
+      <c r="BU46" s="8">
+        <v>-6156.2660309999983</v>
+      </c>
+    </row>
+    <row r="47" spans="1:73" ht="15" customHeight="1">
+      <c r="A47" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="B47" s="9">
+        <v>9197.2420000000002</v>
+      </c>
+      <c r="C47" s="8">
+        <v>34460.495097999999</v>
+      </c>
+      <c r="D47" s="8">
+        <v>19476.405256000002</v>
+      </c>
+      <c r="E47" s="8">
+        <v>14984.089841999998</v>
+      </c>
+      <c r="F47" s="8">
+        <v>5405.1059999999998</v>
+      </c>
+      <c r="G47" s="8">
+        <v>5400.1730000000007</v>
+      </c>
+      <c r="H47" s="8">
+        <v>4.9329999999999998</v>
+      </c>
+      <c r="I47" s="8">
+        <v>22968.577098000002</v>
+      </c>
+      <c r="J47" s="8">
+        <v>0</v>
+      </c>
+      <c r="K47" s="8">
+        <v>0</v>
+      </c>
+      <c r="L47" s="8">
+        <v>1350.518</v>
+      </c>
+      <c r="M47" s="8">
+        <v>227.98400000000001</v>
+      </c>
+      <c r="N47" s="8">
+        <v>1122.5340000000001</v>
+      </c>
+      <c r="O47" s="8">
+        <v>5089.4070300000003</v>
+      </c>
+      <c r="P47" s="8">
+        <v>5077.9290300000002</v>
+      </c>
+      <c r="Q47" s="8">
+        <v>0</v>
+      </c>
+      <c r="R47" s="8">
+        <v>0</v>
+      </c>
+      <c r="S47" s="8">
+        <v>0</v>
+      </c>
+      <c r="T47" s="8">
+        <v>11.478000000000002</v>
+      </c>
+      <c r="U47" s="8">
+        <v>19.481000000000002</v>
+      </c>
+      <c r="V47" s="8">
+        <v>44277.682256</v>
+      </c>
+      <c r="W47" s="8">
+        <v>24801.277000000002</v>
+      </c>
+      <c r="X47" s="8">
+        <v>15844.931256</v>
+      </c>
+      <c r="Y47" s="8">
+        <v>3631.4740000000002</v>
+      </c>
+      <c r="Z47" s="8">
+        <v>3991.5289999999995</v>
+      </c>
+      <c r="AA47" s="8">
+        <v>24.213000000000001</v>
+      </c>
+      <c r="AB47" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC47" s="8">
+        <v>265.66300000000001</v>
+      </c>
+      <c r="AD47" s="8">
+        <v>2389.91</v>
+      </c>
+      <c r="AE47" s="8">
+        <v>1311.7429999999999</v>
+      </c>
+      <c r="AF47" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG47" s="8">
+        <v>1055.1544059999999</v>
+      </c>
+      <c r="AH47" s="8">
+        <v>329.23335800000001</v>
+      </c>
+      <c r="AI47" s="8">
+        <v>725.92104799999993</v>
+      </c>
+      <c r="AJ47" s="8">
+        <v>4283.3629999999994</v>
+      </c>
+      <c r="AK47" s="8">
+        <v>44.055000000000007</v>
+      </c>
+      <c r="AL47" s="8">
+        <v>5556.65</v>
+      </c>
+      <c r="AM47" s="8">
+        <v>25390.751000000004</v>
+      </c>
+      <c r="AN47" s="8">
+        <v>23860.449000000001</v>
+      </c>
+      <c r="AO47" s="8">
+        <v>1530.3020000000001</v>
+      </c>
+      <c r="AP47" s="8">
+        <v>353.57299999999998</v>
+      </c>
+      <c r="AQ47" s="8">
+        <v>353.57299999999998</v>
+      </c>
+      <c r="AR47" s="8">
+        <v>1462.5135890000001</v>
+      </c>
+      <c r="AS47" s="8">
+        <v>586.51718100000005</v>
+      </c>
+      <c r="AT47" s="8">
+        <v>875.99640799999997</v>
+      </c>
+      <c r="AU47" s="8">
+        <v>615.81540799999993</v>
+      </c>
+      <c r="AV47" s="8">
+        <v>-1.2429999999999999</v>
+      </c>
+      <c r="AW47" s="8">
+        <v>9.3149999999999995</v>
+      </c>
+      <c r="AX47" s="8">
+        <v>252.10900000000001</v>
+      </c>
+      <c r="AY47" s="8">
+        <v>490.50518099999999</v>
+      </c>
+      <c r="AZ47" s="8">
+        <v>15431.09</v>
+      </c>
+      <c r="BA47" s="8">
+        <v>19709.3</v>
+      </c>
+      <c r="BB47" s="8">
+        <v>19709.3</v>
+      </c>
+      <c r="BC47" s="8">
+        <v>2452.643</v>
+      </c>
+      <c r="BD47" s="8">
+        <v>22.747</v>
+      </c>
+      <c r="BE47" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF47" s="8">
+        <v>380.40599999999995</v>
+      </c>
+      <c r="BG47" s="8">
+        <v>2049.4900000000002</v>
+      </c>
+      <c r="BH47" s="8">
+        <v>1434.4049140000002</v>
+      </c>
+      <c r="BI47" s="8">
+        <v>10.872</v>
+      </c>
+      <c r="BJ47" s="8">
+        <v>1370.513291</v>
+      </c>
+      <c r="BK47" s="8">
+        <v>53.019622999999996</v>
+      </c>
+      <c r="BL47" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM47" s="8">
+        <v>4283.3629999999994</v>
+      </c>
+      <c r="BN47" s="8">
+        <v>27188.429098000001</v>
+      </c>
+      <c r="BO47" s="8">
+        <v>22905.066098000003</v>
+      </c>
+      <c r="BP47" s="8">
+        <v>4573.4249999999993</v>
+      </c>
+      <c r="BQ47" s="8">
+        <v>24986.764559000003</v>
+      </c>
+      <c r="BR47" s="8">
+        <v>33767.510558999995</v>
+      </c>
+      <c r="BS47" s="8">
+        <v>14291.105302999997</v>
+      </c>
+      <c r="BT47" s="8">
+        <v>-692.98453900000459</v>
+      </c>
+      <c r="BU47" s="8">
+        <v>-5762.8950310000037</v>
+      </c>
+    </row>
+    <row r="48" spans="1:73" ht="15" customHeight="1">
+      <c r="A48" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="B48" s="9">
+        <v>9369.2620000000006</v>
+      </c>
+      <c r="C48" s="8">
+        <v>34300.536097000004</v>
+      </c>
+      <c r="D48" s="8">
+        <v>19213.095000000001</v>
+      </c>
+      <c r="E48" s="8">
+        <v>15087.441096999999</v>
+      </c>
+      <c r="F48" s="8">
+        <v>5651.5169999999998</v>
+      </c>
+      <c r="G48" s="8">
+        <v>5644.674</v>
+      </c>
+      <c r="H48" s="8">
+        <v>6.843</v>
+      </c>
+      <c r="I48" s="8">
+        <v>22975.898893999998</v>
+      </c>
+      <c r="J48" s="8">
+        <v>0</v>
+      </c>
+      <c r="K48" s="8">
+        <v>0</v>
+      </c>
+      <c r="L48" s="8">
+        <v>1337.0450000000001</v>
+      </c>
+      <c r="M48" s="8">
+        <v>248.256</v>
+      </c>
+      <c r="N48" s="8">
+        <v>1088.789</v>
+      </c>
+      <c r="O48" s="8">
+        <v>5215.3388809999997</v>
+      </c>
+      <c r="P48" s="8">
+        <v>5205.1078809999999</v>
+      </c>
+      <c r="Q48" s="8">
+        <v>0</v>
+      </c>
+      <c r="R48" s="8">
+        <v>0</v>
+      </c>
+      <c r="S48" s="8">
+        <v>0</v>
+      </c>
+      <c r="T48" s="8">
+        <v>10.231</v>
+      </c>
+      <c r="U48" s="8">
+        <v>20.928000000000001</v>
+      </c>
+      <c r="V48" s="8">
+        <v>44200.183000000005</v>
+      </c>
+      <c r="W48" s="8">
+        <v>24987.088</v>
+      </c>
+      <c r="X48" s="8">
+        <v>15621.191999999999</v>
+      </c>
+      <c r="Y48" s="8">
+        <v>3591.9030000000002</v>
+      </c>
+      <c r="Z48" s="8">
+        <v>4120.2430000000004</v>
+      </c>
+      <c r="AA48" s="8">
+        <v>24.574999999999999</v>
+      </c>
+      <c r="AB48" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC48" s="8">
+        <v>300.38099999999997</v>
+      </c>
+      <c r="AD48" s="8">
+        <v>2394.8630000000003</v>
+      </c>
+      <c r="AE48" s="8">
+        <v>1400.424</v>
+      </c>
+      <c r="AF48" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG48" s="8">
+        <v>910.41252899999995</v>
+      </c>
+      <c r="AH48" s="8">
+        <v>299.86821900000001</v>
+      </c>
+      <c r="AI48" s="8">
+        <v>610.54431</v>
+      </c>
+      <c r="AJ48" s="8">
+        <v>4354.5030000000006</v>
+      </c>
+      <c r="AK48" s="8">
+        <v>-71.022999999999996</v>
+      </c>
+      <c r="AL48" s="8">
+        <v>5940.9537970000001</v>
+      </c>
+      <c r="AM48" s="8">
+        <v>25354.419000000002</v>
+      </c>
+      <c r="AN48" s="8">
+        <v>23786.65</v>
+      </c>
+      <c r="AO48" s="8">
+        <v>1567.769</v>
+      </c>
+      <c r="AP48" s="8">
+        <v>341.29300000000001</v>
+      </c>
+      <c r="AQ48" s="8">
+        <v>341.29300000000001</v>
+      </c>
+      <c r="AR48" s="8">
+        <v>1539.793705</v>
+      </c>
+      <c r="AS48" s="8">
+        <v>647.64258700000005</v>
+      </c>
+      <c r="AT48" s="8">
+        <v>892.151118</v>
+      </c>
+      <c r="AU48" s="8">
+        <v>637.74611799999991</v>
+      </c>
+      <c r="AV48" s="8">
+        <v>-1.3889999999999998</v>
+      </c>
+      <c r="AW48" s="8">
+        <v>9.5849999999999991</v>
+      </c>
+      <c r="AX48" s="8">
+        <v>246.209</v>
+      </c>
+      <c r="AY48" s="8">
+        <v>541.05158700000004</v>
+      </c>
+      <c r="AZ48" s="8">
+        <v>16062.779</v>
+      </c>
+      <c r="BA48" s="8">
+        <v>19896.32</v>
+      </c>
+      <c r="BB48" s="8">
+        <v>19896.32</v>
+      </c>
+      <c r="BC48" s="8">
+        <v>2577.4959999999996</v>
+      </c>
+      <c r="BD48" s="8">
+        <v>23.122</v>
+      </c>
+      <c r="BE48" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF48" s="8">
+        <v>428.45100000000002</v>
+      </c>
+      <c r="BG48" s="8">
+        <v>2125.9229999999998</v>
+      </c>
+      <c r="BH48" s="8">
+        <v>1350.331169</v>
+      </c>
+      <c r="BI48" s="8">
+        <v>9.6259999999999994</v>
+      </c>
+      <c r="BJ48" s="8">
+        <v>1281.5356980000001</v>
+      </c>
+      <c r="BK48" s="8">
+        <v>59.169471000000001</v>
+      </c>
+      <c r="BL48" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM48" s="8">
+        <v>4354.5030000000006</v>
+      </c>
+      <c r="BN48" s="8">
+        <v>27280.324894000001</v>
+      </c>
+      <c r="BO48" s="8">
+        <v>22925.821894000001</v>
+      </c>
+      <c r="BP48" s="8">
+        <v>4645.7190000000046</v>
+      </c>
+      <c r="BQ48" s="8">
+        <v>24987.547824000005</v>
+      </c>
+      <c r="BR48" s="8">
+        <v>34395.883824000004</v>
+      </c>
+      <c r="BS48" s="8">
+        <v>15182.788823999999</v>
+      </c>
+      <c r="BT48" s="8">
+        <v>95.347727000000305</v>
+      </c>
+      <c r="BU48" s="8">
+        <v>-5045.2276329999995</v>
+      </c>
+    </row>
+    <row r="49" spans="1:73" ht="15" customHeight="1">
+      <c r="A49" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="B49" s="9">
+        <v>9661.996000000001</v>
+      </c>
+      <c r="C49" s="8">
+        <v>34599.135097000006</v>
+      </c>
+      <c r="D49" s="8">
+        <v>19349.954000000002</v>
+      </c>
+      <c r="E49" s="8">
+        <v>15249.181097000001</v>
+      </c>
+      <c r="F49" s="8">
+        <v>5836.8270000000002</v>
+      </c>
+      <c r="G49" s="8">
+        <v>5828.7829999999994</v>
+      </c>
+      <c r="H49" s="8">
+        <v>8.0440000000000005</v>
+      </c>
+      <c r="I49" s="8">
+        <v>23071.275894000006</v>
+      </c>
+      <c r="J49" s="8">
+        <v>0</v>
+      </c>
+      <c r="K49" s="8">
+        <v>0</v>
+      </c>
+      <c r="L49" s="8">
+        <v>1261.93</v>
+      </c>
+      <c r="M49" s="8">
+        <v>253.01599999999999</v>
+      </c>
+      <c r="N49" s="8">
+        <v>1008.914</v>
+      </c>
+      <c r="O49" s="8">
+        <v>5290.576881</v>
+      </c>
+      <c r="P49" s="8">
+        <v>5279.9888810000002</v>
+      </c>
+      <c r="Q49" s="8">
+        <v>0</v>
+      </c>
+      <c r="R49" s="8">
+        <v>0</v>
+      </c>
+      <c r="S49" s="8">
+        <v>0</v>
+      </c>
+      <c r="T49" s="8">
+        <v>10.588000000000001</v>
+      </c>
+      <c r="U49" s="8">
+        <v>21.588000000000001</v>
+      </c>
+      <c r="V49" s="8">
+        <v>44392.661999999997</v>
+      </c>
+      <c r="W49" s="8">
+        <v>25042.707999999999</v>
+      </c>
+      <c r="X49" s="8">
+        <v>15757.455999999998</v>
+      </c>
+      <c r="Y49" s="8">
+        <v>3592.498</v>
+      </c>
+      <c r="Z49" s="8">
+        <v>4214.6139999999996</v>
+      </c>
+      <c r="AA49" s="8">
+        <v>24.558</v>
+      </c>
+      <c r="AB49" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC49" s="8">
+        <v>282.33199999999999</v>
+      </c>
+      <c r="AD49" s="8">
+        <v>2408.6120000000001</v>
+      </c>
+      <c r="AE49" s="8">
+        <v>1499.1120000000001</v>
+      </c>
+      <c r="AF49" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG49" s="8">
+        <v>736.39552900000001</v>
+      </c>
+      <c r="AH49" s="8">
+        <v>339.86121900000001</v>
+      </c>
+      <c r="AI49" s="8">
+        <v>396.53431</v>
+      </c>
+      <c r="AJ49" s="8">
+        <v>4444.701</v>
+      </c>
+      <c r="AK49" s="8">
+        <v>-177.923</v>
+      </c>
+      <c r="AL49" s="8">
+        <v>6172.4617969999999</v>
+      </c>
+      <c r="AM49" s="8">
+        <v>25579.117999999999</v>
+      </c>
+      <c r="AN49" s="8">
+        <v>23977.718999999997</v>
+      </c>
+      <c r="AO49" s="8">
+        <v>1601.3990000000001</v>
+      </c>
+      <c r="AP49" s="8">
+        <v>295.798</v>
+      </c>
+      <c r="AQ49" s="8">
+        <v>295.798</v>
+      </c>
+      <c r="AR49" s="8">
+        <v>1560.056705</v>
+      </c>
+      <c r="AS49" s="8">
+        <v>669.7125870000001</v>
+      </c>
+      <c r="AT49" s="8">
+        <v>890.34411799999998</v>
+      </c>
+      <c r="AU49" s="8">
+        <v>640.8571179999999</v>
+      </c>
+      <c r="AV49" s="8">
+        <v>-1.0419999999999998</v>
+      </c>
+      <c r="AW49" s="8">
+        <v>10.154999999999999</v>
+      </c>
+      <c r="AX49" s="8">
+        <v>240.37400000000002</v>
+      </c>
+      <c r="AY49" s="8">
+        <v>550.47258699999998</v>
+      </c>
+      <c r="AZ49" s="8">
+        <v>17330.404999999999</v>
+      </c>
+      <c r="BA49" s="8">
+        <v>19933.585999999999</v>
+      </c>
+      <c r="BB49" s="8">
+        <v>19933.585999999999</v>
+      </c>
+      <c r="BC49" s="8">
+        <v>2475.8580000000002</v>
+      </c>
+      <c r="BD49" s="8">
+        <v>21.794</v>
+      </c>
+      <c r="BE49" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF49" s="8">
+        <v>417.30099999999993</v>
+      </c>
+      <c r="BG49" s="8">
+        <v>2036.7630000000001</v>
+      </c>
+      <c r="BH49" s="8">
+        <v>1232.227169</v>
+      </c>
+      <c r="BI49" s="8">
+        <v>8.7650000000000006</v>
+      </c>
+      <c r="BJ49" s="8">
+        <v>1140.8276980000001</v>
+      </c>
+      <c r="BK49" s="8">
+        <v>82.634470999999991</v>
+      </c>
+      <c r="BL49" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM49" s="8">
+        <v>4444.701</v>
+      </c>
+      <c r="BN49" s="8">
+        <v>27517.102894000003</v>
+      </c>
+      <c r="BO49" s="8">
+        <v>23072.401894000002</v>
+      </c>
+      <c r="BP49" s="8">
+        <v>4741.6249999999964</v>
+      </c>
+      <c r="BQ49" s="8">
+        <v>25328.292823999993</v>
+      </c>
+      <c r="BR49" s="8">
+        <v>35789.23182399998</v>
+      </c>
+      <c r="BS49" s="8">
+        <v>16439.277823999983</v>
+      </c>
+      <c r="BT49" s="8">
+        <v>1190.0967269999746</v>
+      </c>
+      <c r="BU49" s="8">
+        <v>-3972.9756330000264</v>
+      </c>
+    </row>
+    <row r="50" spans="1:73" ht="15" customHeight="1">
+      <c r="A50" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="B50" s="9">
+        <v>9819.523000000001</v>
+      </c>
+      <c r="C50" s="8">
+        <v>34780.567096999999</v>
+      </c>
+      <c r="D50" s="8">
+        <v>19429.601999999999</v>
+      </c>
+      <c r="E50" s="8">
+        <v>15350.965097</v>
+      </c>
+      <c r="F50" s="8">
+        <v>6096.5920000000006</v>
+      </c>
+      <c r="G50" s="8">
+        <v>6087.3709999999992</v>
+      </c>
+      <c r="H50" s="8">
+        <v>9.2210000000000001</v>
+      </c>
+      <c r="I50" s="8">
+        <v>23029.265894000004</v>
+      </c>
+      <c r="J50" s="8">
+        <v>0</v>
+      </c>
+      <c r="K50" s="8">
+        <v>0</v>
+      </c>
+      <c r="L50" s="8">
+        <v>1235.5339999999999</v>
+      </c>
+      <c r="M50" s="8">
+        <v>246.691</v>
+      </c>
+      <c r="N50" s="8">
+        <v>988.84299999999996</v>
+      </c>
+      <c r="O50" s="8">
+        <v>5367.1878810000007</v>
+      </c>
+      <c r="P50" s="8">
+        <v>5356.2438810000003</v>
+      </c>
+      <c r="Q50" s="8">
+        <v>0</v>
+      </c>
+      <c r="R50" s="8">
+        <v>0</v>
+      </c>
+      <c r="S50" s="8">
+        <v>0</v>
+      </c>
+      <c r="T50" s="8">
+        <v>10.943999999999999</v>
+      </c>
+      <c r="U50" s="8">
+        <v>23.253</v>
+      </c>
+      <c r="V50" s="8">
+        <v>44135.313999999998</v>
+      </c>
+      <c r="W50" s="8">
+        <v>24705.712</v>
+      </c>
+      <c r="X50" s="8">
+        <v>15794.012999999999</v>
+      </c>
+      <c r="Y50" s="8">
+        <v>3635.5890000000004</v>
+      </c>
+      <c r="Z50" s="8">
+        <v>4236.277</v>
+      </c>
+      <c r="AA50" s="8">
+        <v>24.921000000000003</v>
+      </c>
+      <c r="AB50" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC50" s="8">
+        <v>279.29599999999999</v>
+      </c>
+      <c r="AD50" s="8">
+        <v>2443.625</v>
+      </c>
+      <c r="AE50" s="8">
+        <v>1488.4349999999999</v>
+      </c>
+      <c r="AF50" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG50" s="8">
+        <v>1289.805529</v>
+      </c>
+      <c r="AH50" s="8">
+        <v>395.10121900000001</v>
+      </c>
+      <c r="AI50" s="8">
+        <v>894.70430999999996</v>
+      </c>
+      <c r="AJ50" s="8">
+        <v>4542.0889999999999</v>
+      </c>
+      <c r="AK50" s="8">
+        <v>-909.61199999999997</v>
+      </c>
+      <c r="AL50" s="8">
+        <v>6263.399797</v>
+      </c>
+      <c r="AM50" s="8">
+        <v>25593.387000000002</v>
+      </c>
+      <c r="AN50" s="8">
+        <v>23963.453999999998</v>
+      </c>
+      <c r="AO50" s="8">
+        <v>1629.933</v>
+      </c>
+      <c r="AP50" s="8">
+        <v>281.77499999999998</v>
+      </c>
+      <c r="AQ50" s="8">
+        <v>281.77499999999998</v>
+      </c>
+      <c r="AR50" s="8">
+        <v>1654.7927050000001</v>
+      </c>
+      <c r="AS50" s="8">
+        <v>698.78858700000001</v>
+      </c>
+      <c r="AT50" s="8">
+        <v>956.00411800000006</v>
+      </c>
+      <c r="AU50" s="8">
+        <v>702.83911799999998</v>
+      </c>
+      <c r="AV50" s="8">
+        <v>-0.69499999999999995</v>
+      </c>
+      <c r="AW50" s="8">
+        <v>12.212</v>
+      </c>
+      <c r="AX50" s="8">
+        <v>241.648</v>
+      </c>
+      <c r="AY50" s="8">
+        <v>571.50458700000001</v>
+      </c>
+      <c r="AZ50" s="8">
+        <v>16880.697</v>
+      </c>
+      <c r="BA50" s="8">
+        <v>20237.311000000002</v>
+      </c>
+      <c r="BB50" s="8">
+        <v>20237.311000000002</v>
+      </c>
+      <c r="BC50" s="8">
+        <v>2376.9870000000001</v>
+      </c>
+      <c r="BD50" s="8">
+        <v>20.795999999999999</v>
+      </c>
+      <c r="BE50" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF50" s="8">
+        <v>407.42899999999997</v>
+      </c>
+      <c r="BG50" s="8">
+        <v>1948.7620000000002</v>
+      </c>
+      <c r="BH50" s="8">
+        <v>1135.4451690000001</v>
+      </c>
+      <c r="BI50" s="8">
+        <v>9.5730000000000004</v>
+      </c>
+      <c r="BJ50" s="8">
+        <v>1009.747698</v>
+      </c>
+      <c r="BK50" s="8">
+        <v>116.12447099999999</v>
+      </c>
+      <c r="BL50" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM50" s="8">
+        <v>4542.0889999999999</v>
+      </c>
+      <c r="BN50" s="8">
+        <v>27588.854894</v>
+      </c>
+      <c r="BO50" s="8">
+        <v>23046.765894</v>
+      </c>
+      <c r="BP50" s="8">
+        <v>4841.3639999999978</v>
+      </c>
+      <c r="BQ50" s="8">
+        <v>25486.821823999999</v>
+      </c>
+      <c r="BR50" s="8">
+        <v>36016.574824000003</v>
+      </c>
+      <c r="BS50" s="8">
+        <v>16586.972824000004</v>
+      </c>
+      <c r="BT50" s="8">
+        <v>1236.0077270000038</v>
+      </c>
+      <c r="BU50" s="8">
+        <v>-4105.3326329999963</v>
+      </c>
+    </row>
+    <row r="51" spans="1:73" ht="15" customHeight="1">
+      <c r="A51" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="B51" s="9">
+        <v>9883.3529999999992</v>
+      </c>
+      <c r="C51" s="8">
+        <v>35032.512096999999</v>
+      </c>
+      <c r="D51" s="8">
+        <v>19561.573</v>
+      </c>
+      <c r="E51" s="8">
+        <v>15470.939096999999</v>
+      </c>
+      <c r="F51" s="8">
+        <v>6367.0320000000002</v>
+      </c>
+      <c r="G51" s="8">
+        <v>6356.7539999999999</v>
+      </c>
+      <c r="H51" s="8">
+        <v>10.278</v>
+      </c>
+      <c r="I51" s="8">
+        <v>23232.389894000004</v>
+      </c>
+      <c r="J51" s="8">
+        <v>0</v>
+      </c>
+      <c r="K51" s="8">
+        <v>0</v>
+      </c>
+      <c r="L51" s="8">
+        <v>1163.8779999999999</v>
+      </c>
+      <c r="M51" s="8">
+        <v>246.06</v>
+      </c>
+      <c r="N51" s="8">
+        <v>917.81799999999998</v>
+      </c>
+      <c r="O51" s="8">
+        <v>5504.228881</v>
+      </c>
+      <c r="P51" s="8">
+        <v>5492.9288809999998</v>
+      </c>
+      <c r="Q51" s="8">
+        <v>0</v>
+      </c>
+      <c r="R51" s="8">
+        <v>0</v>
+      </c>
+      <c r="S51" s="8">
+        <v>0</v>
+      </c>
+      <c r="T51" s="8">
+        <v>11.3</v>
+      </c>
+      <c r="U51" s="8">
+        <v>26.557000000000002</v>
+      </c>
+      <c r="V51" s="8">
+        <v>45307.695000000007</v>
+      </c>
+      <c r="W51" s="8">
+        <v>25746.121999999999</v>
+      </c>
+      <c r="X51" s="8">
+        <v>15902.514000000001</v>
+      </c>
+      <c r="Y51" s="8">
+        <v>3659.0590000000002</v>
+      </c>
+      <c r="Z51" s="8">
+        <v>4179.9089999999997</v>
+      </c>
+      <c r="AA51" s="8">
+        <v>25.405999999999999</v>
+      </c>
+      <c r="AB51" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC51" s="8">
+        <v>244.19699999999997</v>
+      </c>
+      <c r="AD51" s="8">
+        <v>2393.6030000000001</v>
+      </c>
+      <c r="AE51" s="8">
+        <v>1516.703</v>
+      </c>
+      <c r="AF51" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG51" s="8">
+        <v>1805.8485289999999</v>
+      </c>
+      <c r="AH51" s="8">
+        <v>468.45821899999999</v>
+      </c>
+      <c r="AI51" s="8">
+        <v>1337.3903099999998</v>
+      </c>
+      <c r="AJ51" s="8">
+        <v>4629.6260000000002</v>
+      </c>
+      <c r="AK51" s="8">
+        <v>-849.601</v>
+      </c>
+      <c r="AL51" s="8">
+        <v>6418.738797</v>
+      </c>
+      <c r="AM51" s="8">
+        <v>25496.168000000001</v>
+      </c>
+      <c r="AN51" s="8">
+        <v>23894.545000000002</v>
+      </c>
+      <c r="AO51" s="8">
+        <v>1601.623</v>
+      </c>
+      <c r="AP51" s="8">
+        <v>254.423</v>
+      </c>
+      <c r="AQ51" s="8">
+        <v>254.423</v>
+      </c>
+      <c r="AR51" s="8">
+        <v>1787.5797050000001</v>
+      </c>
+      <c r="AS51" s="8">
+        <v>701.65758700000004</v>
+      </c>
+      <c r="AT51" s="8">
+        <v>1085.922118</v>
+      </c>
+      <c r="AU51" s="8">
+        <v>831.16211799999996</v>
+      </c>
+      <c r="AV51" s="8">
+        <v>-0.34799999999999998</v>
+      </c>
+      <c r="AW51" s="8">
+        <v>14.219999999999999</v>
+      </c>
+      <c r="AX51" s="8">
+        <v>240.88799999999998</v>
+      </c>
+      <c r="AY51" s="8">
+        <v>569.56058699999994</v>
+      </c>
+      <c r="AZ51" s="8">
+        <v>15989.146000000001</v>
+      </c>
+      <c r="BA51" s="8">
+        <v>20265.461000000003</v>
+      </c>
+      <c r="BB51" s="8">
+        <v>20265.461000000003</v>
+      </c>
+      <c r="BC51" s="8">
+        <v>2459.54</v>
+      </c>
+      <c r="BD51" s="8">
+        <v>21.312000000000001</v>
+      </c>
+      <c r="BE51" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF51" s="8">
+        <v>395.22799999999995</v>
+      </c>
+      <c r="BG51" s="8">
+        <v>2043</v>
+      </c>
+      <c r="BH51" s="8">
+        <v>1186.0861689999999</v>
+      </c>
+      <c r="BI51" s="8">
+        <v>8.9890000000000008</v>
+      </c>
+      <c r="BJ51" s="8">
+        <v>1047.780698</v>
+      </c>
+      <c r="BK51" s="8">
+        <v>129.31647099999998</v>
+      </c>
+      <c r="BL51" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM51" s="8">
+        <v>4629.6260000000002</v>
+      </c>
+      <c r="BN51" s="8">
+        <v>27908.838894</v>
+      </c>
+      <c r="BO51" s="8">
+        <v>23279.212894</v>
+      </c>
+      <c r="BP51" s="8">
+        <v>4930.8719999999958</v>
+      </c>
+      <c r="BQ51" s="8">
+        <v>25546.512823999998</v>
+      </c>
+      <c r="BR51" s="8">
+        <v>34308.071823999999</v>
+      </c>
+      <c r="BS51" s="8">
+        <v>14746.498823999991</v>
+      </c>
+      <c r="BT51" s="8">
+        <v>-724.44027300000016</v>
+      </c>
+      <c r="BU51" s="8">
+        <v>-6861.6336330000004</v>
+      </c>
+    </row>
+    <row r="52" spans="1:73" ht="15" customHeight="1">
+      <c r="A52" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="B52" s="9">
+        <v>9744.5689999999995</v>
+      </c>
+      <c r="C52" s="8">
+        <v>35250.513220000001</v>
+      </c>
+      <c r="D52" s="8">
+        <v>19772.865120000002</v>
+      </c>
+      <c r="E52" s="8">
+        <v>15477.648099999999</v>
+      </c>
+      <c r="F52" s="8">
+        <v>6660.2489999999998</v>
+      </c>
+      <c r="G52" s="8">
+        <v>6650.7430000000004</v>
+      </c>
+      <c r="H52" s="8">
+        <v>9.5060000000000002</v>
+      </c>
+      <c r="I52" s="8">
+        <v>23459.256000000001</v>
+      </c>
+      <c r="J52" s="8">
+        <v>0</v>
+      </c>
+      <c r="K52" s="8">
+        <v>0</v>
+      </c>
+      <c r="L52" s="8">
+        <v>1154.136</v>
+      </c>
+      <c r="M52" s="8">
+        <v>250.06899999999999</v>
+      </c>
+      <c r="N52" s="8">
+        <v>904.06700000000001</v>
+      </c>
+      <c r="O52" s="8">
+        <v>5584.2546330000005</v>
+      </c>
+      <c r="P52" s="8">
+        <v>5572.8496330000007</v>
+      </c>
+      <c r="Q52" s="8">
+        <v>0</v>
+      </c>
+      <c r="R52" s="8">
+        <v>0</v>
+      </c>
+      <c r="S52" s="8">
+        <v>0</v>
+      </c>
+      <c r="T52" s="8">
+        <v>11.404999999999998</v>
+      </c>
+      <c r="U52" s="8">
+        <v>32.744</v>
+      </c>
+      <c r="V52" s="8">
+        <v>46142.440119999999</v>
+      </c>
+      <c r="W52" s="8">
+        <v>26369.575000000001</v>
+      </c>
+      <c r="X52" s="8">
+        <v>15929.49612</v>
+      </c>
+      <c r="Y52" s="8">
+        <v>3843.3690000000001</v>
+      </c>
+      <c r="Z52" s="8">
+        <v>4142.1260000000002</v>
+      </c>
+      <c r="AA52" s="8">
+        <v>25.122999999999998</v>
+      </c>
+      <c r="AB52" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC52" s="8">
+        <v>220.40799999999999</v>
+      </c>
+      <c r="AD52" s="8">
+        <v>2476.5330000000004</v>
+      </c>
+      <c r="AE52" s="8">
+        <v>1420.0619999999999</v>
+      </c>
+      <c r="AF52" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG52" s="8">
+        <v>2060.3359529999998</v>
+      </c>
+      <c r="AH52" s="8">
+        <v>535.06147999999996</v>
+      </c>
+      <c r="AI52" s="8">
+        <v>1525.2744729999997</v>
+      </c>
+      <c r="AJ52" s="8">
+        <v>4691.9456599999994</v>
+      </c>
+      <c r="AK52" s="8">
+        <v>-1584.829</v>
+      </c>
+      <c r="AL52" s="8">
+        <v>6488.7224399999996</v>
+      </c>
+      <c r="AM52" s="8">
+        <v>25078.822000000004</v>
+      </c>
+      <c r="AN52" s="8">
+        <v>23423.676000000003</v>
+      </c>
+      <c r="AO52" s="8">
+        <v>1655.146</v>
+      </c>
+      <c r="AP52" s="8">
+        <v>280.23199999999997</v>
+      </c>
+      <c r="AQ52" s="8">
+        <v>280.23199999999997</v>
+      </c>
+      <c r="AR52" s="8">
+        <v>1786.7117750000002</v>
+      </c>
+      <c r="AS52" s="8">
+        <v>693.142515</v>
+      </c>
+      <c r="AT52" s="8">
+        <v>1093.56926</v>
+      </c>
+      <c r="AU52" s="8">
+        <v>829.274</v>
+      </c>
+      <c r="AV52" s="8">
+        <v>0</v>
+      </c>
+      <c r="AW52" s="8">
+        <v>17.698259999999998</v>
+      </c>
+      <c r="AX52" s="8">
+        <v>246.59699999999998</v>
+      </c>
+      <c r="AY52" s="8">
+        <v>574.49651500000004</v>
+      </c>
+      <c r="AZ52" s="8">
+        <v>16633.402999999998</v>
+      </c>
+      <c r="BA52" s="8">
+        <v>20724.764000000003</v>
+      </c>
+      <c r="BB52" s="8">
+        <v>20724.764000000003</v>
+      </c>
+      <c r="BC52" s="8">
+        <v>2396.779</v>
+      </c>
+      <c r="BD52" s="8">
+        <v>24.027000000000001</v>
+      </c>
+      <c r="BE52" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF52" s="8">
+        <v>333.56400000000002</v>
+      </c>
+      <c r="BG52" s="8">
+        <v>2039.1880000000001</v>
+      </c>
+      <c r="BH52" s="8">
+        <v>1251.2462</v>
+      </c>
+      <c r="BI52" s="8">
+        <v>8.2460000000000004</v>
+      </c>
+      <c r="BJ52" s="8">
+        <v>1079.6347499999999</v>
+      </c>
+      <c r="BK52" s="8">
+        <v>163.36545000000001</v>
+      </c>
+      <c r="BL52" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM52" s="8">
+        <v>4691.9456599999994</v>
+      </c>
+      <c r="BN52" s="8">
+        <v>28151.297659999997</v>
+      </c>
+      <c r="BO52" s="8">
+        <v>23459.351999999999</v>
+      </c>
+      <c r="BP52" s="8">
+        <v>4972.2736599999953</v>
+      </c>
+      <c r="BQ52" s="8">
+        <v>25099.416802</v>
+      </c>
+      <c r="BR52" s="8">
+        <v>34309.917801999996</v>
+      </c>
+      <c r="BS52" s="8">
+        <v>14537.052681999998</v>
+      </c>
+      <c r="BT52" s="8">
+        <v>-940.59541800000443</v>
+      </c>
+      <c r="BU52" s="8">
+        <v>-6825.1051710000047</v>
+      </c>
+    </row>
+    <row r="53" spans="1:73" ht="15" customHeight="1">
+      <c r="A53" s="6" t="s">
+        <v>104</v>
+      </c>
+      <c r="B53" s="9">
+        <v>9906.1849999999995</v>
+      </c>
+      <c r="C53" s="8">
+        <v>35606.635220000004</v>
+      </c>
+      <c r="D53" s="8">
+        <v>19863.873120000004</v>
+      </c>
+      <c r="E53" s="8">
+        <v>15742.7621</v>
+      </c>
+      <c r="F53" s="8">
+        <v>6988.4080000000004</v>
+      </c>
+      <c r="G53" s="8">
+        <v>6977.83</v>
+      </c>
+      <c r="H53" s="8">
+        <v>10.578000000000001</v>
+      </c>
+      <c r="I53" s="8">
+        <v>23599.589</v>
+      </c>
+      <c r="J53" s="8">
+        <v>0</v>
+      </c>
+      <c r="K53" s="8">
+        <v>0</v>
+      </c>
+      <c r="L53" s="8">
+        <v>1153.0709999999999</v>
+      </c>
+      <c r="M53" s="8">
+        <v>243.42599999999999</v>
+      </c>
+      <c r="N53" s="8">
+        <v>909.64499999999998</v>
+      </c>
+      <c r="O53" s="8">
+        <v>5569.975633</v>
+      </c>
+      <c r="P53" s="8">
+        <v>5558.1106330000002</v>
+      </c>
+      <c r="Q53" s="8">
+        <v>0</v>
+      </c>
+      <c r="R53" s="8">
+        <v>0</v>
+      </c>
+      <c r="S53" s="8">
+        <v>0</v>
+      </c>
+      <c r="T53" s="8">
+        <v>11.865</v>
+      </c>
+      <c r="U53" s="8">
+        <v>29.184999999999999</v>
+      </c>
+      <c r="V53" s="8">
+        <v>46814.717120000001</v>
+      </c>
+      <c r="W53" s="8">
+        <v>26950.844000000001</v>
+      </c>
+      <c r="X53" s="8">
+        <v>15924.89112</v>
+      </c>
+      <c r="Y53" s="8">
+        <v>3938.982</v>
+      </c>
+      <c r="Z53" s="8">
+        <v>4308.4660000000003</v>
+      </c>
+      <c r="AA53" s="8">
+        <v>25.679999999999996</v>
+      </c>
+      <c r="AB53" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC53" s="8">
+        <v>235.46600000000001</v>
+      </c>
+      <c r="AD53" s="8">
+        <v>2647.9720000000002</v>
+      </c>
+      <c r="AE53" s="8">
+        <v>1399.348</v>
+      </c>
+      <c r="AF53" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG53" s="8">
+        <v>1949.9799529999998</v>
+      </c>
+      <c r="AH53" s="8">
+        <v>518.31547999999998</v>
+      </c>
+      <c r="AI53" s="8">
+        <v>1431.6644729999998</v>
+      </c>
+      <c r="AJ53" s="8">
+        <v>4722.21666</v>
+      </c>
+      <c r="AK53" s="8">
+        <v>-1398.3760000000002</v>
+      </c>
+      <c r="AL53" s="8">
+        <v>6553.3874399999995</v>
+      </c>
+      <c r="AM53" s="8">
+        <v>23814.738000000001</v>
+      </c>
+      <c r="AN53" s="8">
+        <v>22167.948</v>
+      </c>
+      <c r="AO53" s="8">
+        <v>1646.79</v>
+      </c>
+      <c r="AP53" s="8">
+        <v>263.94200000000001</v>
+      </c>
+      <c r="AQ53" s="8">
+        <v>263.94200000000001</v>
+      </c>
+      <c r="AR53" s="8">
+        <v>1790.2947750000001</v>
+      </c>
+      <c r="AS53" s="8">
+        <v>689.88051500000006</v>
+      </c>
+      <c r="AT53" s="8">
+        <v>1100.41426</v>
+      </c>
+      <c r="AU53" s="8">
+        <v>830.91800000000001</v>
+      </c>
+      <c r="AV53" s="8">
+        <v>1.2E-2</v>
+      </c>
+      <c r="AW53" s="8">
+        <v>17.940259999999999</v>
+      </c>
+      <c r="AX53" s="8">
+        <v>251.54399999999998</v>
+      </c>
+      <c r="AY53" s="8">
+        <v>581.19651499999998</v>
+      </c>
+      <c r="AZ53" s="8">
+        <v>16452.028000000002</v>
+      </c>
+      <c r="BA53" s="8">
+        <v>20867.727999999999</v>
+      </c>
+      <c r="BB53" s="8">
+        <v>20867.727999999999</v>
+      </c>
+      <c r="BC53" s="8">
+        <v>2524.9090000000006</v>
+      </c>
+      <c r="BD53" s="8">
+        <v>25.957000000000001</v>
+      </c>
+      <c r="BE53" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF53" s="8">
+        <v>356.01300000000003</v>
+      </c>
+      <c r="BG53" s="8">
+        <v>2142.9390000000003</v>
+      </c>
+      <c r="BH53" s="8">
+        <v>1237.7302000000002</v>
+      </c>
+      <c r="BI53" s="8">
+        <v>6.2589999999999995</v>
+      </c>
+      <c r="BJ53" s="8">
+        <v>1063.5007499999999</v>
+      </c>
+      <c r="BK53" s="8">
+        <v>167.97045</v>
+      </c>
+      <c r="BL53" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM53" s="8">
+        <v>4722.21666</v>
+      </c>
+      <c r="BN53" s="8">
+        <v>28314.855659999997</v>
+      </c>
+      <c r="BO53" s="8">
+        <v>23592.638999999996</v>
+      </c>
+      <c r="BP53" s="8">
+        <v>4979.2086599999966</v>
+      </c>
+      <c r="BQ53" s="8">
+        <v>23861.194801999998</v>
+      </c>
+      <c r="BR53" s="8">
+        <v>32417.364802000011</v>
+      </c>
+      <c r="BS53" s="8">
+        <v>12553.491682000011</v>
+      </c>
+      <c r="BT53" s="8">
+        <v>-3189.2704179999928</v>
+      </c>
+      <c r="BU53" s="8">
+        <v>-9491.5521709999921</v>
+      </c>
+    </row>
+    <row r="54" spans="1:73" ht="15" customHeight="1">
+      <c r="A54" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="B54" s="9">
+        <v>10142.561000000002</v>
+      </c>
+      <c r="C54" s="8">
+        <v>36131.404219999997</v>
+      </c>
+      <c r="D54" s="8">
+        <v>20135.452120000002</v>
+      </c>
+      <c r="E54" s="8">
+        <v>15995.952099999999</v>
+      </c>
+      <c r="F54" s="8">
+        <v>7258.0780000000004</v>
+      </c>
+      <c r="G54" s="8">
+        <v>7246.3670000000002</v>
+      </c>
+      <c r="H54" s="8">
+        <v>11.711</v>
+      </c>
+      <c r="I54" s="8">
+        <v>23953.699000000001</v>
+      </c>
+      <c r="J54" s="8">
+        <v>0</v>
+      </c>
+      <c r="K54" s="8">
+        <v>0</v>
+      </c>
+      <c r="L54" s="8">
+        <v>1165.6590000000001</v>
+      </c>
+      <c r="M54" s="8">
+        <v>248.429</v>
+      </c>
+      <c r="N54" s="8">
+        <v>917.23</v>
+      </c>
+      <c r="O54" s="8">
+        <v>5510.6236329999992</v>
+      </c>
+      <c r="P54" s="8">
+        <v>5498.5176329999995</v>
+      </c>
+      <c r="Q54" s="8">
+        <v>0</v>
+      </c>
+      <c r="R54" s="8">
+        <v>0</v>
+      </c>
+      <c r="S54" s="8">
+        <v>0</v>
+      </c>
+      <c r="T54" s="8">
+        <v>12.106</v>
+      </c>
+      <c r="U54" s="8">
+        <v>23.547999999999998</v>
+      </c>
+      <c r="V54" s="8">
+        <v>47776.563119999999</v>
+      </c>
+      <c r="W54" s="8">
+        <v>27641.111000000001</v>
+      </c>
+      <c r="X54" s="8">
+        <v>16167.44112</v>
+      </c>
+      <c r="Y54" s="8">
+        <v>3968.011</v>
+      </c>
+      <c r="Z54" s="8">
+        <v>4413.7060000000001</v>
+      </c>
+      <c r="AA54" s="8">
+        <v>25.015999999999998</v>
+      </c>
+      <c r="AB54" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC54" s="8">
+        <v>225.86099999999999</v>
+      </c>
+      <c r="AD54" s="8">
+        <v>2647.1330000000007</v>
+      </c>
+      <c r="AE54" s="8">
+        <v>1515.6959999999999</v>
+      </c>
+      <c r="AF54" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG54" s="8">
+        <v>1551.1299529999997</v>
+      </c>
+      <c r="AH54" s="8">
+        <v>582.89148</v>
+      </c>
+      <c r="AI54" s="8">
+        <v>968.238473</v>
+      </c>
+      <c r="AJ54" s="8">
+        <v>4728.97066</v>
+      </c>
+      <c r="AK54" s="8">
+        <v>-640.62300000000005</v>
+      </c>
+      <c r="AL54" s="8">
+        <v>6599.2344400000002</v>
+      </c>
+      <c r="AM54" s="8">
+        <v>22910.508999999998</v>
+      </c>
+      <c r="AN54" s="8">
+        <v>21275.86</v>
+      </c>
+      <c r="AO54" s="8">
+        <v>1634.6489999999999</v>
+      </c>
+      <c r="AP54" s="8">
+        <v>303.55599999999998</v>
+      </c>
+      <c r="AQ54" s="8">
+        <v>303.55599999999998</v>
+      </c>
+      <c r="AR54" s="8">
+        <v>1735.2357750000001</v>
+      </c>
+      <c r="AS54" s="8">
+        <v>639.969515</v>
+      </c>
+      <c r="AT54" s="8">
+        <v>1095.2662600000001</v>
+      </c>
+      <c r="AU54" s="8">
+        <v>825.66599999999994</v>
+      </c>
+      <c r="AV54" s="8">
+        <v>2.5000000000000001E-2</v>
+      </c>
+      <c r="AW54" s="8">
+        <v>17.63626</v>
+      </c>
+      <c r="AX54" s="8">
+        <v>251.93900000000002</v>
+      </c>
+      <c r="AY54" s="8">
+        <v>542.65051500000004</v>
+      </c>
+      <c r="AZ54" s="8">
+        <v>14318.713</v>
+      </c>
+      <c r="BA54" s="8">
+        <v>20897.561000000002</v>
+      </c>
+      <c r="BB54" s="8">
+        <v>20897.561000000002</v>
+      </c>
+      <c r="BC54" s="8">
+        <v>2617.2269999999999</v>
+      </c>
+      <c r="BD54" s="8">
+        <v>27.003</v>
+      </c>
+      <c r="BE54" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF54" s="8">
+        <v>419.00700000000001</v>
+      </c>
+      <c r="BG54" s="8">
+        <v>2171.2170000000001</v>
+      </c>
+      <c r="BH54" s="8">
+        <v>1308.1082000000001</v>
+      </c>
+      <c r="BI54" s="8">
+        <v>3.3329999999999997</v>
+      </c>
+      <c r="BJ54" s="8">
+        <v>1161.1877500000001</v>
+      </c>
+      <c r="BK54" s="8">
+        <v>143.58745000000002</v>
+      </c>
+      <c r="BL54" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM54" s="8">
+        <v>4728.97066</v>
+      </c>
+      <c r="BN54" s="8">
+        <v>28620.066659999997</v>
+      </c>
+      <c r="BO54" s="8">
+        <v>23891.095999999998</v>
+      </c>
+      <c r="BP54" s="8">
+        <v>4969.9236599999967</v>
+      </c>
+      <c r="BQ54" s="8">
+        <v>22939.385801999997</v>
+      </c>
+      <c r="BR54" s="8">
+        <v>28694.521801999996</v>
+      </c>
+      <c r="BS54" s="8">
+        <v>8559.0696819999976</v>
+      </c>
+      <c r="BT54" s="8">
+        <v>-7436.8824180000011</v>
+      </c>
+      <c r="BU54" s="8">
+        <v>-14297.359171000002</v>
+      </c>
+    </row>
+    <row r="55" spans="1:73" ht="15" customHeight="1">
+      <c r="A55" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="B55" s="9">
+        <v>10367.259</v>
+      </c>
+      <c r="C55" s="8">
+        <v>36608.035220000005</v>
+      </c>
+      <c r="D55" s="8">
+        <v>20332.095120000002</v>
+      </c>
+      <c r="E55" s="8">
+        <v>16275.9401</v>
+      </c>
+      <c r="F55" s="8">
+        <v>7306.746000000001</v>
+      </c>
+      <c r="G55" s="8">
+        <v>7295.0659999999998</v>
+      </c>
+      <c r="H55" s="8">
+        <v>11.68</v>
+      </c>
+      <c r="I55" s="8">
+        <v>24171.164000000001</v>
+      </c>
+      <c r="J55" s="8">
+        <v>0</v>
+      </c>
+      <c r="K55" s="8">
+        <v>0</v>
+      </c>
+      <c r="L55" s="8">
+        <v>1260.519</v>
+      </c>
+      <c r="M55" s="8">
+        <v>251.99099999999999</v>
+      </c>
+      <c r="N55" s="8">
+        <v>1008.528</v>
+      </c>
+      <c r="O55" s="8">
+        <v>5404.1806329999999</v>
+      </c>
+      <c r="P55" s="8">
+        <v>5391.823633</v>
+      </c>
+      <c r="Q55" s="8">
+        <v>0</v>
+      </c>
+      <c r="R55" s="8">
+        <v>0</v>
+      </c>
+      <c r="S55" s="8">
+        <v>0</v>
+      </c>
+      <c r="T55" s="8">
+        <v>12.357000000000001</v>
+      </c>
+      <c r="U55" s="8">
+        <v>16.622</v>
+      </c>
+      <c r="V55" s="8">
+        <v>48691.411120000004</v>
+      </c>
+      <c r="W55" s="8">
+        <v>28359.315999999999</v>
+      </c>
+      <c r="X55" s="8">
+        <v>16239.47812</v>
+      </c>
+      <c r="Y55" s="8">
+        <v>4092.6170000000002</v>
+      </c>
+      <c r="Z55" s="8">
+        <v>4657.4030000000002</v>
+      </c>
+      <c r="AA55" s="8">
+        <v>25.78</v>
+      </c>
+      <c r="AB55" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC55" s="8">
+        <v>217.89599999999999</v>
+      </c>
+      <c r="AD55" s="8">
+        <v>2778.7360000000003</v>
+      </c>
+      <c r="AE55" s="8">
+        <v>1634.991</v>
+      </c>
+      <c r="AF55" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG55" s="8">
+        <v>1125.7729529999999</v>
+      </c>
+      <c r="AH55" s="8">
+        <v>638.09947999999997</v>
+      </c>
+      <c r="AI55" s="8">
+        <v>487.673473</v>
+      </c>
+      <c r="AJ55" s="8">
+        <v>4728.9866599999996</v>
+      </c>
+      <c r="AK55" s="8">
+        <v>-735.99499999999989</v>
+      </c>
+      <c r="AL55" s="8">
+        <v>6657.6964399999997</v>
+      </c>
+      <c r="AM55" s="8">
+        <v>22460.653000000002</v>
+      </c>
+      <c r="AN55" s="8">
+        <v>20834.407999999999</v>
+      </c>
+      <c r="AO55" s="8">
+        <v>1626.2449999999999</v>
+      </c>
+      <c r="AP55" s="8">
+        <v>328.12799999999999</v>
+      </c>
+      <c r="AQ55" s="8">
+        <v>328.12799999999999</v>
+      </c>
+      <c r="AR55" s="8">
+        <v>1725.1607749999998</v>
+      </c>
+      <c r="AS55" s="8">
+        <v>559.20951500000001</v>
+      </c>
+      <c r="AT55" s="8">
+        <v>1165.95126</v>
+      </c>
+      <c r="AU55" s="8">
+        <v>882.697</v>
+      </c>
+      <c r="AV55" s="8">
+        <v>3.9E-2</v>
+      </c>
+      <c r="AW55" s="8">
+        <v>19.11626</v>
+      </c>
+      <c r="AX55" s="8">
+        <v>264.09899999999999</v>
+      </c>
+      <c r="AY55" s="8">
+        <v>477.12751500000007</v>
+      </c>
+      <c r="AZ55" s="8">
+        <v>16361.716999999999</v>
+      </c>
+      <c r="BA55" s="8">
+        <v>21170.21</v>
+      </c>
+      <c r="BB55" s="8">
+        <v>21170.21</v>
+      </c>
+      <c r="BC55" s="8">
+        <v>2650.58</v>
+      </c>
+      <c r="BD55" s="8">
+        <v>27.872</v>
+      </c>
+      <c r="BE55" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF55" s="8">
+        <v>440.25299999999999</v>
+      </c>
+      <c r="BG55" s="8">
+        <v>2182.4549999999999</v>
+      </c>
+      <c r="BH55" s="8">
+        <v>1204.6242000000002</v>
+      </c>
+      <c r="BI55" s="8">
+        <v>1.9369999999999998</v>
+      </c>
+      <c r="BJ55" s="8">
+        <v>1054.7797499999999</v>
+      </c>
+      <c r="BK55" s="8">
+        <v>147.90745000000001</v>
+      </c>
+      <c r="BL55" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM55" s="8">
+        <v>4728.9866599999996</v>
+      </c>
+      <c r="BN55" s="8">
+        <v>28805.855660000001</v>
+      </c>
+      <c r="BO55" s="8">
+        <v>24076.869000000002</v>
+      </c>
+      <c r="BP55" s="8">
+        <v>4962.819660000001</v>
+      </c>
+      <c r="BQ55" s="8">
+        <v>22483.933802000003</v>
+      </c>
+      <c r="BR55" s="8">
+        <v>29633.099802000004</v>
+      </c>
+      <c r="BS55" s="8">
+        <v>9301.0046819999989</v>
+      </c>
+      <c r="BT55" s="8">
+        <v>-6974.9354180000009</v>
+      </c>
+      <c r="BU55" s="8">
+        <v>-13466.835171000001</v>
+      </c>
+    </row>
+    <row r="56" spans="1:73" ht="15" customHeight="1">
+      <c r="A56" s="6" t="s">
+        <v>107</v>
+      </c>
+      <c r="B56" s="9">
+        <v>10723.476999999999</v>
+      </c>
+      <c r="C56" s="8">
+        <v>37288.501000000004</v>
+      </c>
+      <c r="D56" s="8">
+        <v>20889.942000000003</v>
+      </c>
+      <c r="E56" s="8">
+        <v>16398.559000000001</v>
+      </c>
+      <c r="F56" s="8">
+        <v>7217.7519999999995</v>
+      </c>
+      <c r="G56" s="8">
+        <v>7205.4830000000002</v>
+      </c>
+      <c r="H56" s="8">
+        <v>12.268999999999998</v>
+      </c>
+      <c r="I56" s="8">
+        <v>24574.348000000002</v>
+      </c>
+      <c r="J56" s="8">
+        <v>0</v>
+      </c>
+      <c r="K56" s="8">
+        <v>0</v>
+      </c>
+      <c r="L56" s="8">
+        <v>1258.3510000000001</v>
+      </c>
+      <c r="M56" s="8">
+        <v>243.38399999999999</v>
+      </c>
+      <c r="N56" s="8">
+        <v>1014.9670000000001</v>
+      </c>
+      <c r="O56" s="8">
+        <v>5242.7309999999998</v>
+      </c>
+      <c r="P56" s="8">
+        <v>5230.1229999999996</v>
+      </c>
+      <c r="Q56" s="8">
+        <v>0</v>
+      </c>
+      <c r="R56" s="8">
+        <v>0</v>
+      </c>
+      <c r="S56" s="8">
+        <v>0</v>
+      </c>
+      <c r="T56" s="8">
+        <v>12.608000000000001</v>
+      </c>
+      <c r="U56" s="8">
+        <v>7.9039999999999999</v>
+      </c>
+      <c r="V56" s="8">
+        <v>49918.053</v>
+      </c>
+      <c r="W56" s="8">
+        <v>29028.110999999997</v>
+      </c>
+      <c r="X56" s="8">
+        <v>16722.034</v>
+      </c>
+      <c r="Y56" s="8">
+        <v>4167.9080000000004</v>
+      </c>
+      <c r="Z56" s="8">
+        <v>4691.1790000000001</v>
+      </c>
+      <c r="AA56" s="8">
+        <v>26.317999999999998</v>
+      </c>
+      <c r="AB56" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC56" s="8">
+        <v>240.59100000000001</v>
+      </c>
+      <c r="AD56" s="8">
+        <v>2803.0520000000001</v>
+      </c>
+      <c r="AE56" s="8">
+        <v>1621.2179999999998</v>
+      </c>
+      <c r="AF56" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG56" s="8">
+        <v>1014.6189999999999</v>
+      </c>
+      <c r="AH56" s="8">
+        <v>685.90499999999997</v>
+      </c>
+      <c r="AI56" s="8">
+        <v>328.71399999999994</v>
+      </c>
+      <c r="AJ56" s="8">
+        <v>4740.1579999999994</v>
+      </c>
+      <c r="AK56" s="8">
+        <v>233.49700000000001</v>
+      </c>
+      <c r="AL56" s="8">
+        <v>6749.7090000000007</v>
+      </c>
+      <c r="AM56" s="8">
+        <v>22019.625</v>
+      </c>
+      <c r="AN56" s="8">
+        <v>20407.370999999999</v>
+      </c>
+      <c r="AO56" s="8">
+        <v>1612.2539999999999</v>
+      </c>
+      <c r="AP56" s="8">
+        <v>389.827</v>
+      </c>
+      <c r="AQ56" s="8">
+        <v>389.827</v>
+      </c>
+      <c r="AR56" s="8">
+        <v>1641.3862000000001</v>
+      </c>
+      <c r="AS56" s="8">
+        <v>467.67099999999999</v>
+      </c>
+      <c r="AT56" s="8">
+        <v>1173.7152000000001</v>
+      </c>
+      <c r="AU56" s="8">
+        <v>886.625</v>
+      </c>
+      <c r="AV56" s="8">
+        <v>5.1000000000000004E-2</v>
+      </c>
+      <c r="AW56" s="8">
+        <v>20.3672</v>
+      </c>
+      <c r="AX56" s="8">
+        <v>266.67200000000003</v>
+      </c>
+      <c r="AY56" s="8">
+        <v>388.77300000000002</v>
+      </c>
+      <c r="AZ56" s="8">
+        <v>15143.215999999999</v>
+      </c>
+      <c r="BA56" s="8">
+        <v>21203.821</v>
+      </c>
+      <c r="BB56" s="8">
+        <v>21203.821</v>
+      </c>
+      <c r="BC56" s="8">
+        <v>2562.5949999999998</v>
+      </c>
+      <c r="BD56" s="8">
+        <v>25.951999999999998</v>
+      </c>
+      <c r="BE56" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF56" s="8">
+        <v>475.28199999999998</v>
+      </c>
+      <c r="BG56" s="8">
+        <v>2061.3609999999999</v>
+      </c>
+      <c r="BH56" s="8">
+        <v>1128.67</v>
+      </c>
+      <c r="BI56" s="8">
+        <v>0.27300000000000002</v>
+      </c>
+      <c r="BJ56" s="8">
+        <v>989.27699999999993</v>
+      </c>
+      <c r="BK56" s="8">
+        <v>139.12</v>
+      </c>
+      <c r="BL56" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM56" s="8">
+        <v>4740.1579999999994</v>
+      </c>
+      <c r="BN56" s="8">
+        <v>29146.825000000001</v>
+      </c>
+      <c r="BO56" s="8">
+        <v>24406.667000000001</v>
+      </c>
+      <c r="BP56" s="8">
+        <v>4962.3040000000001</v>
+      </c>
+      <c r="BQ56" s="8">
+        <v>22122.233200000002</v>
+      </c>
+      <c r="BR56" s="8">
+        <v>27304.671200000001</v>
+      </c>
+      <c r="BS56" s="8">
+        <v>6414.7291999999979</v>
+      </c>
+      <c r="BT56" s="8">
+        <v>-9983.8298000000032</v>
+      </c>
+      <c r="BU56" s="8">
+        <v>-17321.027800000003</v>
+      </c>
+    </row>
+    <row r="57" spans="1:73" ht="15" customHeight="1">
+      <c r="A57" s="6" t="s">
+        <v>108</v>
+      </c>
+      <c r="B57" s="9">
+        <v>10582.966</v>
+      </c>
+      <c r="C57" s="8">
+        <v>37424.252999999997</v>
+      </c>
+      <c r="D57" s="8">
+        <v>20991.892</v>
+      </c>
+      <c r="E57" s="8">
+        <v>16432.361000000001</v>
+      </c>
+      <c r="F57" s="8">
+        <v>6971.3639999999996</v>
+      </c>
+      <c r="G57" s="8">
+        <v>6960.1329999999989</v>
+      </c>
+      <c r="H57" s="8">
+        <v>11.231</v>
+      </c>
+      <c r="I57" s="8">
+        <v>24740.684000000001</v>
+      </c>
+      <c r="J57" s="8">
+        <v>0</v>
+      </c>
+      <c r="K57" s="8">
+        <v>0</v>
+      </c>
+      <c r="L57" s="8">
+        <v>1321.6310000000001</v>
+      </c>
+      <c r="M57" s="8">
+        <v>241.58599999999998</v>
+      </c>
+      <c r="N57" s="8">
+        <v>1080.0450000000001</v>
+      </c>
+      <c r="O57" s="8">
+        <v>5124.6390000000001</v>
+      </c>
+      <c r="P57" s="8">
+        <v>5112.53</v>
+      </c>
+      <c r="Q57" s="8">
+        <v>0</v>
+      </c>
+      <c r="R57" s="8">
+        <v>0</v>
+      </c>
+      <c r="S57" s="8">
+        <v>0</v>
+      </c>
+      <c r="T57" s="8">
+        <v>12.109</v>
+      </c>
+      <c r="U57" s="8">
+        <v>6.3590000000000009</v>
+      </c>
+      <c r="V57" s="8">
+        <v>50344.396000000001</v>
+      </c>
+      <c r="W57" s="8">
+        <v>29352.504000000001</v>
+      </c>
+      <c r="X57" s="8">
+        <v>16833.575000000001</v>
+      </c>
+      <c r="Y57" s="8">
+        <v>4158.317</v>
+      </c>
+      <c r="Z57" s="8">
+        <v>4557.32</v>
+      </c>
+      <c r="AA57" s="8">
+        <v>27.581000000000003</v>
+      </c>
+      <c r="AB57" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC57" s="8">
+        <v>218.649</v>
+      </c>
+      <c r="AD57" s="8">
+        <v>2736.4389999999999</v>
+      </c>
+      <c r="AE57" s="8">
+        <v>1574.6510000000001</v>
+      </c>
+      <c r="AF57" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG57" s="8">
+        <v>978.87699999999995</v>
+      </c>
+      <c r="AH57" s="8">
+        <v>696.54</v>
+      </c>
+      <c r="AI57" s="8">
+        <v>282.33699999999999</v>
+      </c>
+      <c r="AJ57" s="8">
+        <v>4774.3469999999998</v>
+      </c>
+      <c r="AK57" s="8">
+        <v>411.30799999999999</v>
+      </c>
+      <c r="AL57" s="8">
+        <v>6640.1990000000005</v>
+      </c>
+      <c r="AM57" s="8">
+        <v>23022.804</v>
+      </c>
+      <c r="AN57" s="8">
+        <v>21439.041000000001</v>
+      </c>
+      <c r="AO57" s="8">
+        <v>1583.7629999999999</v>
+      </c>
+      <c r="AP57" s="8">
+        <v>423.35499999999996</v>
+      </c>
+      <c r="AQ57" s="8">
+        <v>423.35499999999996</v>
+      </c>
+      <c r="AR57" s="8">
+        <v>1596.3151999999998</v>
+      </c>
+      <c r="AS57" s="8">
+        <v>437.85899999999998</v>
+      </c>
+      <c r="AT57" s="8">
+        <v>1158.4562000000003</v>
+      </c>
+      <c r="AU57" s="8">
+        <v>890.96699999999998</v>
+      </c>
+      <c r="AV57" s="8">
+        <v>-16.951999999999998</v>
+      </c>
+      <c r="AW57" s="8">
+        <v>22.588200000000001</v>
+      </c>
+      <c r="AX57" s="8">
+        <v>261.85300000000001</v>
+      </c>
+      <c r="AY57" s="8">
+        <v>364.154</v>
+      </c>
+      <c r="AZ57" s="8">
+        <v>13922.805999999999</v>
+      </c>
+      <c r="BA57" s="8">
+        <v>21304.045000000002</v>
+      </c>
+      <c r="BB57" s="8">
+        <v>21304.045000000002</v>
+      </c>
+      <c r="BC57" s="8">
+        <v>2468.4430000000002</v>
+      </c>
+      <c r="BD57" s="8">
+        <v>25.062999999999999</v>
+      </c>
+      <c r="BE57" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF57" s="8">
+        <v>444.64800000000002</v>
+      </c>
+      <c r="BG57" s="8">
+        <v>1998.732</v>
+      </c>
+      <c r="BH57" s="8">
+        <v>1191.53</v>
+      </c>
+      <c r="BI57" s="8">
+        <v>0.78800000000000003</v>
+      </c>
+      <c r="BJ57" s="8">
+        <v>1042.1959999999999</v>
+      </c>
+      <c r="BK57" s="8">
+        <v>148.54599999999999</v>
+      </c>
+      <c r="BL57" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM57" s="8">
+        <v>4774.3469999999998</v>
+      </c>
+      <c r="BN57" s="8">
+        <v>29323.169000000002</v>
+      </c>
+      <c r="BO57" s="8">
+        <v>24548.822</v>
+      </c>
+      <c r="BP57" s="8">
+        <v>5005.84</v>
+      </c>
+      <c r="BQ57" s="8">
+        <v>23178.689200000001</v>
+      </c>
+      <c r="BR57" s="8">
+        <v>26957.800200000005</v>
+      </c>
+      <c r="BS57" s="8">
+        <v>5965.9082000000053</v>
+      </c>
+      <c r="BT57" s="8">
+        <v>-10466.452799999992</v>
+      </c>
+      <c r="BU57" s="8">
+        <v>-17636.471799999996</v>
+      </c>
+    </row>
+    <row r="58" spans="1:73" ht="15" customHeight="1">
+      <c r="A58" s="6" t="s">
+        <v>109</v>
+      </c>
+      <c r="B58" s="9">
+        <v>10705.939999999999</v>
+      </c>
+      <c r="C58" s="8">
+        <v>37559.551000000007</v>
+      </c>
+      <c r="D58" s="8">
+        <v>20945.513000000003</v>
+      </c>
+      <c r="E58" s="8">
+        <v>16614.038</v>
+      </c>
+      <c r="F58" s="8">
+        <v>7417.0949999999993</v>
+      </c>
+      <c r="G58" s="8">
+        <v>7407.692</v>
+      </c>
+      <c r="H58" s="8">
+        <v>9.4030000000000005</v>
+      </c>
+      <c r="I58" s="8">
+        <v>24859.453999999998</v>
+      </c>
+      <c r="J58" s="8">
+        <v>0</v>
+      </c>
+      <c r="K58" s="8">
+        <v>0</v>
+      </c>
+      <c r="L58" s="8">
+        <v>1344.6790000000001</v>
+      </c>
+      <c r="M58" s="8">
+        <v>244.916</v>
+      </c>
+      <c r="N58" s="8">
+        <v>1099.7630000000001</v>
+      </c>
+      <c r="O58" s="8">
+        <v>5067.6930000000002</v>
+      </c>
+      <c r="P58" s="8">
+        <v>5055.8559999999998</v>
+      </c>
+      <c r="Q58" s="8">
+        <v>0</v>
+      </c>
+      <c r="R58" s="8">
+        <v>0</v>
+      </c>
+      <c r="S58" s="8">
+        <v>0</v>
+      </c>
+      <c r="T58" s="8">
+        <v>11.837</v>
+      </c>
+      <c r="U58" s="8">
+        <v>6.5129999999999999</v>
+      </c>
+      <c r="V58" s="8">
+        <v>50710.538</v>
+      </c>
+      <c r="W58" s="8">
+        <v>29765.025000000001</v>
+      </c>
+      <c r="X58" s="8">
+        <v>16796.424999999999</v>
+      </c>
+      <c r="Y58" s="8">
+        <v>4149.0879999999997</v>
+      </c>
+      <c r="Z58" s="8">
+        <v>4530.2160000000003</v>
+      </c>
+      <c r="AA58" s="8">
+        <v>29.61</v>
+      </c>
+      <c r="AB58" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC58" s="8">
+        <v>206.57</v>
+      </c>
+      <c r="AD58" s="8">
+        <v>2756.83</v>
+      </c>
+      <c r="AE58" s="8">
+        <v>1537.2059999999999</v>
+      </c>
+      <c r="AF58" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG58" s="8">
+        <v>1344.6660000000002</v>
+      </c>
+      <c r="AH58" s="8">
+        <v>683</v>
+      </c>
+      <c r="AI58" s="8">
+        <v>661.66600000000005</v>
+      </c>
+      <c r="AJ58" s="8">
+        <v>4830.2700000000004</v>
+      </c>
+      <c r="AK58" s="8">
+        <v>390.76099999999997</v>
+      </c>
+      <c r="AL58" s="8">
+        <v>6720.134</v>
+      </c>
+      <c r="AM58" s="8">
+        <v>23252.886000000002</v>
+      </c>
+      <c r="AN58" s="8">
+        <v>21632.249000000003</v>
+      </c>
+      <c r="AO58" s="8">
+        <v>1620.6369999999999</v>
+      </c>
+      <c r="AP58" s="8">
+        <v>495.36900000000003</v>
+      </c>
+      <c r="AQ58" s="8">
+        <v>495.36900000000003</v>
+      </c>
+      <c r="AR58" s="8">
+        <v>1383.4012</v>
+      </c>
+      <c r="AS58" s="8">
+        <v>381.52299999999997</v>
+      </c>
+      <c r="AT58" s="8">
+        <v>1001.8782</v>
+      </c>
+      <c r="AU58" s="8">
+        <v>750.745</v>
+      </c>
+      <c r="AV58" s="8">
+        <v>-33.956000000000003</v>
+      </c>
+      <c r="AW58" s="8">
+        <v>27.699199999999998</v>
+      </c>
+      <c r="AX58" s="8">
+        <v>257.39</v>
+      </c>
+      <c r="AY58" s="8">
+        <v>312.88199999999995</v>
+      </c>
+      <c r="AZ58" s="8">
+        <v>15147.373</v>
+      </c>
+      <c r="BA58" s="8">
+        <v>21365.144</v>
+      </c>
+      <c r="BB58" s="8">
+        <v>21365.144</v>
+      </c>
+      <c r="BC58" s="8">
+        <v>2355.4</v>
+      </c>
+      <c r="BD58" s="8">
+        <v>24.827999999999999</v>
+      </c>
+      <c r="BE58" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF58" s="8">
+        <v>439.73399999999992</v>
+      </c>
+      <c r="BG58" s="8">
+        <v>1890.8380000000002</v>
+      </c>
+      <c r="BH58" s="8">
+        <v>1207.6210000000001</v>
+      </c>
+      <c r="BI58" s="8">
+        <v>1.7570000000000001</v>
+      </c>
+      <c r="BJ58" s="8">
+        <v>1016.4549999999999</v>
+      </c>
+      <c r="BK58" s="8">
+        <v>189.40900000000002</v>
+      </c>
+      <c r="BL58" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM58" s="8">
+        <v>4830.2700000000004</v>
+      </c>
+      <c r="BN58" s="8">
+        <v>29424.656999999999</v>
+      </c>
+      <c r="BO58" s="8">
+        <v>24594.386999999999</v>
+      </c>
+      <c r="BP58" s="8">
+        <v>5060.5720000000001</v>
+      </c>
+      <c r="BQ58" s="8">
+        <v>23284.487200000003</v>
+      </c>
+      <c r="BR58" s="8">
+        <v>27850.650200000004</v>
+      </c>
+      <c r="BS58" s="8">
+        <v>6905.1372000000047</v>
+      </c>
+      <c r="BT58" s="8">
+        <v>-9708.9008000000031</v>
+      </c>
+      <c r="BU58" s="8">
+        <v>-17653.801800000005</v>
+      </c>
+    </row>
+    <row r="59" spans="1:73" ht="15" customHeight="1">
+      <c r="A59" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="B59" s="9">
+        <v>10679.832</v>
+      </c>
+      <c r="C59" s="8">
+        <v>37619.11</v>
+      </c>
+      <c r="D59" s="8">
+        <v>20910.080999999998</v>
+      </c>
+      <c r="E59" s="8">
+        <v>16709.029000000002</v>
+      </c>
+      <c r="F59" s="8">
+        <v>7358.5410000000002</v>
+      </c>
+      <c r="G59" s="8">
+        <v>7349.4059999999999</v>
+      </c>
+      <c r="H59" s="8">
+        <v>9.1349999999999998</v>
+      </c>
+      <c r="I59" s="8">
+        <v>24880.582999999999</v>
+      </c>
+      <c r="J59" s="8">
+        <v>0</v>
+      </c>
+      <c r="K59" s="8">
+        <v>0</v>
+      </c>
+      <c r="L59" s="8">
+        <v>1308.415</v>
+      </c>
+      <c r="M59" s="8">
+        <v>231.91400000000002</v>
+      </c>
+      <c r="N59" s="8">
+        <v>1076.501</v>
+      </c>
+      <c r="O59" s="8">
+        <v>5075.4540000000006</v>
+      </c>
+      <c r="P59" s="8">
+        <v>5063.9140000000007</v>
+      </c>
+      <c r="Q59" s="8">
+        <v>0</v>
+      </c>
+      <c r="R59" s="8">
+        <v>0</v>
+      </c>
+      <c r="S59" s="8">
+        <v>0</v>
+      </c>
+      <c r="T59" s="8">
+        <v>11.54</v>
+      </c>
+      <c r="U59" s="8">
+        <v>6.620000000000001</v>
+      </c>
+      <c r="V59" s="8">
+        <v>50755.191999999995</v>
+      </c>
+      <c r="W59" s="8">
+        <v>29845.111000000004</v>
+      </c>
+      <c r="X59" s="8">
+        <v>16797.227000000003</v>
+      </c>
+      <c r="Y59" s="8">
+        <v>4112.8539999999994</v>
+      </c>
+      <c r="Z59" s="8">
+        <v>4442.74</v>
+      </c>
+      <c r="AA59" s="8">
+        <v>30.732999999999997</v>
+      </c>
+      <c r="AB59" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC59" s="8">
+        <v>225.51899999999998</v>
+      </c>
+      <c r="AD59" s="8">
+        <v>2673.799</v>
+      </c>
+      <c r="AE59" s="8">
+        <v>1512.6890000000001</v>
+      </c>
+      <c r="AF59" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG59" s="8">
+        <v>1346.548</v>
+      </c>
+      <c r="AH59" s="8">
+        <v>686.38099999999997</v>
+      </c>
+      <c r="AI59" s="8">
+        <v>660.16700000000003</v>
+      </c>
+      <c r="AJ59" s="8">
+        <v>4898.5859999999993</v>
+      </c>
+      <c r="AK59" s="8">
+        <v>279.97200000000004</v>
+      </c>
+      <c r="AL59" s="8">
+        <v>6654.1820000000007</v>
+      </c>
+      <c r="AM59" s="8">
+        <v>23348.825000000001</v>
+      </c>
+      <c r="AN59" s="8">
+        <v>21732.861000000001</v>
+      </c>
+      <c r="AO59" s="8">
+        <v>1615.9639999999999</v>
+      </c>
+      <c r="AP59" s="8">
+        <v>531.62</v>
+      </c>
+      <c r="AQ59" s="8">
+        <v>531.62</v>
+      </c>
+      <c r="AR59" s="8">
+        <v>1178.3262</v>
+      </c>
+      <c r="AS59" s="8">
+        <v>335.87799999999999</v>
+      </c>
+      <c r="AT59" s="8">
+        <v>842.44819999999993</v>
+      </c>
+      <c r="AU59" s="8">
+        <v>593.20399999999995</v>
+      </c>
+      <c r="AV59" s="8">
+        <v>-50.960999999999999</v>
+      </c>
+      <c r="AW59" s="8">
+        <v>32.870199999999997</v>
+      </c>
+      <c r="AX59" s="8">
+        <v>267.33500000000004</v>
+      </c>
+      <c r="AY59" s="8">
+        <v>269.72000000000003</v>
+      </c>
+      <c r="AZ59" s="8">
+        <v>14762.147000000001</v>
+      </c>
+      <c r="BA59" s="8">
+        <v>21353.552</v>
+      </c>
+      <c r="BB59" s="8">
+        <v>21353.552</v>
+      </c>
+      <c r="BC59" s="8">
+        <v>2195.1789999999996</v>
+      </c>
+      <c r="BD59" s="8">
+        <v>23.872</v>
+      </c>
+      <c r="BE59" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF59" s="8">
+        <v>437.81899999999996</v>
+      </c>
+      <c r="BG59" s="8">
+        <v>1733.4879999999998</v>
+      </c>
+      <c r="BH59" s="8">
+        <v>1333.69</v>
+      </c>
+      <c r="BI59" s="8">
+        <v>6.6480000000000006</v>
+      </c>
+      <c r="BJ59" s="8">
+        <v>1119.6109999999999</v>
+      </c>
+      <c r="BK59" s="8">
+        <v>207.43100000000001</v>
+      </c>
+      <c r="BL59" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM59" s="8">
+        <v>4898.5859999999993</v>
+      </c>
+      <c r="BN59" s="8">
+        <v>29480.606</v>
+      </c>
+      <c r="BO59" s="8">
+        <v>24582.02</v>
+      </c>
+      <c r="BP59" s="8">
+        <v>5131.643</v>
+      </c>
+      <c r="BQ59" s="8">
+        <v>23274.925199999998</v>
+      </c>
+      <c r="BR59" s="8">
+        <v>27291.332199999983</v>
+      </c>
+      <c r="BS59" s="8">
+        <v>6381.2511999999915</v>
+      </c>
+      <c r="BT59" s="8">
+        <v>-10327.777800000018</v>
+      </c>
+      <c r="BU59" s="8">
+        <v>-17979.148800000021</v>
+      </c>
+    </row>
+    <row r="60" spans="1:73" ht="15" customHeight="1">
+      <c r="A60" s="6" t="s">
+        <v>111</v>
+      </c>
+      <c r="B60" s="9">
+        <v>10507.09</v>
+      </c>
+      <c r="C60" s="8">
+        <v>37011.358</v>
+      </c>
+      <c r="D60" s="8">
+        <v>20468.671999999999</v>
+      </c>
+      <c r="E60" s="8">
+        <v>16542.686000000002</v>
+      </c>
+      <c r="F60" s="8">
+        <v>9485.3790000000008</v>
+      </c>
+      <c r="G60" s="8">
+        <v>9478.7340000000004</v>
+      </c>
+      <c r="H60" s="8">
+        <v>6.6450000000000005</v>
+      </c>
+      <c r="I60" s="8">
+        <v>24578.665999999997</v>
+      </c>
+      <c r="J60" s="8">
+        <v>0</v>
+      </c>
+      <c r="K60" s="8">
+        <v>0</v>
+      </c>
+      <c r="L60" s="8">
+        <v>1295.4210000000003</v>
+      </c>
+      <c r="M60" s="8">
+        <v>248.17900000000003</v>
+      </c>
+      <c r="N60" s="8">
+        <v>1047.2420000000002</v>
+      </c>
+      <c r="O60" s="8">
+        <v>5256.6970000000001</v>
+      </c>
+      <c r="P60" s="8">
+        <v>5245.4750000000004</v>
+      </c>
+      <c r="Q60" s="8">
+        <v>0</v>
+      </c>
+      <c r="R60" s="8">
+        <v>0</v>
+      </c>
+      <c r="S60" s="8">
+        <v>0</v>
+      </c>
+      <c r="T60" s="8">
+        <v>11.222000000000001</v>
+      </c>
+      <c r="U60" s="8">
+        <v>8.6939999999999991</v>
+      </c>
+      <c r="V60" s="8">
+        <v>50346.86</v>
+      </c>
+      <c r="W60" s="8">
+        <v>29878.187999999998</v>
+      </c>
+      <c r="X60" s="8">
+        <v>16500.478999999999</v>
+      </c>
+      <c r="Y60" s="8">
+        <v>3968.1929999999998</v>
+      </c>
+      <c r="Z60" s="8">
+        <v>4951.9039999999995</v>
+      </c>
+      <c r="AA60" s="8">
+        <v>32.228999999999999</v>
+      </c>
+      <c r="AB60" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC60" s="8">
+        <v>227.07900000000001</v>
+      </c>
+      <c r="AD60" s="8">
+        <v>2978.5929999999998</v>
+      </c>
+      <c r="AE60" s="8">
+        <v>1714.0029999999999</v>
+      </c>
+      <c r="AF60" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG60" s="8">
+        <v>3265.4230000000002</v>
+      </c>
+      <c r="AH60" s="8">
+        <v>684.84</v>
+      </c>
+      <c r="AI60" s="8">
+        <v>2580.5830000000001</v>
+      </c>
+      <c r="AJ60" s="8">
+        <v>4967.0020000000004</v>
+      </c>
+      <c r="AK60" s="8">
+        <v>128.80099999999999</v>
+      </c>
+      <c r="AL60" s="8">
+        <v>6758.0360000000001</v>
+      </c>
+      <c r="AM60" s="8">
+        <v>23836.340660000002</v>
+      </c>
+      <c r="AN60" s="8">
+        <v>22200.959999999999</v>
+      </c>
+      <c r="AO60" s="8">
+        <v>1635.38066</v>
+      </c>
+      <c r="AP60" s="8">
+        <v>521.27300000000002</v>
+      </c>
+      <c r="AQ60" s="8">
+        <v>521.27300000000002</v>
+      </c>
+      <c r="AR60" s="8">
+        <v>1352.575</v>
+      </c>
+      <c r="AS60" s="8">
+        <v>365.435</v>
+      </c>
+      <c r="AT60" s="8">
+        <v>987.14</v>
+      </c>
+      <c r="AU60" s="8">
+        <v>758.01099999999997</v>
+      </c>
+      <c r="AV60" s="8">
+        <v>-67.965999999999994</v>
+      </c>
+      <c r="AW60" s="8">
+        <v>40.049999999999997</v>
+      </c>
+      <c r="AX60" s="8">
+        <v>257.04499999999996</v>
+      </c>
+      <c r="AY60" s="8">
+        <v>314.27499999999998</v>
+      </c>
+      <c r="AZ60" s="8">
+        <v>15097.954999999998</v>
+      </c>
+      <c r="BA60" s="8">
+        <v>21368.326649999999</v>
+      </c>
+      <c r="BB60" s="8">
+        <v>21368.326649999999</v>
+      </c>
+      <c r="BC60" s="8">
+        <v>1950.43</v>
+      </c>
+      <c r="BD60" s="8">
+        <v>22.732000000000003</v>
+      </c>
+      <c r="BE60" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF60" s="8">
+        <v>414.14</v>
+      </c>
+      <c r="BG60" s="8">
+        <v>1513.558</v>
+      </c>
+      <c r="BH60" s="8">
+        <v>1902.384</v>
+      </c>
+      <c r="BI60" s="8">
+        <v>84.882999999999996</v>
+      </c>
+      <c r="BJ60" s="8">
+        <v>1573.096</v>
+      </c>
+      <c r="BK60" s="8">
+        <v>244.405</v>
+      </c>
+      <c r="BL60" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM60" s="8">
+        <v>4967.0020000000004</v>
+      </c>
+      <c r="BN60" s="8">
+        <v>29294.111000000001</v>
+      </c>
+      <c r="BO60" s="8">
+        <v>24327.109</v>
+      </c>
+      <c r="BP60" s="8">
+        <v>5236.7180000000044</v>
+      </c>
+      <c r="BQ60" s="8">
+        <v>23873.515660000005</v>
+      </c>
+      <c r="BR60" s="8">
+        <v>27451.441310000009</v>
+      </c>
+      <c r="BS60" s="8">
+        <v>6982.769310000007</v>
+      </c>
+      <c r="BT60" s="8">
+        <v>-9559.9166899999909</v>
+      </c>
+      <c r="BU60" s="8">
+        <v>-20537.135689999988</v>
+      </c>
+    </row>
+    <row r="61" spans="1:73" ht="15" customHeight="1">
+      <c r="A61" s="6" t="s">
+        <v>112</v>
+      </c>
+      <c r="B61" s="9">
+        <v>10619.424000000001</v>
+      </c>
+      <c r="C61" s="8">
+        <v>36566.093999999997</v>
+      </c>
+      <c r="D61" s="8">
+        <v>20033.315999999999</v>
+      </c>
+      <c r="E61" s="8">
+        <v>16532.778000000002</v>
+      </c>
+      <c r="F61" s="8">
+        <v>9434.226999999999</v>
+      </c>
+      <c r="G61" s="8">
+        <v>9432.6539999999986</v>
+      </c>
+      <c r="H61" s="8">
+        <v>1.5730000000000004</v>
+      </c>
+      <c r="I61" s="8">
+        <v>24213.526000000002</v>
+      </c>
+      <c r="J61" s="8">
+        <v>0</v>
+      </c>
+      <c r="K61" s="8">
+        <v>0</v>
+      </c>
+      <c r="L61" s="8">
+        <v>1275.944</v>
+      </c>
+      <c r="M61" s="8">
+        <v>250.30199999999996</v>
+      </c>
+      <c r="N61" s="8">
+        <v>1025.6420000000001</v>
+      </c>
+      <c r="O61" s="8">
+        <v>5628.1039999999994</v>
+      </c>
+      <c r="P61" s="8">
+        <v>5615.7639999999992</v>
+      </c>
+      <c r="Q61" s="8">
+        <v>0</v>
+      </c>
+      <c r="R61" s="8">
+        <v>0</v>
+      </c>
+      <c r="S61" s="8">
+        <v>0</v>
+      </c>
+      <c r="T61" s="8">
+        <v>12.34</v>
+      </c>
+      <c r="U61" s="8">
+        <v>9.2279999999999998</v>
+      </c>
+      <c r="V61" s="8">
+        <v>50151.023000000001</v>
+      </c>
+      <c r="W61" s="8">
+        <v>30117.707000000002</v>
+      </c>
+      <c r="X61" s="8">
+        <v>16179.169</v>
+      </c>
+      <c r="Y61" s="8">
+        <v>3854.1469999999999</v>
+      </c>
+      <c r="Z61" s="8">
+        <v>5014.1729999999998</v>
+      </c>
+      <c r="AA61" s="8">
+        <v>33.400999999999996</v>
+      </c>
+      <c r="AB61" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC61" s="8">
+        <v>277.57400000000001</v>
+      </c>
+      <c r="AD61" s="8">
+        <v>3009.933</v>
+      </c>
+      <c r="AE61" s="8">
+        <v>1693.2649999999999</v>
+      </c>
+      <c r="AF61" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG61" s="8">
+        <v>3351.1230000000005</v>
+      </c>
+      <c r="AH61" s="8">
+        <v>722.13199999999995</v>
+      </c>
+      <c r="AI61" s="8">
+        <v>2628.991</v>
+      </c>
+      <c r="AJ61" s="8">
+        <v>5025.3709999999992</v>
+      </c>
+      <c r="AK61" s="8">
+        <v>-93.909000000000006</v>
+      </c>
+      <c r="AL61" s="8">
+        <v>6828.5460000000003</v>
+      </c>
+      <c r="AM61" s="8">
+        <v>23998.413659999998</v>
+      </c>
+      <c r="AN61" s="8">
+        <v>22254.664000000001</v>
+      </c>
+      <c r="AO61" s="8">
+        <v>1743.7496599999999</v>
+      </c>
+      <c r="AP61" s="8">
+        <v>583.69100000000003</v>
+      </c>
+      <c r="AQ61" s="8">
+        <v>583.69100000000003</v>
+      </c>
+      <c r="AR61" s="8">
+        <v>1340.6969999999999</v>
+      </c>
+      <c r="AS61" s="8">
+        <v>373.72900000000004</v>
+      </c>
+      <c r="AT61" s="8">
+        <v>966.96799999999996</v>
+      </c>
+      <c r="AU61" s="8">
+        <v>758.68</v>
+      </c>
+      <c r="AV61" s="8">
+        <v>-96.143000000000001</v>
+      </c>
+      <c r="AW61" s="8">
+        <v>42.754000000000005</v>
+      </c>
+      <c r="AX61" s="8">
+        <v>261.67700000000002</v>
+      </c>
+      <c r="AY61" s="8">
+        <v>346.89</v>
+      </c>
+      <c r="AZ61" s="8">
+        <v>15598.847999999998</v>
+      </c>
+      <c r="BA61" s="8">
+        <v>21363.054649999998</v>
+      </c>
+      <c r="BB61" s="8">
+        <v>21363.054649999998</v>
+      </c>
+      <c r="BC61" s="8">
+        <v>1862.153</v>
+      </c>
+      <c r="BD61" s="8">
+        <v>23.294000000000004</v>
+      </c>
+      <c r="BE61" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF61" s="8">
+        <v>375.08299999999997</v>
+      </c>
+      <c r="BG61" s="8">
+        <v>1463.7760000000001</v>
+      </c>
+      <c r="BH61" s="8">
+        <v>1907.8869999999999</v>
+      </c>
+      <c r="BI61" s="8">
+        <v>84.337999999999994</v>
+      </c>
+      <c r="BJ61" s="8">
+        <v>1551.49</v>
+      </c>
+      <c r="BK61" s="8">
+        <v>272.05899999999997</v>
+      </c>
+      <c r="BL61" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM61" s="8">
+        <v>5025.3709999999992</v>
+      </c>
+      <c r="BN61" s="8">
+        <v>28921.069</v>
+      </c>
+      <c r="BO61" s="8">
+        <v>23895.698</v>
+      </c>
+      <c r="BP61" s="8">
+        <v>5291.2339999999967</v>
+      </c>
+      <c r="BQ61" s="8">
+        <v>23726.296659999996</v>
+      </c>
+      <c r="BR61" s="8">
+        <v>27409.244309999984</v>
+      </c>
+      <c r="BS61" s="8">
+        <v>7375.9283099999848</v>
+      </c>
+      <c r="BT61" s="8">
+        <v>-9156.8496900000137</v>
+      </c>
+      <c r="BU61" s="8">
+        <v>-19940.403690000014</v>
+      </c>
+    </row>
+    <row r="62" spans="1:73" ht="15" customHeight="1">
+      <c r="A62" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="B62" s="9">
+        <v>10504.29</v>
+      </c>
+      <c r="C62" s="8">
+        <v>35972.489000000001</v>
+      </c>
+      <c r="D62" s="8">
+        <v>19462.501999999997</v>
+      </c>
+      <c r="E62" s="8">
+        <v>16509.987000000001</v>
+      </c>
+      <c r="F62" s="8">
+        <v>9041.5460000000003</v>
+      </c>
+      <c r="G62" s="8">
+        <v>9044.655999999999</v>
+      </c>
+      <c r="H62" s="8">
+        <v>-3.11</v>
+      </c>
+      <c r="I62" s="8">
+        <v>23732.911999999997</v>
+      </c>
+      <c r="J62" s="8">
+        <v>0</v>
+      </c>
+      <c r="K62" s="8">
+        <v>0</v>
+      </c>
+      <c r="L62" s="8">
+        <v>1214.1990000000001</v>
+      </c>
+      <c r="M62" s="8">
+        <v>224.36199999999997</v>
+      </c>
+      <c r="N62" s="8">
+        <v>989.8370000000001</v>
+      </c>
+      <c r="O62" s="8">
+        <v>6200.0940000000001</v>
+      </c>
+      <c r="P62" s="8">
+        <v>6186.768</v>
+      </c>
+      <c r="Q62" s="8">
+        <v>0</v>
+      </c>
+      <c r="R62" s="8">
+        <v>0</v>
+      </c>
+      <c r="S62" s="8">
+        <v>0</v>
+      </c>
+      <c r="T62" s="8">
+        <v>13.326000000000001</v>
+      </c>
+      <c r="U62" s="8">
+        <v>9.5969999999999995</v>
+      </c>
+      <c r="V62" s="8">
+        <v>49645.508999999998</v>
+      </c>
+      <c r="W62" s="8">
+        <v>30183.006999999998</v>
+      </c>
+      <c r="X62" s="8">
+        <v>15722.009</v>
+      </c>
+      <c r="Y62" s="8">
+        <v>3740.4929999999995</v>
+      </c>
+      <c r="Z62" s="8">
+        <v>5194.2199999999993</v>
+      </c>
+      <c r="AA62" s="8">
+        <v>32.634</v>
+      </c>
+      <c r="AB62" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC62" s="8">
+        <v>268.10400000000004</v>
+      </c>
+      <c r="AD62" s="8">
+        <v>3178.558</v>
+      </c>
+      <c r="AE62" s="8">
+        <v>1714.924</v>
+      </c>
+      <c r="AF62" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG62" s="8">
+        <v>2962.1950000000002</v>
+      </c>
+      <c r="AH62" s="8">
+        <v>692.44399999999996</v>
+      </c>
+      <c r="AI62" s="8">
+        <v>2269.7509999999997</v>
+      </c>
+      <c r="AJ62" s="8">
+        <v>5070.7960000000003</v>
+      </c>
+      <c r="AK62" s="8">
+        <v>-106.74599999999998</v>
+      </c>
+      <c r="AL62" s="8">
+        <v>6732.77</v>
+      </c>
+      <c r="AM62" s="8">
+        <v>24324.636659999996</v>
+      </c>
+      <c r="AN62" s="8">
+        <v>22530.716</v>
+      </c>
+      <c r="AO62" s="8">
+        <v>1793.92066</v>
+      </c>
+      <c r="AP62" s="8">
+        <v>621.09699999999998</v>
+      </c>
+      <c r="AQ62" s="8">
+        <v>621.09699999999998</v>
+      </c>
+      <c r="AR62" s="8">
+        <v>1227.306</v>
+      </c>
+      <c r="AS62" s="8">
+        <v>465.88599999999997</v>
+      </c>
+      <c r="AT62" s="8">
+        <v>761.42</v>
+      </c>
+      <c r="AU62" s="8">
+        <v>575.96</v>
+      </c>
+      <c r="AV62" s="8">
+        <v>-124.32</v>
+      </c>
+      <c r="AW62" s="8">
+        <v>41.487000000000002</v>
+      </c>
+      <c r="AX62" s="8">
+        <v>268.29300000000001</v>
+      </c>
+      <c r="AY62" s="8">
+        <v>466.58000000000004</v>
+      </c>
+      <c r="AZ62" s="8">
+        <v>15358.493999999999</v>
+      </c>
+      <c r="BA62" s="8">
+        <v>21405.659650000001</v>
+      </c>
+      <c r="BB62" s="8">
+        <v>21405.659650000001</v>
+      </c>
+      <c r="BC62" s="8">
+        <v>1982.4010000000001</v>
+      </c>
+      <c r="BD62" s="8">
+        <v>22.683</v>
+      </c>
+      <c r="BE62" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF62" s="8">
+        <v>346.82499999999999</v>
+      </c>
+      <c r="BG62" s="8">
+        <v>1612.893</v>
+      </c>
+      <c r="BH62" s="8">
+        <v>1937.4749999999999</v>
+      </c>
+      <c r="BI62" s="8">
+        <v>83.35</v>
+      </c>
+      <c r="BJ62" s="8">
+        <v>1595.5630000000001</v>
+      </c>
+      <c r="BK62" s="8">
+        <v>258.56200000000001</v>
+      </c>
+      <c r="BL62" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM62" s="8">
+        <v>5070.7960000000003</v>
+      </c>
+      <c r="BN62" s="8">
+        <v>28460.475999999999</v>
+      </c>
+      <c r="BO62" s="8">
+        <v>23389.68</v>
+      </c>
+      <c r="BP62" s="8">
+        <v>5348.6610000000037</v>
+      </c>
+      <c r="BQ62" s="8">
+        <v>23486.310659999999</v>
+      </c>
+      <c r="BR62" s="8">
+        <v>26846.041309999993</v>
+      </c>
+      <c r="BS62" s="8">
+        <v>7383.5393099999928</v>
+      </c>
+      <c r="BT62" s="8">
+        <v>-9126.4476900000082</v>
+      </c>
+      <c r="BU62" s="8">
+        <v>-19085.967690000012</v>
+      </c>
+    </row>
+    <row r="63" spans="1:73" ht="15" customHeight="1">
+      <c r="A63" s="6" t="s">
         <v>114</v>
       </c>
+      <c r="B63" s="9">
+        <v>10295.856</v>
+      </c>
+      <c r="C63" s="8">
+        <v>35186.081999999995</v>
+      </c>
+      <c r="D63" s="8">
+        <v>18950.824999999997</v>
+      </c>
+      <c r="E63" s="8">
+        <v>16235.257</v>
+      </c>
+      <c r="F63" s="8">
+        <v>8561.9449999999997</v>
+      </c>
+      <c r="G63" s="8">
+        <v>8572.137999999999</v>
+      </c>
+      <c r="H63" s="8">
+        <v>-10.193000000000001</v>
+      </c>
+      <c r="I63" s="8">
+        <v>23203.264000000003</v>
+      </c>
+      <c r="J63" s="8">
+        <v>0</v>
+      </c>
+      <c r="K63" s="8">
+        <v>0</v>
+      </c>
+      <c r="L63" s="8">
+        <v>1127.8910000000001</v>
+      </c>
+      <c r="M63" s="8">
+        <v>241.18399999999997</v>
+      </c>
+      <c r="N63" s="8">
+        <v>886.70699999999999</v>
+      </c>
+      <c r="O63" s="8">
+        <v>6862.2679999999991</v>
+      </c>
+      <c r="P63" s="8">
+        <v>6848.1759999999995</v>
+      </c>
+      <c r="Q63" s="8">
+        <v>0</v>
+      </c>
+      <c r="R63" s="8">
+        <v>0</v>
+      </c>
+      <c r="S63" s="8">
+        <v>0</v>
+      </c>
+      <c r="T63" s="8">
+        <v>14.092000000000001</v>
+      </c>
+      <c r="U63" s="8">
+        <v>9.4139999999999997</v>
+      </c>
+      <c r="V63" s="8">
+        <v>49114.321000000004</v>
+      </c>
+      <c r="W63" s="8">
+        <v>30163.495999999999</v>
+      </c>
+      <c r="X63" s="8">
+        <v>15342.095000000001</v>
+      </c>
+      <c r="Y63" s="8">
+        <v>3608.7300000000005</v>
+      </c>
+      <c r="Z63" s="8">
+        <v>5082.7969999999996</v>
+      </c>
+      <c r="AA63" s="8">
+        <v>32.138999999999996</v>
+      </c>
+      <c r="AB63" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC63" s="8">
+        <v>246.38299999999998</v>
+      </c>
+      <c r="AD63" s="8">
+        <v>3238.0770000000002</v>
+      </c>
+      <c r="AE63" s="8">
+        <v>1566.1979999999999</v>
+      </c>
+      <c r="AF63" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG63" s="8">
+        <v>2858.8360000000002</v>
+      </c>
+      <c r="AH63" s="8">
+        <v>601.58699999999999</v>
+      </c>
+      <c r="AI63" s="8">
+        <v>2257.2489999999998</v>
+      </c>
+      <c r="AJ63" s="8">
+        <v>5104.8029999999999</v>
+      </c>
+      <c r="AK63" s="8">
+        <v>-14.474999999999998</v>
+      </c>
+      <c r="AL63" s="8">
+        <v>6679.9809999999998</v>
+      </c>
+      <c r="AM63" s="8">
+        <v>24536.144659999998</v>
+      </c>
+      <c r="AN63" s="8">
+        <v>22707.010000000002</v>
+      </c>
+      <c r="AO63" s="8">
+        <v>1829.1346600000002</v>
+      </c>
+      <c r="AP63" s="8">
+        <v>638.43299999999999</v>
+      </c>
+      <c r="AQ63" s="8">
+        <v>638.43299999999999</v>
+      </c>
+      <c r="AR63" s="8">
+        <v>1360.7339999999999</v>
+      </c>
+      <c r="AS63" s="8">
+        <v>624.20399999999995</v>
+      </c>
+      <c r="AT63" s="8">
+        <v>736.53</v>
+      </c>
+      <c r="AU63" s="8">
+        <v>582.45299999999997</v>
+      </c>
+      <c r="AV63" s="8">
+        <v>-152.49700000000001</v>
+      </c>
+      <c r="AW63" s="8">
+        <v>39.042000000000002</v>
+      </c>
+      <c r="AX63" s="8">
+        <v>267.53200000000004</v>
+      </c>
+      <c r="AY63" s="8">
+        <v>661.43000000000006</v>
+      </c>
+      <c r="AZ63" s="8">
+        <v>15765.171999999999</v>
+      </c>
+      <c r="BA63" s="8">
+        <v>21416.430650000002</v>
+      </c>
+      <c r="BB63" s="8">
+        <v>21416.430650000002</v>
+      </c>
+      <c r="BC63" s="8">
+        <v>1911.0550000000003</v>
+      </c>
+      <c r="BD63" s="8">
+        <v>22.287999999999997</v>
+      </c>
+      <c r="BE63" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF63" s="8">
+        <v>332.21900000000005</v>
+      </c>
+      <c r="BG63" s="8">
+        <v>1556.5480000000002</v>
+      </c>
+      <c r="BH63" s="8">
+        <v>1916.8870000000002</v>
+      </c>
+      <c r="BI63" s="8">
+        <v>78.373999999999995</v>
+      </c>
+      <c r="BJ63" s="8">
+        <v>1584.9749999999999</v>
+      </c>
+      <c r="BK63" s="8">
+        <v>253.53800000000001</v>
+      </c>
+      <c r="BL63" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM63" s="8">
+        <v>5104.8029999999999</v>
+      </c>
+      <c r="BN63" s="8">
+        <v>27961.476999999999</v>
+      </c>
+      <c r="BO63" s="8">
+        <v>22856.673999999999</v>
+      </c>
+      <c r="BP63" s="8">
+        <v>5396.645999999997</v>
+      </c>
+      <c r="BQ63" s="8">
+        <v>23303.365659999996</v>
+      </c>
+      <c r="BR63" s="8">
+        <v>27140.316310000002</v>
+      </c>
+      <c r="BS63" s="8">
+        <v>8189.4913099999976</v>
+      </c>
+      <c r="BT63" s="8">
+        <v>-8045.7656899999929</v>
+      </c>
+      <c r="BU63" s="8">
+        <v>-17535.184689999995</v>
+      </c>
     </row>
-    <row r="3" spans="1:70" ht="12" customHeight="1">
-      <c r="A3" s="5" t="s">
+    <row r="64" spans="1:73" ht="15" customHeight="1">
+      <c r="A64" s="6" t="s">
         <v>115</v>
       </c>
+      <c r="B64" s="9">
+        <v>10539.949000000001</v>
+      </c>
+      <c r="C64" s="8">
+        <v>34713.648000000001</v>
+      </c>
+      <c r="D64" s="8">
+        <v>18549.319</v>
+      </c>
+      <c r="E64" s="8">
+        <v>16164.329000000002</v>
+      </c>
+      <c r="F64" s="8">
+        <v>6120.5839999999998</v>
+      </c>
+      <c r="G64" s="8">
+        <v>6139.7640000000001</v>
+      </c>
+      <c r="H64" s="8">
+        <v>-19.18</v>
+      </c>
+      <c r="I64" s="8">
+        <v>22584.815999999999</v>
+      </c>
+      <c r="J64" s="8">
+        <v>0</v>
+      </c>
+      <c r="K64" s="8">
+        <v>0</v>
+      </c>
+      <c r="L64" s="8">
+        <v>1164.088</v>
+      </c>
+      <c r="M64" s="8">
+        <v>240.30699999999999</v>
+      </c>
+      <c r="N64" s="8">
+        <v>923.78099999999995</v>
+      </c>
+      <c r="O64" s="8">
+        <v>7535.8904699999985</v>
+      </c>
+      <c r="P64" s="8">
+        <v>7521.5604699999985</v>
+      </c>
+      <c r="Q64" s="8">
+        <v>0</v>
+      </c>
+      <c r="R64" s="8">
+        <v>0</v>
+      </c>
+      <c r="S64" s="8">
+        <v>0</v>
+      </c>
+      <c r="T64" s="8">
+        <v>14.33</v>
+      </c>
+      <c r="U64" s="8">
+        <v>7.6680000000000001</v>
+      </c>
+      <c r="V64" s="8">
+        <v>48794.654999999999</v>
+      </c>
+      <c r="W64" s="8">
+        <v>30245.335999999999</v>
+      </c>
+      <c r="X64" s="8">
+        <v>15066.566000000001</v>
+      </c>
+      <c r="Y64" s="8">
+        <v>3482.7529999999997</v>
+      </c>
+      <c r="Z64" s="8">
+        <v>4954.5164999999997</v>
+      </c>
+      <c r="AA64" s="8">
+        <v>29.124000000000002</v>
+      </c>
+      <c r="AB64" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC64" s="8">
+        <v>212.31099999999998</v>
+      </c>
+      <c r="AD64" s="8">
+        <v>3092.3565000000003</v>
+      </c>
+      <c r="AE64" s="8">
+        <v>1620.7249999999999</v>
+      </c>
+      <c r="AF64" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG64" s="8">
+        <v>1574.6485600000001</v>
+      </c>
+      <c r="AH64" s="8">
+        <v>650.63800000000003</v>
+      </c>
+      <c r="AI64" s="8">
+        <v>924.01056000000017</v>
+      </c>
+      <c r="AJ64" s="8">
+        <v>5130.4980000000005</v>
+      </c>
+      <c r="AK64" s="8">
+        <v>-2.7199999999999989</v>
+      </c>
+      <c r="AL64" s="8">
+        <v>6579.6070000000009</v>
+      </c>
+      <c r="AM64" s="8">
+        <v>24425.395999999997</v>
+      </c>
+      <c r="AN64" s="8">
+        <v>22543.226000000002</v>
+      </c>
+      <c r="AO64" s="8">
+        <v>1882.1699999999998</v>
+      </c>
+      <c r="AP64" s="8">
+        <v>691.86200000000008</v>
+      </c>
+      <c r="AQ64" s="8">
+        <v>691.86200000000008</v>
+      </c>
+      <c r="AR64" s="8">
+        <v>1554.764113</v>
+      </c>
+      <c r="AS64" s="8">
+        <v>770.906113</v>
+      </c>
+      <c r="AT64" s="8">
+        <v>783.85799999999995</v>
+      </c>
+      <c r="AU64" s="8">
+        <v>646.75900000000001</v>
+      </c>
+      <c r="AV64" s="8">
+        <v>-180.67099999999999</v>
+      </c>
+      <c r="AW64" s="8">
+        <v>34.953999999999994</v>
+      </c>
+      <c r="AX64" s="8">
+        <v>282.81600000000003</v>
+      </c>
+      <c r="AY64" s="8">
+        <v>817.46111300000007</v>
+      </c>
+      <c r="AZ64" s="8">
+        <v>16609.465</v>
+      </c>
+      <c r="BA64" s="8">
+        <v>21202.593000000001</v>
+      </c>
+      <c r="BB64" s="8">
+        <v>21202.593000000001</v>
+      </c>
+      <c r="BC64" s="8">
+        <v>1933.59124</v>
+      </c>
+      <c r="BD64" s="8">
+        <v>20.281000000000002</v>
+      </c>
+      <c r="BE64" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF64" s="8">
+        <v>324.98500000000001</v>
+      </c>
+      <c r="BG64" s="8">
+        <v>1588.3252399999999</v>
+      </c>
+      <c r="BH64" s="8">
+        <v>1586.2070000000001</v>
+      </c>
+      <c r="BI64" s="8">
+        <v>2.7E-2</v>
+      </c>
+      <c r="BJ64" s="8">
+        <v>1358.5539999999999</v>
+      </c>
+      <c r="BK64" s="8">
+        <v>227.62599999999998</v>
+      </c>
+      <c r="BL64" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM64" s="8">
+        <v>5130.4980000000005</v>
+      </c>
+      <c r="BN64" s="8">
+        <v>27270.553</v>
+      </c>
+      <c r="BO64" s="8">
+        <v>22140.055</v>
+      </c>
+      <c r="BP64" s="8">
+        <v>5377.599000000002</v>
+      </c>
+      <c r="BQ64" s="8">
+        <v>22657.780643000002</v>
+      </c>
+      <c r="BR64" s="8">
+        <v>27195.909383000006</v>
+      </c>
+      <c r="BS64" s="8">
+        <v>8646.5903830000061</v>
+      </c>
+      <c r="BT64" s="8">
+        <v>-7517.7386169999954</v>
+      </c>
+      <c r="BU64" s="8">
+        <v>-13624.044176999994</v>
+      </c>
     </row>
-    <row r="4" spans="1:70" ht="11.25"/>
-[...2 lines deleted...]
-        <v>80</v>
+    <row r="65" spans="1:73" ht="15" customHeight="1">
+      <c r="A65" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="B65" s="9">
+        <v>10571.433999999999</v>
+      </c>
+      <c r="C65" s="8">
+        <v>34491.79</v>
+      </c>
+      <c r="D65" s="8">
+        <v>18479.55</v>
+      </c>
+      <c r="E65" s="8">
+        <v>16012.240000000002</v>
+      </c>
+      <c r="F65" s="8">
+        <v>5888.5529999999999</v>
+      </c>
+      <c r="G65" s="8">
+        <v>5903.0969999999998</v>
+      </c>
+      <c r="H65" s="8">
+        <v>-14.544</v>
+      </c>
+      <c r="I65" s="8">
+        <v>22366.973999999998</v>
+      </c>
+      <c r="J65" s="8">
+        <v>0</v>
+      </c>
+      <c r="K65" s="8">
+        <v>0</v>
+      </c>
+      <c r="L65" s="8">
+        <v>1054.4580000000001</v>
+      </c>
+      <c r="M65" s="8">
+        <v>217.22399999999999</v>
+      </c>
+      <c r="N65" s="8">
+        <v>837.23400000000004</v>
+      </c>
+      <c r="O65" s="8">
+        <v>7996.0984699999999</v>
+      </c>
+      <c r="P65" s="8">
+        <v>7981.7364699999998</v>
+      </c>
+      <c r="Q65" s="8">
+        <v>0</v>
+      </c>
+      <c r="R65" s="8">
+        <v>0</v>
+      </c>
+      <c r="S65" s="8">
+        <v>0</v>
+      </c>
+      <c r="T65" s="8">
+        <v>14.362000000000002</v>
+      </c>
+      <c r="U65" s="8">
+        <v>10.298</v>
+      </c>
+      <c r="V65" s="8">
+        <v>48986.14</v>
+      </c>
+      <c r="W65" s="8">
+        <v>30506.59</v>
+      </c>
+      <c r="X65" s="8">
+        <v>15000.983999999999</v>
+      </c>
+      <c r="Y65" s="8">
+        <v>3478.5659999999998</v>
+      </c>
+      <c r="Z65" s="8">
+        <v>4799.0555000000004</v>
+      </c>
+      <c r="AA65" s="8">
+        <v>27.058</v>
+      </c>
+      <c r="AB65" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC65" s="8">
+        <v>150.76400000000001</v>
+      </c>
+      <c r="AD65" s="8">
+        <v>3004.1545000000001</v>
+      </c>
+      <c r="AE65" s="8">
+        <v>1617.079</v>
+      </c>
+      <c r="AF65" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG65" s="8">
+        <v>1612.5525600000001</v>
+      </c>
+      <c r="AH65" s="8">
+        <v>569.79700000000003</v>
+      </c>
+      <c r="AI65" s="8">
+        <v>1042.7555600000001</v>
+      </c>
+      <c r="AJ65" s="8">
+        <v>5149.7579999999998</v>
+      </c>
+      <c r="AK65" s="8">
+        <v>15.375000000000011</v>
+      </c>
+      <c r="AL65" s="8">
+        <v>6658.3850000000002</v>
+      </c>
+      <c r="AM65" s="8">
+        <v>24056.743999999999</v>
+      </c>
+      <c r="AN65" s="8">
+        <v>22217.133000000002</v>
+      </c>
+      <c r="AO65" s="8">
+        <v>1839.6109999999999</v>
+      </c>
+      <c r="AP65" s="8">
+        <v>679.27599999999995</v>
+      </c>
+      <c r="AQ65" s="8">
+        <v>679.27599999999995</v>
+      </c>
+      <c r="AR65" s="8">
+        <v>1665.5861129999998</v>
+      </c>
+      <c r="AS65" s="8">
+        <v>807.89411299999995</v>
+      </c>
+      <c r="AT65" s="8">
+        <v>857.69200000000001</v>
+      </c>
+      <c r="AU65" s="8">
+        <v>663.60500000000002</v>
+      </c>
+      <c r="AV65" s="8">
+        <v>-144.666</v>
+      </c>
+      <c r="AW65" s="8">
+        <v>33.753999999999998</v>
+      </c>
+      <c r="AX65" s="8">
+        <v>304.99900000000002</v>
+      </c>
+      <c r="AY65" s="8">
+        <v>849.69211300000006</v>
+      </c>
+      <c r="AZ65" s="8">
+        <v>16504.552</v>
+      </c>
+      <c r="BA65" s="8">
+        <v>20928.367000000002</v>
+      </c>
+      <c r="BB65" s="8">
+        <v>20928.367000000002</v>
+      </c>
+      <c r="BC65" s="8">
+        <v>2212.6262400000001</v>
+      </c>
+      <c r="BD65" s="8">
+        <v>18.240000000000002</v>
+      </c>
+      <c r="BE65" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF65" s="8">
+        <v>316.64600000000002</v>
+      </c>
+      <c r="BG65" s="8">
+        <v>1877.7402400000001</v>
+      </c>
+      <c r="BH65" s="8">
+        <v>1921.8449999999998</v>
+      </c>
+      <c r="BI65" s="8">
+        <v>5.7309999999999999</v>
+      </c>
+      <c r="BJ65" s="8">
+        <v>1694.316</v>
+      </c>
+      <c r="BK65" s="8">
+        <v>221.798</v>
+      </c>
+      <c r="BL65" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM65" s="8">
+        <v>5149.7579999999998</v>
+      </c>
+      <c r="BN65" s="8">
+        <v>27100.175000000003</v>
+      </c>
+      <c r="BO65" s="8">
+        <v>21950.417000000001</v>
+      </c>
+      <c r="BP65" s="8">
+        <v>5412.4770000000062</v>
+      </c>
+      <c r="BQ65" s="8">
+        <v>22084.250643000007</v>
+      </c>
+      <c r="BR65" s="8">
+        <v>26413.852382999998</v>
+      </c>
+      <c r="BS65" s="8">
+        <v>7934.3023829999984</v>
+      </c>
+      <c r="BT65" s="8">
+        <v>-8077.9376170000032</v>
+      </c>
+      <c r="BU65" s="8">
+        <v>-13672.573177000004</v>
       </c>
     </row>
-    <row r="6" spans="1:70" ht="6" customHeight="1" thickBot="1"/>
-[...1 lines deleted...]
-      <c r="A7" s="30" t="s">
+    <row r="66" spans="1:73" ht="15" customHeight="1">
+      <c r="A66" s="6" t="s">
+        <v>117</v>
+      </c>
+      <c r="B66" s="9">
+        <v>10305.733</v>
+      </c>
+      <c r="C66" s="8">
+        <v>32723.153000000002</v>
+      </c>
+      <c r="D66" s="8">
+        <v>17624.080000000002</v>
+      </c>
+      <c r="E66" s="8">
+        <v>15099.073</v>
+      </c>
+      <c r="F66" s="8">
+        <v>5184.3560000000007</v>
+      </c>
+      <c r="G66" s="8">
+        <v>5189.101999999999</v>
+      </c>
+      <c r="H66" s="8">
+        <v>-4.7460000000000013</v>
+      </c>
+      <c r="I66" s="8">
+        <v>20953.941999999999</v>
+      </c>
+      <c r="J66" s="8">
+        <v>0</v>
+      </c>
+      <c r="K66" s="8">
+        <v>0</v>
+      </c>
+      <c r="L66" s="8">
+        <v>1052.0129999999999</v>
+      </c>
+      <c r="M66" s="8">
+        <v>212.98599999999999</v>
+      </c>
+      <c r="N66" s="8">
+        <v>839.02700000000004</v>
+      </c>
+      <c r="O66" s="8">
+        <v>8238.7884699999995</v>
+      </c>
+      <c r="P66" s="8">
+        <v>8224.2694699999993</v>
+      </c>
+      <c r="Q66" s="8">
+        <v>0</v>
+      </c>
+      <c r="R66" s="8">
+        <v>0</v>
+      </c>
+      <c r="S66" s="8">
+        <v>0</v>
+      </c>
+      <c r="T66" s="8">
+        <v>14.519000000000002</v>
+      </c>
+      <c r="U66" s="8">
+        <v>12.356</v>
+      </c>
+      <c r="V66" s="8">
+        <v>48302.87</v>
+      </c>
+      <c r="W66" s="8">
+        <v>30678.79</v>
+      </c>
+      <c r="X66" s="8">
+        <v>14171.369999999999</v>
+      </c>
+      <c r="Y66" s="8">
+        <v>3452.71</v>
+      </c>
+      <c r="Z66" s="8">
+        <v>4809.3635000000004</v>
+      </c>
+      <c r="AA66" s="8">
+        <v>27.021000000000001</v>
+      </c>
+      <c r="AB66" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC66" s="8">
+        <v>158.73000000000002</v>
+      </c>
+      <c r="AD66" s="8">
+        <v>2884.4255000000003</v>
+      </c>
+      <c r="AE66" s="8">
+        <v>1739.1869999999999</v>
+      </c>
+      <c r="AF66" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG66" s="8">
+        <v>2295.71056</v>
+      </c>
+      <c r="AH66" s="8">
+        <v>561.40099999999995</v>
+      </c>
+      <c r="AI66" s="8">
+        <v>1734.3095600000001</v>
+      </c>
+      <c r="AJ66" s="8">
+        <v>5160.3850000000002</v>
+      </c>
+      <c r="AK66" s="8">
+        <v>14.422000000000004</v>
+      </c>
+      <c r="AL66" s="8">
+        <v>6798.4279999999999</v>
+      </c>
+      <c r="AM66" s="8">
+        <v>23849.989000000001</v>
+      </c>
+      <c r="AN66" s="8">
+        <v>21949.965</v>
+      </c>
+      <c r="AO66" s="8">
+        <v>1900.0239999999999</v>
+      </c>
+      <c r="AP66" s="8">
+        <v>626.03800000000001</v>
+      </c>
+      <c r="AQ66" s="8">
+        <v>626.03800000000001</v>
+      </c>
+      <c r="AR66" s="8">
+        <v>1707.713113</v>
+      </c>
+      <c r="AS66" s="8">
+        <v>854.41711299999997</v>
+      </c>
+      <c r="AT66" s="8">
+        <v>853.29600000000005</v>
+      </c>
+      <c r="AU66" s="8">
+        <v>597.04300000000001</v>
+      </c>
+      <c r="AV66" s="8">
+        <v>-108.661</v>
+      </c>
+      <c r="AW66" s="8">
+        <v>35.528999999999996</v>
+      </c>
+      <c r="AX66" s="8">
+        <v>329.38499999999999</v>
+      </c>
+      <c r="AY66" s="8">
+        <v>862.161113</v>
+      </c>
+      <c r="AZ66" s="8">
+        <v>16609.672999999999</v>
+      </c>
+      <c r="BA66" s="8">
+        <v>20309.392</v>
+      </c>
+      <c r="BB66" s="8">
+        <v>20309.392</v>
+      </c>
+      <c r="BC66" s="8">
+        <v>2339.6132400000001</v>
+      </c>
+      <c r="BD66" s="8">
+        <v>17.322000000000003</v>
+      </c>
+      <c r="BE66" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF66" s="8">
+        <v>307.43299999999999</v>
+      </c>
+      <c r="BG66" s="8">
+        <v>2014.8582400000003</v>
+      </c>
+      <c r="BH66" s="8">
+        <v>2300.5299999999997</v>
+      </c>
+      <c r="BI66" s="8">
+        <v>94.284999999999997</v>
+      </c>
+      <c r="BJ66" s="8">
+        <v>2003.54</v>
+      </c>
+      <c r="BK66" s="8">
+        <v>202.70499999999998</v>
+      </c>
+      <c r="BL66" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM66" s="8">
+        <v>5160.3850000000002</v>
+      </c>
+      <c r="BN66" s="8">
+        <v>25763.138000000003</v>
+      </c>
+      <c r="BO66" s="8">
+        <v>20602.753000000004</v>
+      </c>
+      <c r="BP66" s="8">
+        <v>5435.234000000004</v>
+      </c>
+      <c r="BQ66" s="8">
+        <v>21702.134643000009</v>
+      </c>
+      <c r="BR66" s="8">
+        <v>25460.303383000006</v>
+      </c>
+      <c r="BS66" s="8">
+        <v>7836.2233830000041</v>
+      </c>
+      <c r="BT66" s="8">
+        <v>-7262.8496169999962</v>
+      </c>
+      <c r="BU66" s="8">
+        <v>-12456.808176999995</v>
+      </c>
+    </row>
+    <row r="67" spans="1:73" ht="15" customHeight="1">
+      <c r="A67" s="6" t="s">
+        <v>118</v>
+      </c>
+      <c r="B67" s="9">
+        <v>10240.334999999999</v>
+      </c>
+      <c r="C67" s="8">
+        <v>32387.442999999999</v>
+      </c>
+      <c r="D67" s="8">
+        <v>17500.734</v>
+      </c>
+      <c r="E67" s="8">
+        <v>14886.708999999999</v>
+      </c>
+      <c r="F67" s="8">
+        <v>4871.25</v>
+      </c>
+      <c r="G67" s="8">
+        <v>4868.2460000000001</v>
+      </c>
+      <c r="H67" s="8">
+        <v>3.004</v>
+      </c>
+      <c r="I67" s="8">
+        <v>20749.186999999998</v>
+      </c>
+      <c r="J67" s="8">
+        <v>0</v>
+      </c>
+      <c r="K67" s="8">
+        <v>0</v>
+      </c>
+      <c r="L67" s="8">
+        <v>1035.3400000000001</v>
+      </c>
+      <c r="M67" s="8">
+        <v>186.09700000000001</v>
+      </c>
+      <c r="N67" s="8">
+        <v>849.24300000000005</v>
+      </c>
+      <c r="O67" s="8">
+        <v>8283.1654699999999</v>
+      </c>
+      <c r="P67" s="8">
+        <v>8268.2544699999999</v>
+      </c>
+      <c r="Q67" s="8">
+        <v>0</v>
+      </c>
+      <c r="R67" s="8">
+        <v>0</v>
+      </c>
+      <c r="S67" s="8">
+        <v>0</v>
+      </c>
+      <c r="T67" s="8">
+        <v>14.911000000000001</v>
+      </c>
+      <c r="U67" s="8">
+        <v>15.190999999999999</v>
+      </c>
+      <c r="V67" s="8">
+        <v>47938.332999999999</v>
+      </c>
+      <c r="W67" s="8">
+        <v>30437.599000000002</v>
+      </c>
+      <c r="X67" s="8">
+        <v>14055.562999999998</v>
+      </c>
+      <c r="Y67" s="8">
+        <v>3445.1710000000003</v>
+      </c>
+      <c r="Z67" s="8">
+        <v>4891.6645000000008</v>
+      </c>
+      <c r="AA67" s="8">
+        <v>26.349</v>
+      </c>
+      <c r="AB67" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC67" s="8">
+        <v>176.13799999999998</v>
+      </c>
+      <c r="AD67" s="8">
+        <v>2864.1895</v>
+      </c>
+      <c r="AE67" s="8">
+        <v>1824.9880000000003</v>
+      </c>
+      <c r="AF67" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG67" s="8">
+        <v>2340.0995600000001</v>
+      </c>
+      <c r="AH67" s="8">
+        <v>623.40300000000002</v>
+      </c>
+      <c r="AI67" s="8">
+        <v>1716.6965600000003</v>
+      </c>
+      <c r="AJ67" s="8">
+        <v>5158.5020000000004</v>
+      </c>
+      <c r="AK67" s="8">
+        <v>-7.9509999999999925</v>
+      </c>
+      <c r="AL67" s="8">
+        <v>6872.2660000000005</v>
+      </c>
+      <c r="AM67" s="8">
+        <v>23497.688999999998</v>
+      </c>
+      <c r="AN67" s="8">
+        <v>21605.985000000001</v>
+      </c>
+      <c r="AO67" s="8">
+        <v>1891.7039999999997</v>
+      </c>
+      <c r="AP67" s="8">
+        <v>605.95299999999997</v>
+      </c>
+      <c r="AQ67" s="8">
+        <v>605.95299999999997</v>
+      </c>
+      <c r="AR67" s="8">
+        <v>1859.010113</v>
+      </c>
+      <c r="AS67" s="8">
+        <v>800.07211299999994</v>
+      </c>
+      <c r="AT67" s="8">
+        <v>1058.9380000000001</v>
+      </c>
+      <c r="AU67" s="8">
+        <v>739.02599999999995</v>
+      </c>
+      <c r="AV67" s="8">
+        <v>-72.655999999999992</v>
+      </c>
+      <c r="AW67" s="8">
+        <v>36.468000000000004</v>
+      </c>
+      <c r="AX67" s="8">
+        <v>356.1</v>
+      </c>
+      <c r="AY67" s="8">
+        <v>756.94811300000003</v>
+      </c>
+      <c r="AZ67" s="8">
+        <v>16011.412</v>
+      </c>
+      <c r="BA67" s="8">
+        <v>19795.603999999999</v>
+      </c>
+      <c r="BB67" s="8">
+        <v>19795.603999999999</v>
+      </c>
+      <c r="BC67" s="8">
+        <v>2543.1992399999999</v>
+      </c>
+      <c r="BD67" s="8">
+        <v>16.172000000000001</v>
+      </c>
+      <c r="BE67" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF67" s="8">
+        <v>301.63599999999997</v>
+      </c>
+      <c r="BG67" s="8">
+        <v>2225.3912399999999</v>
+      </c>
+      <c r="BH67" s="8">
+        <v>2621.85</v>
+      </c>
+      <c r="BI67" s="8">
+        <v>258.36799999999999</v>
+      </c>
+      <c r="BJ67" s="8">
+        <v>2177.8319999999999</v>
+      </c>
+      <c r="BK67" s="8">
+        <v>185.65</v>
+      </c>
+      <c r="BL67" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM67" s="8">
+        <v>5158.5020000000004</v>
+      </c>
+      <c r="BN67" s="8">
+        <v>25574.203000000001</v>
+      </c>
+      <c r="BO67" s="8">
+        <v>20415.701000000001</v>
+      </c>
+      <c r="BP67" s="8">
+        <v>5430.9690000000046</v>
+      </c>
+      <c r="BQ67" s="8">
+        <v>21469.162643000003</v>
+      </c>
+      <c r="BR67" s="8">
+        <v>24474.923383000001</v>
+      </c>
+      <c r="BS67" s="8">
+        <v>6974.1893830000045</v>
+      </c>
+      <c r="BT67" s="8">
+        <v>-7912.5196169999981</v>
+      </c>
+      <c r="BU67" s="8">
+        <v>-12494.068176999999</v>
+      </c>
+    </row>
+    <row r="68" spans="1:73" ht="15" customHeight="1">
+      <c r="A68" s="6" t="s">
         <v>119</v>
       </c>
-      <c r="B7" s="33" t="s">
-[...23 lines deleted...]
-      <c r="AX7" s="29"/>
+      <c r="B68" s="9">
+        <v>9580.6539999999986</v>
+      </c>
+      <c r="C68" s="8">
+        <v>30857.081000000002</v>
+      </c>
+      <c r="D68" s="8">
+        <v>16641.177</v>
+      </c>
+      <c r="E68" s="8">
+        <v>14215.904000000002</v>
+      </c>
+      <c r="F68" s="8">
+        <v>4303.817</v>
+      </c>
+      <c r="G68" s="8">
+        <v>4158.6450000000004</v>
+      </c>
+      <c r="H68" s="8">
+        <v>145.172</v>
+      </c>
+      <c r="I68" s="8">
+        <v>19657.199999999997</v>
+      </c>
+      <c r="J68" s="8">
+        <v>0</v>
+      </c>
+      <c r="K68" s="8">
+        <v>0</v>
+      </c>
+      <c r="L68" s="8">
+        <v>970.53016000000014</v>
+      </c>
+      <c r="M68" s="8">
+        <v>139.02516</v>
+      </c>
+      <c r="N68" s="8">
+        <v>831.50500000000011</v>
+      </c>
+      <c r="O68" s="8">
+        <v>8152.7964399999992</v>
+      </c>
+      <c r="P68" s="8">
+        <v>8136.9454399999995</v>
+      </c>
+      <c r="Q68" s="8">
+        <v>0</v>
+      </c>
+      <c r="R68" s="8">
+        <v>0</v>
+      </c>
+      <c r="S68" s="8">
+        <v>0</v>
+      </c>
+      <c r="T68" s="8">
+        <v>15.850999999999999</v>
+      </c>
+      <c r="U68" s="8">
+        <v>16.806999999999999</v>
+      </c>
+      <c r="V68" s="8">
+        <v>46622.319000000003</v>
+      </c>
+      <c r="W68" s="8">
+        <v>29981.142</v>
+      </c>
+      <c r="X68" s="8">
+        <v>13220.637000000001</v>
+      </c>
+      <c r="Y68" s="8">
+        <v>3420.54</v>
+      </c>
+      <c r="Z68" s="8">
+        <v>4488.58331</v>
+      </c>
+      <c r="AA68" s="8">
+        <v>27.832000000000001</v>
+      </c>
+      <c r="AB68" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC68" s="8">
+        <v>178.99199999999999</v>
+      </c>
+      <c r="AD68" s="8">
+        <v>2676.4073100000001</v>
+      </c>
+      <c r="AE68" s="8">
+        <v>1605.3520000000001</v>
+      </c>
+      <c r="AF68" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG68" s="8">
+        <v>1722.75423</v>
+      </c>
+      <c r="AH68" s="8">
+        <v>488.03600000000006</v>
+      </c>
+      <c r="AI68" s="8">
+        <v>1234.7182300000002</v>
+      </c>
+      <c r="AJ68" s="8">
+        <v>5140.9490000000005</v>
+      </c>
+      <c r="AK68" s="8">
+        <v>9.3359999999999985</v>
+      </c>
+      <c r="AL68" s="8">
+        <v>6707.9670000000006</v>
+      </c>
+      <c r="AM68" s="8">
+        <v>23345.089749999999</v>
+      </c>
+      <c r="AN68" s="8">
+        <v>21493.775000000001</v>
+      </c>
+      <c r="AO68" s="8">
+        <v>1851.31475</v>
+      </c>
+      <c r="AP68" s="8">
+        <v>550.73700000000008</v>
+      </c>
+      <c r="AQ68" s="8">
+        <v>550.73700000000008</v>
+      </c>
+      <c r="AR68" s="8">
+        <v>1826.28505</v>
+      </c>
+      <c r="AS68" s="8">
+        <v>923.16205000000002</v>
+      </c>
+      <c r="AT68" s="8">
+        <v>903.12300000000005</v>
+      </c>
+      <c r="AU68" s="8">
+        <v>518.91300000000001</v>
+      </c>
+      <c r="AV68" s="8">
+        <v>-36.652000000000001</v>
+      </c>
+      <c r="AW68" s="8">
+        <v>38.463999999999999</v>
+      </c>
+      <c r="AX68" s="8">
+        <v>382.39800000000002</v>
+      </c>
+      <c r="AY68" s="8">
+        <v>847.66705000000002</v>
+      </c>
+      <c r="AZ68" s="8">
+        <v>14995.43</v>
+      </c>
+      <c r="BA68" s="8">
+        <v>19142.641000000003</v>
+      </c>
+      <c r="BB68" s="8">
+        <v>19142.641000000003</v>
+      </c>
+      <c r="BC68" s="8">
+        <v>2604.3559200000004</v>
+      </c>
+      <c r="BD68" s="8">
+        <v>16.328000000000003</v>
+      </c>
+      <c r="BE68" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF68" s="8">
+        <v>292.07599999999996</v>
+      </c>
+      <c r="BG68" s="8">
+        <v>2295.9519200000004</v>
+      </c>
+      <c r="BH68" s="8">
+        <v>2678.1800000000003</v>
+      </c>
+      <c r="BI68" s="8">
+        <v>258.45999999999998</v>
+      </c>
+      <c r="BJ68" s="8">
+        <v>2138.788</v>
+      </c>
+      <c r="BK68" s="8">
+        <v>280.93200000000002</v>
+      </c>
+      <c r="BL68" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM68" s="8">
+        <v>5140.9490000000005</v>
+      </c>
+      <c r="BN68" s="8">
+        <v>24563.853999999999</v>
+      </c>
+      <c r="BO68" s="8">
+        <v>19422.904999999999</v>
+      </c>
+      <c r="BP68" s="8">
+        <v>5457.3910000000033</v>
+      </c>
+      <c r="BQ68" s="8">
+        <v>21505.439200000004</v>
+      </c>
+      <c r="BR68" s="8">
+        <v>23761.333810000004</v>
+      </c>
+      <c r="BS68" s="8">
+        <v>7120.1568100000004</v>
+      </c>
+      <c r="BT68" s="8">
+        <v>-7095.7471899999982</v>
+      </c>
+      <c r="BU68" s="8">
+        <v>-10453.474419999997</v>
+      </c>
     </row>
-    <row r="8" spans="1:70" s="1" customFormat="1" ht="45.75" customHeight="1">
-[...93 lines deleted...]
-      <c r="BR8" s="27"/>
+    <row r="69" spans="1:73" ht="15" customHeight="1">
+      <c r="A69" s="6" t="s">
+        <v>120</v>
+      </c>
+      <c r="B69" s="9">
+        <v>9532.0439999999999</v>
+      </c>
+      <c r="C69" s="8">
+        <v>30933.238999999998</v>
+      </c>
+      <c r="D69" s="8">
+        <v>16726.909</v>
+      </c>
+      <c r="E69" s="8">
+        <v>14206.329999999998</v>
+      </c>
+      <c r="F69" s="8">
+        <v>4086.19</v>
+      </c>
+      <c r="G69" s="8">
+        <v>3940.8450000000003</v>
+      </c>
+      <c r="H69" s="8">
+        <v>145.34499999999997</v>
+      </c>
+      <c r="I69" s="8">
+        <v>19910.721999999998</v>
+      </c>
+      <c r="J69" s="8">
+        <v>0</v>
+      </c>
+      <c r="K69" s="8">
+        <v>0</v>
+      </c>
+      <c r="L69" s="8">
+        <v>967.44416000000001</v>
+      </c>
+      <c r="M69" s="8">
+        <v>135.55516</v>
+      </c>
+      <c r="N69" s="8">
+        <v>831.88900000000001</v>
+      </c>
+      <c r="O69" s="8">
+        <v>8126.0934399999996</v>
+      </c>
+      <c r="P69" s="8">
+        <v>8110.9094399999994</v>
+      </c>
+      <c r="Q69" s="8">
+        <v>0</v>
+      </c>
+      <c r="R69" s="8">
+        <v>0</v>
+      </c>
+      <c r="S69" s="8">
+        <v>0</v>
+      </c>
+      <c r="T69" s="8">
+        <v>15.183999999999999</v>
+      </c>
+      <c r="U69" s="8">
+        <v>17.256</v>
+      </c>
+      <c r="V69" s="8">
+        <v>47217.429999999993</v>
+      </c>
+      <c r="W69" s="8">
+        <v>30490.521000000001</v>
+      </c>
+      <c r="X69" s="8">
+        <v>13419.376</v>
+      </c>
+      <c r="Y69" s="8">
+        <v>3307.5330000000004</v>
+      </c>
+      <c r="Z69" s="8">
+        <v>4566.5353100000002</v>
+      </c>
+      <c r="AA69" s="8">
+        <v>28.358000000000001</v>
+      </c>
+      <c r="AB69" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC69" s="8">
+        <v>135.804</v>
+      </c>
+      <c r="AD69" s="8">
+        <v>2618.4903100000001</v>
+      </c>
+      <c r="AE69" s="8">
+        <v>1783.8829999999998</v>
+      </c>
+      <c r="AF69" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG69" s="8">
+        <v>2259.1102300000002</v>
+      </c>
+      <c r="AH69" s="8">
+        <v>489.60599999999999</v>
+      </c>
+      <c r="AI69" s="8">
+        <v>1769.50423</v>
+      </c>
+      <c r="AJ69" s="8">
+        <v>5107.6759999999995</v>
+      </c>
+      <c r="AK69" s="8">
+        <v>-4.4650000000000052</v>
+      </c>
+      <c r="AL69" s="8">
+        <v>6669.6220000000003</v>
+      </c>
+      <c r="AM69" s="8">
+        <v>23101.438750000001</v>
+      </c>
+      <c r="AN69" s="8">
+        <v>21183.210999999999</v>
+      </c>
+      <c r="AO69" s="8">
+        <v>1918.22775</v>
+      </c>
+      <c r="AP69" s="8">
+        <v>583.09800000000007</v>
+      </c>
+      <c r="AQ69" s="8">
+        <v>583.09800000000007</v>
+      </c>
+      <c r="AR69" s="8">
+        <v>1824.3650499999999</v>
+      </c>
+      <c r="AS69" s="8">
+        <v>927.46504999999991</v>
+      </c>
+      <c r="AT69" s="8">
+        <v>896.90000000000009</v>
+      </c>
+      <c r="AU69" s="8">
+        <v>497.68299999999999</v>
+      </c>
+      <c r="AV69" s="8">
+        <v>-33.404000000000003</v>
+      </c>
+      <c r="AW69" s="8">
+        <v>43.024000000000001</v>
+      </c>
+      <c r="AX69" s="8">
+        <v>389.59699999999998</v>
+      </c>
+      <c r="AY69" s="8">
+        <v>820.76105000000007</v>
+      </c>
+      <c r="AZ69" s="8">
+        <v>15541.953000000001</v>
+      </c>
+      <c r="BA69" s="8">
+        <v>19362.550999999999</v>
+      </c>
+      <c r="BB69" s="8">
+        <v>19362.550999999999</v>
+      </c>
+      <c r="BC69" s="8">
+        <v>2571.0039200000001</v>
+      </c>
+      <c r="BD69" s="8">
+        <v>16.931999999999999</v>
+      </c>
+      <c r="BE69" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF69" s="8">
+        <v>363.02100000000002</v>
+      </c>
+      <c r="BG69" s="8">
+        <v>2191.0509200000001</v>
+      </c>
+      <c r="BH69" s="8">
+        <v>2303.1570000000002</v>
+      </c>
+      <c r="BI69" s="8">
+        <v>253.06599999999997</v>
+      </c>
+      <c r="BJ69" s="8">
+        <v>1813.357</v>
+      </c>
+      <c r="BK69" s="8">
+        <v>236.73400000000001</v>
+      </c>
+      <c r="BL69" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM69" s="8">
+        <v>5107.6759999999995</v>
+      </c>
+      <c r="BN69" s="8">
+        <v>24763.284</v>
+      </c>
+      <c r="BO69" s="8">
+        <v>19655.608</v>
+      </c>
+      <c r="BP69" s="8">
+        <v>5435.6600000000035</v>
+      </c>
+      <c r="BQ69" s="8">
+        <v>21267.926200000005</v>
+      </c>
+      <c r="BR69" s="8">
+        <v>23669.121810000011</v>
+      </c>
+      <c r="BS69" s="8">
+        <v>6942.2128100000191</v>
+      </c>
+      <c r="BT69" s="8">
+        <v>-7264.1171899999863</v>
+      </c>
+      <c r="BU69" s="8">
+        <v>-11301.795419999988</v>
+      </c>
     </row>
-    <row r="9" spans="1:70" s="1" customFormat="1" ht="29.25" customHeight="1" thickBot="1">
-[...51 lines deleted...]
-      <c r="BP9" s="27"/>
+    <row r="70" spans="1:73" ht="15" customHeight="1">
+      <c r="A70" s="6" t="s">
+        <v>121</v>
+      </c>
+      <c r="B70" s="9">
+        <v>9669.6509999999998</v>
+      </c>
+      <c r="C70" s="8">
+        <v>31328.551999999996</v>
+      </c>
+      <c r="D70" s="8">
+        <v>16845.458999999999</v>
+      </c>
+      <c r="E70" s="8">
+        <v>14483.092999999999</v>
+      </c>
+      <c r="F70" s="8">
+        <v>3974.0239999999994</v>
+      </c>
+      <c r="G70" s="8">
+        <v>3814.8219999999997</v>
+      </c>
+      <c r="H70" s="8">
+        <v>159.202</v>
+      </c>
+      <c r="I70" s="8">
+        <v>20246.780999999999</v>
+      </c>
+      <c r="J70" s="8">
+        <v>0</v>
+      </c>
+      <c r="K70" s="8">
+        <v>0</v>
+      </c>
+      <c r="L70" s="8">
+        <v>932.27716000000009</v>
+      </c>
+      <c r="M70" s="8">
+        <v>129.66216</v>
+      </c>
+      <c r="N70" s="8">
+        <v>802.61500000000012</v>
+      </c>
+      <c r="O70" s="8">
+        <v>8146.5884399999995</v>
+      </c>
+      <c r="P70" s="8">
+        <v>8132.0714399999997</v>
+      </c>
+      <c r="Q70" s="8">
+        <v>0</v>
+      </c>
+      <c r="R70" s="8">
+        <v>0</v>
+      </c>
+      <c r="S70" s="8">
+        <v>0</v>
+      </c>
+      <c r="T70" s="8">
+        <v>14.516999999999999</v>
+      </c>
+      <c r="U70" s="8">
+        <v>19.609000000000002</v>
+      </c>
+      <c r="V70" s="8">
+        <v>47715.116000000009</v>
+      </c>
+      <c r="W70" s="8">
+        <v>30869.656999999999</v>
+      </c>
+      <c r="X70" s="8">
+        <v>13625.081000000002</v>
+      </c>
+      <c r="Y70" s="8">
+        <v>3220.3780000000002</v>
+      </c>
+      <c r="Z70" s="8">
+        <v>4399.7953100000004</v>
+      </c>
+      <c r="AA70" s="8">
+        <v>30.451999999999998</v>
+      </c>
+      <c r="AB70" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC70" s="8">
+        <v>170.34800000000001</v>
+      </c>
+      <c r="AD70" s="8">
+        <v>2558.1763099999998</v>
+      </c>
+      <c r="AE70" s="8">
+        <v>1640.8190000000002</v>
+      </c>
+      <c r="AF70" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG70" s="8">
+        <v>1444.78523</v>
+      </c>
+      <c r="AH70" s="8">
+        <v>439.96199999999999</v>
+      </c>
+      <c r="AI70" s="8">
+        <v>1004.82323</v>
+      </c>
+      <c r="AJ70" s="8">
+        <v>5064.1399999999994</v>
+      </c>
+      <c r="AK70" s="8">
+        <v>4.3540000000000063</v>
+      </c>
+      <c r="AL70" s="8">
+        <v>6647.2029999999995</v>
+      </c>
+      <c r="AM70" s="8">
+        <v>22823.72075</v>
+      </c>
+      <c r="AN70" s="8">
+        <v>20884.243999999999</v>
+      </c>
+      <c r="AO70" s="8">
+        <v>1939.4767499999998</v>
+      </c>
+      <c r="AP70" s="8">
+        <v>561.53100000000006</v>
+      </c>
+      <c r="AQ70" s="8">
+        <v>561.53100000000006</v>
+      </c>
+      <c r="AR70" s="8">
+        <v>2102.3190500000001</v>
+      </c>
+      <c r="AS70" s="8">
+        <v>881.90404999999998</v>
+      </c>
+      <c r="AT70" s="8">
+        <v>1220.415</v>
+      </c>
+      <c r="AU70" s="8">
+        <v>805.91799999999989</v>
+      </c>
+      <c r="AV70" s="8">
+        <v>-30.155999999999999</v>
+      </c>
+      <c r="AW70" s="8">
+        <v>44.849999999999994</v>
+      </c>
+      <c r="AX70" s="8">
+        <v>399.803</v>
+      </c>
+      <c r="AY70" s="8">
+        <v>776.46805000000006</v>
+      </c>
+      <c r="AZ70" s="8">
+        <v>16596.647000000001</v>
+      </c>
+      <c r="BA70" s="8">
+        <v>19460.820000000003</v>
+      </c>
+      <c r="BB70" s="8">
+        <v>19460.820000000003</v>
+      </c>
+      <c r="BC70" s="8">
+        <v>2634.3869199999999</v>
+      </c>
+      <c r="BD70" s="8">
+        <v>17.862000000000002</v>
+      </c>
+      <c r="BE70" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF70" s="8">
+        <v>432</v>
+      </c>
+      <c r="BG70" s="8">
+        <v>2184.5249199999998</v>
+      </c>
+      <c r="BH70" s="8">
+        <v>2047.96</v>
+      </c>
+      <c r="BI70" s="8">
+        <v>164.666</v>
+      </c>
+      <c r="BJ70" s="8">
+        <v>1612.24</v>
+      </c>
+      <c r="BK70" s="8">
+        <v>271.05400000000003</v>
+      </c>
+      <c r="BL70" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM70" s="8">
+        <v>5064.1399999999994</v>
+      </c>
+      <c r="BN70" s="8">
+        <v>25085.725999999999</v>
+      </c>
+      <c r="BO70" s="8">
+        <v>20021.585999999999</v>
+      </c>
+      <c r="BP70" s="8">
+        <v>5400.4759999999987</v>
+      </c>
+      <c r="BQ70" s="8">
+        <v>21247.6502</v>
+      </c>
+      <c r="BR70" s="8">
+        <v>24650.442810000008</v>
+      </c>
+      <c r="BS70" s="8">
+        <v>7804.9838099999979</v>
+      </c>
+      <c r="BT70" s="8">
+        <v>-6678.1091899999883</v>
+      </c>
+      <c r="BU70" s="8">
+        <v>-10053.312419999987</v>
+      </c>
     </row>
-    <row r="10" spans="1:70" s="1" customFormat="1" ht="17.25" customHeight="1">
-[...37 lines deleted...]
-        <v>41</v>
+    <row r="71" spans="1:73" ht="15" customHeight="1">
+      <c r="A71" s="6" t="s">
+        <v>122</v>
+      </c>
+      <c r="B71" s="9">
+        <v>9783.1630000000005</v>
+      </c>
+      <c r="C71" s="8">
+        <v>31555.173999999999</v>
+      </c>
+      <c r="D71" s="8">
+        <v>16970.418999999998</v>
+      </c>
+      <c r="E71" s="8">
+        <v>14584.754999999999</v>
+      </c>
+      <c r="F71" s="8">
+        <v>3997.6309999999994</v>
+      </c>
+      <c r="G71" s="8">
+        <v>3835.73</v>
+      </c>
+      <c r="H71" s="8">
+        <v>161.90099999999998</v>
+      </c>
+      <c r="I71" s="8">
+        <v>20558.025999999998</v>
+      </c>
+      <c r="J71" s="8">
+        <v>0</v>
+      </c>
+      <c r="K71" s="8">
+        <v>0</v>
+      </c>
+      <c r="L71" s="8">
+        <v>955.19316000000003</v>
+      </c>
+      <c r="M71" s="8">
+        <v>126.87116</v>
+      </c>
+      <c r="N71" s="8">
+        <v>828.322</v>
+      </c>
+      <c r="O71" s="8">
+        <v>8174.1964400000015</v>
+      </c>
+      <c r="P71" s="8">
+        <v>8160.3464400000012</v>
+      </c>
+      <c r="Q71" s="8">
+        <v>0</v>
+      </c>
+      <c r="R71" s="8">
+        <v>0</v>
+      </c>
+      <c r="S71" s="8">
+        <v>0</v>
+      </c>
+      <c r="T71" s="8">
+        <v>13.85</v>
+      </c>
+      <c r="U71" s="8">
+        <v>19.689999999999998</v>
+      </c>
+      <c r="V71" s="8">
+        <v>48361.845000000001</v>
+      </c>
+      <c r="W71" s="8">
+        <v>31391.425999999999</v>
+      </c>
+      <c r="X71" s="8">
+        <v>13735.561999999998</v>
+      </c>
+      <c r="Y71" s="8">
+        <v>3234.857</v>
+      </c>
+      <c r="Z71" s="8">
+        <v>4504.5993099999996</v>
+      </c>
+      <c r="AA71" s="8">
+        <v>31.307000000000002</v>
+      </c>
+      <c r="AB71" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC71" s="8">
+        <v>196.161</v>
+      </c>
+      <c r="AD71" s="8">
+        <v>2554.8973100000003</v>
+      </c>
+      <c r="AE71" s="8">
+        <v>1722.2340000000002</v>
+      </c>
+      <c r="AF71" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG71" s="8">
+        <v>1393.3492299999998</v>
+      </c>
+      <c r="AH71" s="8">
+        <v>380.64400000000001</v>
+      </c>
+      <c r="AI71" s="8">
+        <v>1012.7052299999999</v>
+      </c>
+      <c r="AJ71" s="8">
+        <v>5018.8829999999998</v>
+      </c>
+      <c r="AK71" s="8">
+        <v>6.9870000000000001</v>
+      </c>
+      <c r="AL71" s="8">
+        <v>6818.7530000000006</v>
+      </c>
+      <c r="AM71" s="8">
+        <v>22992.967749999996</v>
+      </c>
+      <c r="AN71" s="8">
+        <v>20939.975999999999</v>
+      </c>
+      <c r="AO71" s="8">
+        <v>2052.9917500000001</v>
+      </c>
+      <c r="AP71" s="8">
+        <v>560.54499999999996</v>
+      </c>
+      <c r="AQ71" s="8">
+        <v>560.54499999999996</v>
+      </c>
+      <c r="AR71" s="8">
+        <v>2107.4800500000001</v>
+      </c>
+      <c r="AS71" s="8">
+        <v>1058.6630499999999</v>
+      </c>
+      <c r="AT71" s="8">
+        <v>1048.817</v>
+      </c>
+      <c r="AU71" s="8">
+        <v>630.4079999999999</v>
+      </c>
+      <c r="AV71" s="8">
+        <v>-26.907999999999998</v>
+      </c>
+      <c r="AW71" s="8">
+        <v>47.222000000000001</v>
+      </c>
+      <c r="AX71" s="8">
+        <v>398.09499999999997</v>
+      </c>
+      <c r="AY71" s="8">
+        <v>960.02505000000008</v>
+      </c>
+      <c r="AZ71" s="8">
+        <v>17363.32</v>
+      </c>
+      <c r="BA71" s="8">
+        <v>19816.217000000001</v>
+      </c>
+      <c r="BB71" s="8">
+        <v>19816.217000000001</v>
+      </c>
+      <c r="BC71" s="8">
+        <v>2617.8089199999999</v>
+      </c>
+      <c r="BD71" s="8">
+        <v>18.382999999999999</v>
+      </c>
+      <c r="BE71" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF71" s="8">
+        <v>488.55500000000001</v>
+      </c>
+      <c r="BG71" s="8">
+        <v>2110.8709199999998</v>
+      </c>
+      <c r="BH71" s="8">
+        <v>1619.171</v>
+      </c>
+      <c r="BI71" s="8">
+        <v>0.76400000000000001</v>
+      </c>
+      <c r="BJ71" s="8">
+        <v>1311.171</v>
+      </c>
+      <c r="BK71" s="8">
+        <v>307.23599999999999</v>
+      </c>
+      <c r="BL71" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM71" s="8">
+        <v>5018.8829999999998</v>
+      </c>
+      <c r="BN71" s="8">
+        <v>25355.906999999999</v>
+      </c>
+      <c r="BO71" s="8">
+        <v>20337.023999999998</v>
+      </c>
+      <c r="BP71" s="8">
+        <v>5358.4259999999995</v>
+      </c>
+      <c r="BQ71" s="8">
+        <v>21329.484199999992</v>
+      </c>
+      <c r="BR71" s="8">
+        <v>25211.114809999992</v>
+      </c>
+      <c r="BS71" s="8">
+        <v>8240.6958099999902</v>
+      </c>
+      <c r="BT71" s="8">
+        <v>-6344.0591900000072</v>
+      </c>
+      <c r="BU71" s="8">
+        <v>-10122.855420000005</v>
       </c>
     </row>
-    <row r="11" spans="1:70" s="1" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
-[...12 lines deleted...]
-      <c r="M11" s="36"/>
+    <row r="72" spans="1:73" ht="15" customHeight="1">
+      <c r="A72" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="B72" s="9">
+        <v>9482.607</v>
+      </c>
+      <c r="C72" s="8">
+        <v>32094.587</v>
+      </c>
+      <c r="D72" s="8">
+        <v>17083.795999999998</v>
+      </c>
+      <c r="E72" s="8">
+        <v>15010.791000000001</v>
+      </c>
+      <c r="F72" s="8">
+        <v>3763.2190000000001</v>
+      </c>
+      <c r="G72" s="8">
+        <v>3721.1990000000001</v>
+      </c>
+      <c r="H72" s="8">
+        <v>42.02</v>
+      </c>
+      <c r="I72" s="8">
+        <v>21286.723999999998</v>
+      </c>
+      <c r="J72" s="8">
+        <v>0</v>
+      </c>
+      <c r="K72" s="8">
+        <v>0</v>
+      </c>
+      <c r="L72" s="8">
+        <v>934.51499999999999</v>
+      </c>
+      <c r="M72" s="8">
+        <v>132.578</v>
+      </c>
+      <c r="N72" s="8">
+        <v>801.93700000000001</v>
+      </c>
+      <c r="O72" s="8">
+        <v>8152.4360000000006</v>
+      </c>
+      <c r="P72" s="8">
+        <v>8139.2530000000006</v>
+      </c>
+      <c r="Q72" s="8">
+        <v>0</v>
+      </c>
+      <c r="R72" s="8">
+        <v>0</v>
+      </c>
+      <c r="S72" s="8">
+        <v>0</v>
+      </c>
+      <c r="T72" s="8">
+        <v>13.183</v>
+      </c>
+      <c r="U72" s="8">
+        <v>23.116</v>
+      </c>
+      <c r="V72" s="8">
+        <v>48936.423999999999</v>
+      </c>
+      <c r="W72" s="8">
+        <v>31852.628000000001</v>
+      </c>
+      <c r="X72" s="8">
+        <v>13754.120999999999</v>
+      </c>
+      <c r="Y72" s="8">
+        <v>3329.6750000000002</v>
+      </c>
+      <c r="Z72" s="8">
+        <v>4683.9070000000002</v>
+      </c>
+      <c r="AA72" s="8">
+        <v>32.69</v>
+      </c>
+      <c r="AB72" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC72" s="8">
+        <v>297.79899999999998</v>
+      </c>
+      <c r="AD72" s="8">
+        <v>2624.1980000000003</v>
+      </c>
+      <c r="AE72" s="8">
+        <v>1729.2200000000003</v>
+      </c>
+      <c r="AF72" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG72" s="8">
+        <v>1650.4159999999997</v>
+      </c>
+      <c r="AH72" s="8">
+        <v>350.125</v>
+      </c>
+      <c r="AI72" s="8">
+        <v>1300.2909999999999</v>
+      </c>
+      <c r="AJ72" s="8">
+        <v>4981.1130000000003</v>
+      </c>
+      <c r="AK72" s="8">
+        <v>104.901</v>
+      </c>
+      <c r="AL72" s="8">
+        <v>6735.6570000000002</v>
+      </c>
+      <c r="AM72" s="8">
+        <v>23402.725999999999</v>
+      </c>
+      <c r="AN72" s="8">
+        <v>21062.311999999998</v>
+      </c>
+      <c r="AO72" s="8">
+        <v>2340.4139999999998</v>
+      </c>
+      <c r="AP72" s="8">
+        <v>574.32000000000005</v>
+      </c>
+      <c r="AQ72" s="8">
+        <v>574.32000000000005</v>
+      </c>
+      <c r="AR72" s="8">
+        <v>2015.1979999999999</v>
+      </c>
+      <c r="AS72" s="8">
+        <v>999.55899999999997</v>
+      </c>
+      <c r="AT72" s="8">
+        <v>1015.6389999999999</v>
+      </c>
+      <c r="AU72" s="8">
+        <v>605.56599999999992</v>
+      </c>
+      <c r="AV72" s="8">
+        <v>-23.658999999999999</v>
+      </c>
+      <c r="AW72" s="8">
+        <v>46.437000000000005</v>
+      </c>
+      <c r="AX72" s="8">
+        <v>387.29500000000002</v>
+      </c>
+      <c r="AY72" s="8">
+        <v>900.28000000000009</v>
+      </c>
+      <c r="AZ72" s="8">
+        <v>19253.893</v>
+      </c>
+      <c r="BA72" s="8">
+        <v>20449.678</v>
+      </c>
+      <c r="BB72" s="8">
+        <v>20449.678</v>
+      </c>
+      <c r="BC72" s="8">
+        <v>2458.5619999999999</v>
+      </c>
+      <c r="BD72" s="8">
+        <v>18.972000000000001</v>
+      </c>
+      <c r="BE72" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF72" s="8">
+        <v>601.20000000000005</v>
+      </c>
+      <c r="BG72" s="8">
+        <v>1838.39</v>
+      </c>
+      <c r="BH72" s="8">
+        <v>1475.8209999999999</v>
+      </c>
+      <c r="BI72" s="8">
+        <v>1.746</v>
+      </c>
+      <c r="BJ72" s="8">
+        <v>1263.3000000000002</v>
+      </c>
+      <c r="BK72" s="8">
+        <v>210.77500000000001</v>
+      </c>
+      <c r="BL72" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM72" s="8">
+        <v>4981.1130000000003</v>
+      </c>
+      <c r="BN72" s="8">
+        <v>26017.962</v>
+      </c>
+      <c r="BO72" s="8">
+        <v>21036.848999999998</v>
+      </c>
+      <c r="BP72" s="8">
+        <v>5305.5580000000009</v>
+      </c>
+      <c r="BQ72" s="8">
+        <v>21636.530999999999</v>
+      </c>
+      <c r="BR72" s="8">
+        <v>27239.012999999995</v>
+      </c>
+      <c r="BS72" s="8">
+        <v>10155.216999999997</v>
+      </c>
+      <c r="BT72" s="8">
+        <v>-4855.5740000000042</v>
+      </c>
+      <c r="BU72" s="8">
+        <v>-8898.2890000000043</v>
+      </c>
     </row>
-    <row r="12" spans="1:70" s="2" customFormat="1" ht="15" customHeight="1">
-[...37 lines deleted...]
-        <v>-579.28700000000003</v>
+    <row r="73" spans="1:73" ht="15" customHeight="1">
+      <c r="A73" s="6" t="s">
+        <v>124</v>
+      </c>
+      <c r="B73" s="9">
+        <v>9585.1939999999995</v>
+      </c>
+      <c r="C73" s="8">
+        <v>31815.059000000001</v>
+      </c>
+      <c r="D73" s="8">
+        <v>16900.91</v>
+      </c>
+      <c r="E73" s="8">
+        <v>14914.148999999999</v>
+      </c>
+      <c r="F73" s="8">
+        <v>3782.6469999999999</v>
+      </c>
+      <c r="G73" s="8">
+        <v>3740.2719999999999</v>
+      </c>
+      <c r="H73" s="8">
+        <v>42.375</v>
+      </c>
+      <c r="I73" s="8">
+        <v>20870.561999999998</v>
+      </c>
+      <c r="J73" s="8">
+        <v>0</v>
+      </c>
+      <c r="K73" s="8">
+        <v>0</v>
+      </c>
+      <c r="L73" s="8">
+        <v>988.45100000000002</v>
+      </c>
+      <c r="M73" s="8">
+        <v>127.18299999999999</v>
+      </c>
+      <c r="N73" s="8">
+        <v>861.26800000000003</v>
+      </c>
+      <c r="O73" s="8">
+        <v>8147.6289999999999</v>
+      </c>
+      <c r="P73" s="8">
+        <v>8134.4250000000002</v>
+      </c>
+      <c r="Q73" s="8">
+        <v>0</v>
+      </c>
+      <c r="R73" s="8">
+        <v>0</v>
+      </c>
+      <c r="S73" s="8">
+        <v>0</v>
+      </c>
+      <c r="T73" s="8">
+        <v>13.204000000000001</v>
+      </c>
+      <c r="U73" s="8">
+        <v>22.344999999999999</v>
+      </c>
+      <c r="V73" s="8">
+        <v>48562.122000000003</v>
+      </c>
+      <c r="W73" s="8">
+        <v>31661.212</v>
+      </c>
+      <c r="X73" s="8">
+        <v>13497.935000000001</v>
+      </c>
+      <c r="Y73" s="8">
+        <v>3402.9749999999999</v>
+      </c>
+      <c r="Z73" s="8">
+        <v>4627.0990000000002</v>
+      </c>
+      <c r="AA73" s="8">
+        <v>32.043999999999997</v>
+      </c>
+      <c r="AB73" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC73" s="8">
+        <v>332.79399999999998</v>
+      </c>
+      <c r="AD73" s="8">
+        <v>2689.9720000000002</v>
+      </c>
+      <c r="AE73" s="8">
+        <v>1572.2890000000002</v>
+      </c>
+      <c r="AF73" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG73" s="8">
+        <v>926.47199999999998</v>
+      </c>
+      <c r="AH73" s="8">
+        <v>347.55199999999996</v>
+      </c>
+      <c r="AI73" s="8">
+        <v>578.91999999999996</v>
+      </c>
+      <c r="AJ73" s="8">
+        <v>4958.2759999999998</v>
+      </c>
+      <c r="AK73" s="8">
+        <v>74.411999999999992</v>
+      </c>
+      <c r="AL73" s="8">
+        <v>6799.9840000000004</v>
+      </c>
+      <c r="AM73" s="8">
+        <v>23706.390999999996</v>
+      </c>
+      <c r="AN73" s="8">
+        <v>21266.644999999997</v>
+      </c>
+      <c r="AO73" s="8">
+        <v>2439.7460000000001</v>
+      </c>
+      <c r="AP73" s="8">
+        <v>531.53600000000006</v>
+      </c>
+      <c r="AQ73" s="8">
+        <v>531.53600000000006</v>
+      </c>
+      <c r="AR73" s="8">
+        <v>2007.124</v>
+      </c>
+      <c r="AS73" s="8">
+        <v>976.24799999999982</v>
+      </c>
+      <c r="AT73" s="8">
+        <v>1030.876</v>
+      </c>
+      <c r="AU73" s="8">
+        <v>611.39999999999986</v>
+      </c>
+      <c r="AV73" s="8">
+        <v>-17.091000000000001</v>
+      </c>
+      <c r="AW73" s="8">
+        <v>41.585000000000001</v>
+      </c>
+      <c r="AX73" s="8">
+        <v>394.98200000000003</v>
+      </c>
+      <c r="AY73" s="8">
+        <v>885.3900000000001</v>
+      </c>
+      <c r="AZ73" s="8">
+        <v>19421.374</v>
+      </c>
+      <c r="BA73" s="8">
+        <v>20342.834000000003</v>
+      </c>
+      <c r="BB73" s="8">
+        <v>20342.834000000003</v>
+      </c>
+      <c r="BC73" s="8">
+        <v>2475</v>
+      </c>
+      <c r="BD73" s="8">
+        <v>27.061</v>
+      </c>
+      <c r="BE73" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF73" s="8">
+        <v>623.38499999999999</v>
+      </c>
+      <c r="BG73" s="8">
+        <v>1824.5540000000001</v>
+      </c>
+      <c r="BH73" s="8">
+        <v>1446.8519999999999</v>
+      </c>
+      <c r="BI73" s="8">
+        <v>1.4219999999999999</v>
+      </c>
+      <c r="BJ73" s="8">
+        <v>1201.287</v>
+      </c>
+      <c r="BK73" s="8">
+        <v>244.143</v>
+      </c>
+      <c r="BL73" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM73" s="8">
+        <v>4958.2759999999998</v>
+      </c>
+      <c r="BN73" s="8">
+        <v>25626.874</v>
+      </c>
+      <c r="BO73" s="8">
+        <v>20668.597999999998</v>
+      </c>
+      <c r="BP73" s="8">
+        <v>5287.8480000000018</v>
+      </c>
+      <c r="BQ73" s="8">
+        <v>21865.282999999996</v>
+      </c>
+      <c r="BR73" s="8">
+        <v>27793.834999999992</v>
+      </c>
+      <c r="BS73" s="8">
+        <v>10892.924999999988</v>
+      </c>
+      <c r="BT73" s="8">
+        <v>-4021.2240000000093</v>
+      </c>
+      <c r="BU73" s="8">
+        <v>-7357.9030000000103</v>
       </c>
     </row>
-    <row r="13" spans="1:70" s="2" customFormat="1" ht="15" customHeight="1">
-[...37 lines deleted...]
-        <v>-342.62200000000001</v>
+    <row r="74" spans="1:73" ht="15" customHeight="1">
+      <c r="A74" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="B74" s="9">
+        <v>9564.8580000000002</v>
+      </c>
+      <c r="C74" s="8">
+        <v>32429.885000000002</v>
+      </c>
+      <c r="D74" s="8">
+        <v>17221.859</v>
+      </c>
+      <c r="E74" s="8">
+        <v>15208.026</v>
+      </c>
+      <c r="F74" s="8">
+        <v>3484.8679999999995</v>
+      </c>
+      <c r="G74" s="8">
+        <v>3459.748</v>
+      </c>
+      <c r="H74" s="8">
+        <v>25.12</v>
+      </c>
+      <c r="I74" s="8">
+        <v>21379.820999999996</v>
+      </c>
+      <c r="J74" s="8">
+        <v>0</v>
+      </c>
+      <c r="K74" s="8">
+        <v>0</v>
+      </c>
+      <c r="L74" s="8">
+        <v>1058.7319999999997</v>
+      </c>
+      <c r="M74" s="8">
+        <v>123.36</v>
+      </c>
+      <c r="N74" s="8">
+        <v>935.37199999999984</v>
+      </c>
+      <c r="O74" s="8">
+        <v>8143.4150000000009</v>
+      </c>
+      <c r="P74" s="8">
+        <v>8130.1900000000005</v>
+      </c>
+      <c r="Q74" s="8">
+        <v>0</v>
+      </c>
+      <c r="R74" s="8">
+        <v>0</v>
+      </c>
+      <c r="S74" s="8">
+        <v>0</v>
+      </c>
+      <c r="T74" s="8">
+        <v>13.225</v>
+      </c>
+      <c r="U74" s="8">
+        <v>20.587</v>
+      </c>
+      <c r="V74" s="8">
+        <v>48689.517999999996</v>
+      </c>
+      <c r="W74" s="8">
+        <v>31467.659</v>
+      </c>
+      <c r="X74" s="8">
+        <v>13733.339</v>
+      </c>
+      <c r="Y74" s="8">
+        <v>3488.52</v>
+      </c>
+      <c r="Z74" s="8">
+        <v>4842.2119999999995</v>
+      </c>
+      <c r="AA74" s="8">
+        <v>29.686</v>
+      </c>
+      <c r="AB74" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC74" s="8">
+        <v>359.34700000000004</v>
+      </c>
+      <c r="AD74" s="8">
+        <v>2773.951</v>
+      </c>
+      <c r="AE74" s="8">
+        <v>1679.2280000000001</v>
+      </c>
+      <c r="AF74" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG74" s="8">
+        <v>2270.4749999999999</v>
+      </c>
+      <c r="AH74" s="8">
+        <v>361.25</v>
+      </c>
+      <c r="AI74" s="8">
+        <v>1909.2249999999999</v>
+      </c>
+      <c r="AJ74" s="8">
+        <v>4953.6409999999996</v>
+      </c>
+      <c r="AK74" s="8">
+        <v>-24.481999999999996</v>
+      </c>
+      <c r="AL74" s="8">
+        <v>6753.6029999999992</v>
+      </c>
+      <c r="AM74" s="8">
+        <v>24276.702000000005</v>
+      </c>
+      <c r="AN74" s="8">
+        <v>21762.219000000001</v>
+      </c>
+      <c r="AO74" s="8">
+        <v>2514.4829999999997</v>
+      </c>
+      <c r="AP74" s="8">
+        <v>518.12200000000007</v>
+      </c>
+      <c r="AQ74" s="8">
+        <v>518.12200000000007</v>
+      </c>
+      <c r="AR74" s="8">
+        <v>1834.2539999999999</v>
+      </c>
+      <c r="AS74" s="8">
+        <v>992.13199999999995</v>
+      </c>
+      <c r="AT74" s="8">
+        <v>842.12199999999996</v>
+      </c>
+      <c r="AU74" s="8">
+        <v>424.25400000000002</v>
+      </c>
+      <c r="AV74" s="8">
+        <v>-10.523</v>
+      </c>
+      <c r="AW74" s="8">
+        <v>36.561</v>
+      </c>
+      <c r="AX74" s="8">
+        <v>391.83000000000004</v>
+      </c>
+      <c r="AY74" s="8">
+        <v>901.95</v>
+      </c>
+      <c r="AZ74" s="8">
+        <v>19354.838</v>
+      </c>
+      <c r="BA74" s="8">
+        <v>20700.990000000002</v>
+      </c>
+      <c r="BB74" s="8">
+        <v>20700.990000000002</v>
+      </c>
+      <c r="BC74" s="8">
+        <v>2493.1489999999999</v>
+      </c>
+      <c r="BD74" s="8">
+        <v>28.773</v>
+      </c>
+      <c r="BE74" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF74" s="8">
+        <v>637.798</v>
+      </c>
+      <c r="BG74" s="8">
+        <v>1826.578</v>
+      </c>
+      <c r="BH74" s="8">
+        <v>1304.3590000000002</v>
+      </c>
+      <c r="BI74" s="8">
+        <v>1.2669999999999999</v>
+      </c>
+      <c r="BJ74" s="8">
+        <v>1044.9290000000001</v>
+      </c>
+      <c r="BK74" s="8">
+        <v>258.16300000000001</v>
+      </c>
+      <c r="BL74" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM74" s="8">
+        <v>4953.6409999999996</v>
+      </c>
+      <c r="BN74" s="8">
+        <v>26130.11</v>
+      </c>
+      <c r="BO74" s="8">
+        <v>21176.469000000001</v>
+      </c>
+      <c r="BP74" s="8">
+        <v>5268.4110000000037</v>
+      </c>
+      <c r="BQ74" s="8">
+        <v>22177.220000000008</v>
+      </c>
+      <c r="BR74" s="8">
+        <v>28395.739000000009</v>
+      </c>
+      <c r="BS74" s="8">
+        <v>11173.880000000012</v>
+      </c>
+      <c r="BT74" s="8">
+        <v>-4034.1459999999934</v>
+      </c>
+      <c r="BU74" s="8">
+        <v>-8460.647999999992</v>
       </c>
     </row>
-    <row r="14" spans="1:70" s="2" customFormat="1" ht="15" customHeight="1">
-[...37 lines deleted...]
-        <v>-3444.029</v>
+    <row r="75" spans="1:73" ht="15" customHeight="1">
+      <c r="A75" s="6" t="s">
+        <v>126</v>
+      </c>
+      <c r="B75" s="9">
+        <v>9582.3819999999996</v>
+      </c>
+      <c r="C75" s="8">
+        <v>32652.123</v>
+      </c>
+      <c r="D75" s="8">
+        <v>17232.661</v>
+      </c>
+      <c r="E75" s="8">
+        <v>15419.462</v>
+      </c>
+      <c r="F75" s="8">
+        <v>3373.0639999999994</v>
+      </c>
+      <c r="G75" s="8">
+        <v>3368.2420000000002</v>
+      </c>
+      <c r="H75" s="8">
+        <v>4.8219999999999992</v>
+      </c>
+      <c r="I75" s="8">
+        <v>21473.501</v>
+      </c>
+      <c r="J75" s="8">
+        <v>0</v>
+      </c>
+      <c r="K75" s="8">
+        <v>0</v>
+      </c>
+      <c r="L75" s="8">
+        <v>1052.3689999999999</v>
+      </c>
+      <c r="M75" s="8">
+        <v>115.98399999999999</v>
+      </c>
+      <c r="N75" s="8">
+        <v>936.38499999999999</v>
+      </c>
+      <c r="O75" s="8">
+        <v>8260.5849999999991</v>
+      </c>
+      <c r="P75" s="8">
+        <v>8247.3389999999999</v>
+      </c>
+      <c r="Q75" s="8">
+        <v>0</v>
+      </c>
+      <c r="R75" s="8">
+        <v>0</v>
+      </c>
+      <c r="S75" s="8">
+        <v>0</v>
+      </c>
+      <c r="T75" s="8">
+        <v>13.246</v>
+      </c>
+      <c r="U75" s="8">
+        <v>20.253999999999998</v>
+      </c>
+      <c r="V75" s="8">
+        <v>49459.845000000001</v>
+      </c>
+      <c r="W75" s="8">
+        <v>32227.184000000001</v>
+      </c>
+      <c r="X75" s="8">
+        <v>13811.907999999999</v>
+      </c>
+      <c r="Y75" s="8">
+        <v>3420.7530000000002</v>
+      </c>
+      <c r="Z75" s="8">
+        <v>4676.1419999999998</v>
+      </c>
+      <c r="AA75" s="8">
+        <v>29.706</v>
+      </c>
+      <c r="AB75" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC75" s="8">
+        <v>340.072</v>
+      </c>
+      <c r="AD75" s="8">
+        <v>2791.5250000000001</v>
+      </c>
+      <c r="AE75" s="8">
+        <v>1514.8389999999999</v>
+      </c>
+      <c r="AF75" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG75" s="8">
+        <v>7170.7039999999997</v>
+      </c>
+      <c r="AH75" s="8">
+        <v>363.53100000000006</v>
+      </c>
+      <c r="AI75" s="8">
+        <v>6807.1730000000007</v>
+      </c>
+      <c r="AJ75" s="8">
+        <v>4966.9069999999992</v>
+      </c>
+      <c r="AK75" s="8">
+        <v>23.461999999999996</v>
+      </c>
+      <c r="AL75" s="8">
+        <v>6609.6460000000006</v>
+      </c>
+      <c r="AM75" s="8">
+        <v>24667.268000000004</v>
+      </c>
+      <c r="AN75" s="8">
+        <v>22111.330999999998</v>
+      </c>
+      <c r="AO75" s="8">
+        <v>2555.9369999999999</v>
+      </c>
+      <c r="AP75" s="8">
+        <v>493.61</v>
+      </c>
+      <c r="AQ75" s="8">
+        <v>493.61</v>
+      </c>
+      <c r="AR75" s="8">
+        <v>1769.087</v>
+      </c>
+      <c r="AS75" s="8">
+        <v>923.10100000000011</v>
+      </c>
+      <c r="AT75" s="8">
+        <v>845.98599999999999</v>
+      </c>
+      <c r="AU75" s="8">
+        <v>426.51400000000001</v>
+      </c>
+      <c r="AV75" s="8">
+        <v>-3.9549999999999987</v>
+      </c>
+      <c r="AW75" s="8">
+        <v>31.728999999999999</v>
+      </c>
+      <c r="AX75" s="8">
+        <v>391.69799999999998</v>
+      </c>
+      <c r="AY75" s="8">
+        <v>832.53600000000006</v>
+      </c>
+      <c r="AZ75" s="8">
+        <v>19838.945</v>
+      </c>
+      <c r="BA75" s="8">
+        <v>20892.894</v>
+      </c>
+      <c r="BB75" s="8">
+        <v>20892.894</v>
+      </c>
+      <c r="BC75" s="8">
+        <v>2524.826</v>
+      </c>
+      <c r="BD75" s="8">
+        <v>34.341999999999999</v>
+      </c>
+      <c r="BE75" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF75" s="8">
+        <v>635.85</v>
+      </c>
+      <c r="BG75" s="8">
+        <v>1854.634</v>
+      </c>
+      <c r="BH75" s="8">
+        <v>1290.473</v>
+      </c>
+      <c r="BI75" s="8">
+        <v>1.0819999999999999</v>
+      </c>
+      <c r="BJ75" s="8">
+        <v>1049.7920000000001</v>
+      </c>
+      <c r="BK75" s="8">
+        <v>239.59899999999999</v>
+      </c>
+      <c r="BL75" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM75" s="8">
+        <v>4966.9069999999992</v>
+      </c>
+      <c r="BN75" s="8">
+        <v>26258.633999999998</v>
+      </c>
+      <c r="BO75" s="8">
+        <v>21291.726999999999</v>
+      </c>
+      <c r="BP75" s="8">
+        <v>5278.7429999999986</v>
+      </c>
+      <c r="BQ75" s="8">
+        <v>22402.144000000004</v>
+      </c>
+      <c r="BR75" s="8">
+        <v>28735.229000000007</v>
+      </c>
+      <c r="BS75" s="8">
+        <v>11502.568000000007</v>
+      </c>
+      <c r="BT75" s="8">
+        <v>-3916.893999999993</v>
+      </c>
+      <c r="BU75" s="8">
+        <v>-13193.650999999993</v>
       </c>
     </row>
-    <row r="15" spans="1:70" s="2" customFormat="1" ht="15" customHeight="1">
-[...37 lines deleted...]
-        <v>-2459.1671710000037</v>
+    <row r="76" spans="1:73" ht="15" customHeight="1">
+      <c r="A76" s="11" t="s">
+        <v>127</v>
+      </c>
+      <c r="B76" s="9">
+        <v>9743.612000000001</v>
+      </c>
+      <c r="C76" s="8">
+        <v>31819.006999999998</v>
+      </c>
+      <c r="D76" s="8">
+        <v>16734.143</v>
+      </c>
+      <c r="E76" s="8">
+        <v>15084.863999999998</v>
+      </c>
+      <c r="F76" s="8">
+        <v>3449.2690000000002</v>
+      </c>
+      <c r="G76" s="8">
+        <v>3449.2850000000003</v>
+      </c>
+      <c r="H76" s="8">
+        <v>-1.6000000000000014E-2</v>
+      </c>
+      <c r="I76" s="8">
+        <v>20484.990999999998</v>
+      </c>
+      <c r="J76" s="8">
+        <v>0</v>
+      </c>
+      <c r="K76" s="8">
+        <v>0</v>
+      </c>
+      <c r="L76" s="8">
+        <v>1139.472</v>
+      </c>
+      <c r="M76" s="8">
+        <v>111.08499999999999</v>
+      </c>
+      <c r="N76" s="8">
+        <v>1028.3869999999999</v>
+      </c>
+      <c r="O76" s="8">
+        <v>8347.628999999999</v>
+      </c>
+      <c r="P76" s="8">
+        <v>8334.3639999999996</v>
+      </c>
+      <c r="Q76" s="8">
+        <v>0</v>
+      </c>
+      <c r="R76" s="8">
+        <v>0</v>
+      </c>
+      <c r="S76" s="8">
+        <v>0</v>
+      </c>
+      <c r="T76" s="8">
+        <v>13.265000000000001</v>
+      </c>
+      <c r="U76" s="8">
+        <v>18.233000000000001</v>
+      </c>
+      <c r="V76" s="8">
+        <v>47911.065000000002</v>
+      </c>
+      <c r="W76" s="8">
+        <v>31176.921999999999</v>
+      </c>
+      <c r="X76" s="8">
+        <v>13395.279</v>
+      </c>
+      <c r="Y76" s="8">
+        <v>3338.864</v>
+      </c>
+      <c r="Z76" s="8">
+        <v>4742.6840000000002</v>
+      </c>
+      <c r="AA76" s="8">
+        <v>27.375</v>
+      </c>
+      <c r="AB76" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC76" s="8">
+        <v>291.11900000000003</v>
+      </c>
+      <c r="AD76" s="8">
+        <v>2888.79</v>
+      </c>
+      <c r="AE76" s="8">
+        <v>1535.4</v>
+      </c>
+      <c r="AF76" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG76" s="8">
+        <v>7025.8220000000001</v>
+      </c>
+      <c r="AH76" s="8">
+        <v>389.32599999999996</v>
+      </c>
+      <c r="AI76" s="8">
+        <v>6636.496000000001</v>
+      </c>
+      <c r="AJ76" s="8">
+        <v>4994.8279999999995</v>
+      </c>
+      <c r="AK76" s="8">
+        <v>81.14500000000001</v>
+      </c>
+      <c r="AL76" s="8">
+        <v>6606.4579999999996</v>
+      </c>
+      <c r="AM76" s="8">
+        <v>24722.217000000001</v>
+      </c>
+      <c r="AN76" s="8">
+        <v>22251.448</v>
+      </c>
+      <c r="AO76" s="8">
+        <v>2470.7689999999998</v>
+      </c>
+      <c r="AP76" s="8">
+        <v>478.78999999999996</v>
+      </c>
+      <c r="AQ76" s="8">
+        <v>478.78999999999996</v>
+      </c>
+      <c r="AR76" s="8">
+        <v>1619.66</v>
+      </c>
+      <c r="AS76" s="8">
+        <v>782.41699999999992</v>
+      </c>
+      <c r="AT76" s="8">
+        <v>837.24300000000005</v>
+      </c>
+      <c r="AU76" s="8">
+        <v>424.02099999999996</v>
+      </c>
+      <c r="AV76" s="8">
+        <v>2.613</v>
+      </c>
+      <c r="AW76" s="8">
+        <v>26.724999999999998</v>
+      </c>
+      <c r="AX76" s="8">
+        <v>383.88399999999996</v>
+      </c>
+      <c r="AY76" s="8">
+        <v>692.58699999999999</v>
+      </c>
+      <c r="AZ76" s="8">
+        <v>18795.652999999998</v>
+      </c>
+      <c r="BA76" s="8">
+        <v>20457.655999999999</v>
+      </c>
+      <c r="BB76" s="8">
+        <v>20457.655999999999</v>
+      </c>
+      <c r="BC76" s="8">
+        <v>2892.85</v>
+      </c>
+      <c r="BD76" s="8">
+        <v>39.591999999999999</v>
+      </c>
+      <c r="BE76" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF76" s="8">
+        <v>605.23</v>
+      </c>
+      <c r="BG76" s="8">
+        <v>2248.0279999999998</v>
+      </c>
+      <c r="BH76" s="8">
+        <v>1223.8240000000001</v>
+      </c>
+      <c r="BI76" s="8">
+        <v>1E-3</v>
+      </c>
+      <c r="BJ76" s="8">
+        <v>944.66499999999996</v>
+      </c>
+      <c r="BK76" s="8">
+        <v>279.15800000000002</v>
+      </c>
+      <c r="BL76" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM76" s="8">
+        <v>4994.8279999999995</v>
+      </c>
+      <c r="BN76" s="8">
+        <v>25342.988999999998</v>
+      </c>
+      <c r="BO76" s="8">
+        <v>20348.161</v>
+      </c>
+      <c r="BP76" s="8">
+        <v>5336.7880000000005</v>
+      </c>
+      <c r="BQ76" s="8">
+        <v>22191.563999999998</v>
+      </c>
+      <c r="BR76" s="8">
+        <v>28399.883999999991</v>
+      </c>
+      <c r="BS76" s="8">
+        <v>11665.740999999987</v>
+      </c>
+      <c r="BT76" s="8">
+        <v>-3419.1230000000069</v>
+      </c>
+      <c r="BU76" s="8">
+        <v>-12751.535000000007</v>
       </c>
     </row>
-    <row r="16" spans="1:70" s="2" customFormat="1" ht="15" customHeight="1">
-[...37 lines deleted...]
-        <v>-3245.7339999999999</v>
+    <row r="77" spans="1:73" ht="15" customHeight="1">
+      <c r="A77" s="6" t="s">
+        <v>176</v>
+      </c>
+      <c r="B77" s="9">
+        <v>9911.976999999999</v>
+      </c>
+      <c r="C77" s="8">
+        <v>32152.635000000002</v>
+      </c>
+      <c r="D77" s="8">
+        <v>16894.732</v>
+      </c>
+      <c r="E77" s="8">
+        <v>15257.903</v>
+      </c>
+      <c r="F77" s="8">
+        <v>3538.1169999999997</v>
+      </c>
+      <c r="G77" s="8">
+        <v>3542.9610000000002</v>
+      </c>
+      <c r="H77" s="8">
+        <v>-4.8439999999999994</v>
+      </c>
+      <c r="I77" s="8">
+        <v>20597.538</v>
+      </c>
+      <c r="J77" s="8">
+        <v>0</v>
+      </c>
+      <c r="K77" s="8">
+        <v>0</v>
+      </c>
+      <c r="L77" s="8">
+        <v>1111.49</v>
+      </c>
+      <c r="M77" s="8">
+        <v>113.941</v>
+      </c>
+      <c r="N77" s="8">
+        <v>997.54899999999998</v>
+      </c>
+      <c r="O77" s="8">
+        <v>8417.6790000000001</v>
+      </c>
+      <c r="P77" s="8">
+        <v>8404.1779999999999</v>
+      </c>
+      <c r="Q77" s="8">
+        <v>0</v>
+      </c>
+      <c r="R77" s="8">
+        <v>0</v>
+      </c>
+      <c r="S77" s="8">
+        <v>0</v>
+      </c>
+      <c r="T77" s="8">
+        <v>13.501000000000001</v>
+      </c>
+      <c r="U77" s="8">
+        <v>18.138000000000002</v>
+      </c>
+      <c r="V77" s="8">
+        <v>48137.525999999998</v>
+      </c>
+      <c r="W77" s="8">
+        <v>31242.794000000002</v>
+      </c>
+      <c r="X77" s="8">
+        <v>13565.828000000001</v>
+      </c>
+      <c r="Y77" s="8">
+        <v>3328.904</v>
+      </c>
+      <c r="Z77" s="8">
+        <v>4811.9150000000009</v>
+      </c>
+      <c r="AA77" s="8">
+        <v>28.241000000000003</v>
+      </c>
+      <c r="AB77" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC77" s="8">
+        <v>285.23500000000001</v>
+      </c>
+      <c r="AD77" s="8">
+        <v>2892.076</v>
+      </c>
+      <c r="AE77" s="8">
+        <v>1606.3630000000001</v>
+      </c>
+      <c r="AF77" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG77" s="8">
+        <v>7086.2170000000006</v>
+      </c>
+      <c r="AH77" s="8">
+        <v>385.74799999999999</v>
+      </c>
+      <c r="AI77" s="8">
+        <v>6700.4690000000001</v>
+      </c>
+      <c r="AJ77" s="8">
+        <v>5031.8119999999999</v>
+      </c>
+      <c r="AK77" s="8">
+        <v>47.155999999999999</v>
+      </c>
+      <c r="AL77" s="8">
+        <v>6605.0750000000007</v>
+      </c>
+      <c r="AM77" s="8">
+        <v>25094.798999999999</v>
+      </c>
+      <c r="AN77" s="8">
+        <v>22625.191000000003</v>
+      </c>
+      <c r="AO77" s="8">
+        <v>2469.6080000000002</v>
+      </c>
+      <c r="AP77" s="8">
+        <v>443.38700000000006</v>
+      </c>
+      <c r="AQ77" s="8">
+        <v>443.38700000000006</v>
+      </c>
+      <c r="AR77" s="8">
+        <v>1527.0040000000001</v>
+      </c>
+      <c r="AS77" s="8">
+        <v>723.024</v>
+      </c>
+      <c r="AT77" s="8">
+        <v>803.98</v>
+      </c>
+      <c r="AU77" s="8">
+        <v>421.363</v>
+      </c>
+      <c r="AV77" s="8">
+        <v>-6.7169999999999996</v>
+      </c>
+      <c r="AW77" s="8">
+        <v>26.591999999999999</v>
+      </c>
+      <c r="AX77" s="8">
+        <v>362.74200000000002</v>
+      </c>
+      <c r="AY77" s="8">
+        <v>629.4380000000001</v>
+      </c>
+      <c r="AZ77" s="8">
+        <v>18743.934000000001</v>
+      </c>
+      <c r="BA77" s="8">
+        <v>20640.643000000004</v>
+      </c>
+      <c r="BB77" s="8">
+        <v>20640.643000000004</v>
+      </c>
+      <c r="BC77" s="8">
+        <v>2892.375</v>
+      </c>
+      <c r="BD77" s="8">
+        <v>31.012</v>
+      </c>
+      <c r="BE77" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF77" s="8">
+        <v>621.94999999999993</v>
+      </c>
+      <c r="BG77" s="8">
+        <v>2239.413</v>
+      </c>
+      <c r="BH77" s="8">
+        <v>1208.298</v>
+      </c>
+      <c r="BI77" s="8">
+        <v>1E-3</v>
+      </c>
+      <c r="BJ77" s="8">
+        <v>944.66899999999987</v>
+      </c>
+      <c r="BK77" s="8">
+        <v>263.62799999999999</v>
+      </c>
+      <c r="BL77" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM77" s="8">
+        <v>5031.8119999999999</v>
+      </c>
+      <c r="BN77" s="8">
+        <v>25516.828999999998</v>
+      </c>
+      <c r="BO77" s="8">
+        <v>20485.017</v>
+      </c>
+      <c r="BP77" s="8">
+        <v>5362.6779999999962</v>
+      </c>
+      <c r="BQ77" s="8">
+        <v>22455.311999999994</v>
+      </c>
+      <c r="BR77" s="8">
+        <v>28659.417000000001</v>
+      </c>
+      <c r="BS77" s="8">
+        <v>11764.685000000005</v>
+      </c>
+      <c r="BT77" s="8">
+        <v>-3493.2180000000008</v>
+      </c>
+      <c r="BU77" s="8">
+        <v>-12956.410000000002</v>
       </c>
     </row>
-    <row r="17" spans="1:13" s="2" customFormat="1" ht="15" customHeight="1">
-[...37 lines deleted...]
-        <v>-5148.4290000000001</v>
+    <row r="78" spans="1:73" ht="15" customHeight="1">
+      <c r="A78" s="6" t="s">
+        <v>177</v>
+      </c>
+      <c r="B78" s="9">
+        <v>9963.9830000000002</v>
+      </c>
+      <c r="C78" s="8">
+        <v>32232.703000000001</v>
+      </c>
+      <c r="D78" s="8">
+        <v>16988</v>
+      </c>
+      <c r="E78" s="8">
+        <v>15244.703000000001</v>
+      </c>
+      <c r="F78" s="8">
+        <v>3838.6970000000001</v>
+      </c>
+      <c r="G78" s="8">
+        <v>3784.4670000000001</v>
+      </c>
+      <c r="H78" s="8">
+        <v>54.23</v>
+      </c>
+      <c r="I78" s="8">
+        <v>20568.245999999999</v>
+      </c>
+      <c r="J78" s="8">
+        <v>0</v>
+      </c>
+      <c r="K78" s="8">
+        <v>0</v>
+      </c>
+      <c r="L78" s="8">
+        <v>1048.751</v>
+      </c>
+      <c r="M78" s="8">
+        <v>98.064000000000007</v>
+      </c>
+      <c r="N78" s="8">
+        <v>950.6869999999999</v>
+      </c>
+      <c r="O78" s="8">
+        <v>8340.9580000000005</v>
+      </c>
+      <c r="P78" s="8">
+        <v>8327.2210000000014</v>
+      </c>
+      <c r="Q78" s="8">
+        <v>0</v>
+      </c>
+      <c r="R78" s="8">
+        <v>0</v>
+      </c>
+      <c r="S78" s="8">
+        <v>0</v>
+      </c>
+      <c r="T78" s="8">
+        <v>13.737000000000002</v>
+      </c>
+      <c r="U78" s="8">
+        <v>17.518999999999998</v>
+      </c>
+      <c r="V78" s="8">
+        <v>48384.892000000007</v>
+      </c>
+      <c r="W78" s="8">
+        <v>31396.892</v>
+      </c>
+      <c r="X78" s="8">
+        <v>13705.331</v>
+      </c>
+      <c r="Y78" s="8">
+        <v>3282.6689999999999</v>
+      </c>
+      <c r="Z78" s="8">
+        <v>4683.03</v>
+      </c>
+      <c r="AA78" s="8">
+        <v>27.771000000000001</v>
+      </c>
+      <c r="AB78" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC78" s="8">
+        <v>249.87</v>
+      </c>
+      <c r="AD78" s="8">
+        <v>2807.23</v>
+      </c>
+      <c r="AE78" s="8">
+        <v>1598.1589999999999</v>
+      </c>
+      <c r="AF78" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG78" s="8">
+        <v>6001.4730000000009</v>
+      </c>
+      <c r="AH78" s="8">
+        <v>400.77799999999996</v>
+      </c>
+      <c r="AI78" s="8">
+        <v>5600.6949999999997</v>
+      </c>
+      <c r="AJ78" s="8">
+        <v>5070.5450000000001</v>
+      </c>
+      <c r="AK78" s="8">
+        <v>122.87800000000001</v>
+      </c>
+      <c r="AL78" s="8">
+        <v>6651.4529999999995</v>
+      </c>
+      <c r="AM78" s="8">
+        <v>25551.178</v>
+      </c>
+      <c r="AN78" s="8">
+        <v>23091.999</v>
+      </c>
+      <c r="AO78" s="8">
+        <v>2459.1790000000001</v>
+      </c>
+      <c r="AP78" s="8">
+        <v>336.63499999999999</v>
+      </c>
+      <c r="AQ78" s="8">
+        <v>336.63499999999999</v>
+      </c>
+      <c r="AR78" s="8">
+        <v>1483.31</v>
+      </c>
+      <c r="AS78" s="8">
+        <v>696.71100000000001</v>
+      </c>
+      <c r="AT78" s="8">
+        <v>786.59899999999993</v>
+      </c>
+      <c r="AU78" s="8">
+        <v>422.60899999999998</v>
+      </c>
+      <c r="AV78" s="8">
+        <v>-16.046999999999997</v>
+      </c>
+      <c r="AW78" s="8">
+        <v>30.271999999999998</v>
+      </c>
+      <c r="AX78" s="8">
+        <v>349.76500000000004</v>
+      </c>
+      <c r="AY78" s="8">
+        <v>606.21100000000001</v>
+      </c>
+      <c r="AZ78" s="8">
+        <v>18689.819000000003</v>
+      </c>
+      <c r="BA78" s="8">
+        <v>20714.010999999999</v>
+      </c>
+      <c r="BB78" s="8">
+        <v>20714.010999999999</v>
+      </c>
+      <c r="BC78" s="8">
+        <v>2785.0620000000004</v>
+      </c>
+      <c r="BD78" s="8">
+        <v>27.597999999999999</v>
+      </c>
+      <c r="BE78" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF78" s="8">
+        <v>536.11400000000003</v>
+      </c>
+      <c r="BG78" s="8">
+        <v>2221.3500000000004</v>
+      </c>
+      <c r="BH78" s="8">
+        <v>1269.402</v>
+      </c>
+      <c r="BI78" s="8">
+        <v>0</v>
+      </c>
+      <c r="BJ78" s="8">
+        <v>1019.3299999999999</v>
+      </c>
+      <c r="BK78" s="8">
+        <v>250.072</v>
+      </c>
+      <c r="BL78" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM78" s="8">
+        <v>5070.5450000000001</v>
+      </c>
+      <c r="BN78" s="8">
+        <v>25637.504000000001</v>
+      </c>
+      <c r="BO78" s="8">
+        <v>20566.959000000003</v>
+      </c>
+      <c r="BP78" s="8">
+        <v>5405.893</v>
+      </c>
+      <c r="BQ78" s="8">
+        <v>23050.671999999999</v>
+      </c>
+      <c r="BR78" s="8">
+        <v>29142.123</v>
+      </c>
+      <c r="BS78" s="8">
+        <v>12154.122999999992</v>
+      </c>
+      <c r="BT78" s="8">
+        <v>-3090.5800000000017</v>
+      </c>
+      <c r="BU78" s="8">
+        <v>-11784.226000000002</v>
       </c>
     </row>
-    <row r="18" spans="1:13" s="2" customFormat="1" ht="15" customHeight="1">
-[...37 lines deleted...]
-        <v>-2613.5050000000001</v>
+    <row r="79" spans="1:73" ht="15" customHeight="1">
+      <c r="A79" s="6" t="s">
+        <v>178</v>
+      </c>
+      <c r="B79" s="9">
+        <v>9981.6660000000011</v>
+      </c>
+      <c r="C79" s="8">
+        <v>31998.339999999997</v>
+      </c>
+      <c r="D79" s="8">
+        <v>17029.34</v>
+      </c>
+      <c r="E79" s="8">
+        <v>14968.999999999998</v>
+      </c>
+      <c r="F79" s="8">
+        <v>3835.6080000000002</v>
+      </c>
+      <c r="G79" s="8">
+        <v>3760.5190000000002</v>
+      </c>
+      <c r="H79" s="8">
+        <v>75.088999999999999</v>
+      </c>
+      <c r="I79" s="8">
+        <v>20259.031999999999</v>
+      </c>
+      <c r="J79" s="8">
+        <v>0</v>
+      </c>
+      <c r="K79" s="8">
+        <v>0</v>
+      </c>
+      <c r="L79" s="8">
+        <v>1047.653</v>
+      </c>
+      <c r="M79" s="8">
+        <v>94.300000000000011</v>
+      </c>
+      <c r="N79" s="8">
+        <v>953.35300000000007</v>
+      </c>
+      <c r="O79" s="8">
+        <v>8228.8649999999998</v>
+      </c>
+      <c r="P79" s="8">
+        <v>8214.893</v>
+      </c>
+      <c r="Q79" s="8">
+        <v>0</v>
+      </c>
+      <c r="R79" s="8">
+        <v>0</v>
+      </c>
+      <c r="S79" s="8">
+        <v>0</v>
+      </c>
+      <c r="T79" s="8">
+        <v>13.972</v>
+      </c>
+      <c r="U79" s="8">
+        <v>17.085999999999999</v>
+      </c>
+      <c r="V79" s="8">
+        <v>48513.888000000006</v>
+      </c>
+      <c r="W79" s="8">
+        <v>31484.548000000003</v>
+      </c>
+      <c r="X79" s="8">
+        <v>13661.831000000002</v>
+      </c>
+      <c r="Y79" s="8">
+        <v>3367.509</v>
+      </c>
+      <c r="Z79" s="8">
+        <v>4598.2760000000007</v>
+      </c>
+      <c r="AA79" s="8">
+        <v>27.247</v>
+      </c>
+      <c r="AB79" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC79" s="8">
+        <v>264.83199999999999</v>
+      </c>
+      <c r="AD79" s="8">
+        <v>2736.6550000000002</v>
+      </c>
+      <c r="AE79" s="8">
+        <v>1569.5419999999999</v>
+      </c>
+      <c r="AF79" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG79" s="8">
+        <v>1305.3150000000001</v>
+      </c>
+      <c r="AH79" s="8">
+        <v>406.75900000000001</v>
+      </c>
+      <c r="AI79" s="8">
+        <v>898.55600000000004</v>
+      </c>
+      <c r="AJ79" s="8">
+        <v>5103.7030000000004</v>
+      </c>
+      <c r="AK79" s="8">
+        <v>115.54400000000001</v>
+      </c>
+      <c r="AL79" s="8">
+        <v>6751.8760000000002</v>
+      </c>
+      <c r="AM79" s="8">
+        <v>26013.646000000001</v>
+      </c>
+      <c r="AN79" s="8">
+        <v>23462.828999999998</v>
+      </c>
+      <c r="AO79" s="8">
+        <v>2550.817</v>
+      </c>
+      <c r="AP79" s="8">
+        <v>298.40800000000002</v>
+      </c>
+      <c r="AQ79" s="8">
+        <v>298.40800000000002</v>
+      </c>
+      <c r="AR79" s="8">
+        <v>1244.9749999999999</v>
+      </c>
+      <c r="AS79" s="8">
+        <v>486.85899999999998</v>
+      </c>
+      <c r="AT79" s="8">
+        <v>758.11599999999999</v>
+      </c>
+      <c r="AU79" s="8">
+        <v>412.26699999999994</v>
+      </c>
+      <c r="AV79" s="8">
+        <v>-25.376999999999999</v>
+      </c>
+      <c r="AW79" s="8">
+        <v>34.945</v>
+      </c>
+      <c r="AX79" s="8">
+        <v>336.28100000000001</v>
+      </c>
+      <c r="AY79" s="8">
+        <v>404.44600000000003</v>
+      </c>
+      <c r="AZ79" s="8">
+        <v>19031.631999999998</v>
+      </c>
+      <c r="BA79" s="8">
+        <v>20681.843000000001</v>
+      </c>
+      <c r="BB79" s="8">
+        <v>20681.843000000001</v>
+      </c>
+      <c r="BC79" s="8">
+        <v>2753.4870000000001</v>
+      </c>
+      <c r="BD79" s="8">
+        <v>21.300999999999998</v>
+      </c>
+      <c r="BE79" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF79" s="8">
+        <v>573.12800000000004</v>
+      </c>
+      <c r="BG79" s="8">
+        <v>2159.058</v>
+      </c>
+      <c r="BH79" s="8">
+        <v>1325.26</v>
+      </c>
+      <c r="BI79" s="8">
+        <v>0</v>
+      </c>
+      <c r="BJ79" s="8">
+        <v>1085.3109999999999</v>
+      </c>
+      <c r="BK79" s="8">
+        <v>239.94899999999998</v>
+      </c>
+      <c r="BL79" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM79" s="8">
+        <v>5103.7030000000004</v>
+      </c>
+      <c r="BN79" s="8">
+        <v>25401.041000000001</v>
+      </c>
+      <c r="BO79" s="8">
+        <v>20297.338</v>
+      </c>
+      <c r="BP79" s="8">
+        <v>5440.4170000000013</v>
+      </c>
+      <c r="BQ79" s="8">
+        <v>23422.520000000004</v>
+      </c>
+      <c r="BR79" s="8">
+        <v>29789.572000000004</v>
+      </c>
+      <c r="BS79" s="8">
+        <v>12760.232</v>
+      </c>
+      <c r="BT79" s="8">
+        <v>-2208.7679999999928</v>
+      </c>
+      <c r="BU79" s="8">
+        <v>-6139.9749999999931</v>
       </c>
     </row>
-    <row r="19" spans="1:13" s="2" customFormat="1" ht="15" customHeight="1">
-[...37 lines deleted...]
-        <v>-6313.3598000000011</v>
+    <row r="80" spans="1:73" ht="15" customHeight="1">
+      <c r="A80" s="6" t="s">
+        <v>179</v>
+      </c>
+      <c r="B80" s="9">
+        <v>9905.6720000000005</v>
+      </c>
+      <c r="C80" s="8">
+        <v>32022.309000000001</v>
+      </c>
+      <c r="D80" s="8">
+        <v>17144.398000000001</v>
+      </c>
+      <c r="E80" s="8">
+        <v>14877.911</v>
+      </c>
+      <c r="F80" s="8">
+        <v>4142.4949999999999</v>
+      </c>
+      <c r="G80" s="8">
+        <v>4042.6400000000003</v>
+      </c>
+      <c r="H80" s="8">
+        <v>99.85499999999999</v>
+      </c>
+      <c r="I80" s="8">
+        <v>20333.759999999998</v>
+      </c>
+      <c r="J80" s="8">
+        <v>0</v>
+      </c>
+      <c r="K80" s="8">
+        <v>0</v>
+      </c>
+      <c r="L80" s="8">
+        <v>992.40000000000009</v>
+      </c>
+      <c r="M80" s="8">
+        <v>103.50300000000001</v>
+      </c>
+      <c r="N80" s="8">
+        <v>888.89700000000005</v>
+      </c>
+      <c r="O80" s="8">
+        <v>8147.0469990000001</v>
+      </c>
+      <c r="P80" s="8">
+        <v>8132.8389990000005</v>
+      </c>
+      <c r="Q80" s="8">
+        <v>0</v>
+      </c>
+      <c r="R80" s="8">
+        <v>0</v>
+      </c>
+      <c r="S80" s="8">
+        <v>0</v>
+      </c>
+      <c r="T80" s="8">
+        <v>14.207999999999998</v>
+      </c>
+      <c r="U80" s="8">
+        <v>17.190000000000001</v>
+      </c>
+      <c r="V80" s="8">
+        <v>48864.984000000004</v>
+      </c>
+      <c r="W80" s="8">
+        <v>31720.586000000003</v>
+      </c>
+      <c r="X80" s="8">
+        <v>13758.237999999999</v>
+      </c>
+      <c r="Y80" s="8">
+        <v>3386.16</v>
+      </c>
+      <c r="Z80" s="8">
+        <v>4531.2239989999998</v>
+      </c>
+      <c r="AA80" s="8">
+        <v>28.091000000000001</v>
+      </c>
+      <c r="AB80" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC80" s="8">
+        <v>250.20599900000002</v>
+      </c>
+      <c r="AD80" s="8">
+        <v>2619.1060000000002</v>
+      </c>
+      <c r="AE80" s="8">
+        <v>1633.8209999999999</v>
+      </c>
+      <c r="AF80" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG80" s="8">
+        <v>3417.5560000000005</v>
+      </c>
+      <c r="AH80" s="8">
+        <v>401.22199999999998</v>
+      </c>
+      <c r="AI80" s="8">
+        <v>3016.3340000000003</v>
+      </c>
+      <c r="AJ80" s="8">
+        <v>5125.665</v>
+      </c>
+      <c r="AK80" s="8">
+        <v>83.314000000000007</v>
+      </c>
+      <c r="AL80" s="8">
+        <v>6719.3740000000007</v>
+      </c>
+      <c r="AM80" s="8">
+        <v>26207.375</v>
+      </c>
+      <c r="AN80" s="8">
+        <v>23515.620999999999</v>
+      </c>
+      <c r="AO80" s="8">
+        <v>2691.7539999999999</v>
+      </c>
+      <c r="AP80" s="8">
+        <v>335.96600000000001</v>
+      </c>
+      <c r="AQ80" s="8">
+        <v>335.96600000000001</v>
+      </c>
+      <c r="AR80" s="8">
+        <v>1178.6389999999999</v>
+      </c>
+      <c r="AS80" s="8">
+        <v>418.25700000000001</v>
+      </c>
+      <c r="AT80" s="8">
+        <v>760.38199999999995</v>
+      </c>
+      <c r="AU80" s="8">
+        <v>420.56599999999997</v>
+      </c>
+      <c r="AV80" s="8">
+        <v>-34.557000000000002</v>
+      </c>
+      <c r="AW80" s="8">
+        <v>38.489999999999995</v>
+      </c>
+      <c r="AX80" s="8">
+        <v>335.88300000000004</v>
+      </c>
+      <c r="AY80" s="8">
+        <v>345.988</v>
+      </c>
+      <c r="AZ80" s="8">
+        <v>19274.483</v>
+      </c>
+      <c r="BA80" s="8">
+        <v>20783.798000000003</v>
+      </c>
+      <c r="BB80" s="8">
+        <v>20783.798000000003</v>
+      </c>
+      <c r="BC80" s="8">
+        <v>2776.6400000000003</v>
+      </c>
+      <c r="BD80" s="8">
+        <v>15.102</v>
+      </c>
+      <c r="BE80" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF80" s="8">
+        <v>641.14</v>
+      </c>
+      <c r="BG80" s="8">
+        <v>2120.3980000000001</v>
+      </c>
+      <c r="BH80" s="8">
+        <v>1375.143</v>
+      </c>
+      <c r="BI80" s="8">
+        <v>0</v>
+      </c>
+      <c r="BJ80" s="8">
+        <v>1111.508</v>
+      </c>
+      <c r="BK80" s="8">
+        <v>263.63499999999999</v>
+      </c>
+      <c r="BL80" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM80" s="8">
+        <v>5125.665</v>
+      </c>
+      <c r="BN80" s="8">
+        <v>25449.851000000002</v>
+      </c>
+      <c r="BO80" s="8">
+        <v>20324.186000000002</v>
+      </c>
+      <c r="BP80" s="8">
+        <v>5452.0570000000043</v>
+      </c>
+      <c r="BQ80" s="8">
+        <v>23698.624001000004</v>
+      </c>
+      <c r="BR80" s="8">
+        <v>30264.545001999999</v>
+      </c>
+      <c r="BS80" s="8">
+        <v>13120.147001999998</v>
+      </c>
+      <c r="BT80" s="8">
+        <v>-1757.7639980000022</v>
+      </c>
+      <c r="BU80" s="8">
+        <v>-8025.9859980000037</v>
       </c>
     </row>
-    <row r="20" spans="1:13" s="2" customFormat="1" ht="15" customHeight="1">
-[...37 lines deleted...]
-        <v>-3561.1779999999999</v>
+    <row r="81" spans="1:73" ht="15" customHeight="1">
+      <c r="A81" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="B81" s="9">
+        <v>9939.0650000000005</v>
+      </c>
+      <c r="C81" s="8">
+        <v>32169.040000000001</v>
+      </c>
+      <c r="D81" s="8">
+        <v>17204.909</v>
+      </c>
+      <c r="E81" s="8">
+        <v>14964.130999999999</v>
+      </c>
+      <c r="F81" s="8">
+        <v>3814.0429999999997</v>
+      </c>
+      <c r="G81" s="8">
+        <v>3801.8640000000005</v>
+      </c>
+      <c r="H81" s="8">
+        <v>12.179000000000002</v>
+      </c>
+      <c r="I81" s="8">
+        <v>20376.826000000001</v>
+      </c>
+      <c r="J81" s="8">
+        <v>0</v>
+      </c>
+      <c r="K81" s="8">
+        <v>0</v>
+      </c>
+      <c r="L81" s="8">
+        <v>990.947</v>
+      </c>
+      <c r="M81" s="8">
+        <v>103.33799999999999</v>
+      </c>
+      <c r="N81" s="8">
+        <v>887.60900000000004</v>
+      </c>
+      <c r="O81" s="8">
+        <v>7901.4439990000001</v>
+      </c>
+      <c r="P81" s="8">
+        <v>7886.9329989999997</v>
+      </c>
+      <c r="Q81" s="8">
+        <v>0</v>
+      </c>
+      <c r="R81" s="8">
+        <v>0</v>
+      </c>
+      <c r="S81" s="8">
+        <v>0</v>
+      </c>
+      <c r="T81" s="8">
+        <v>14.511000000000001</v>
+      </c>
+      <c r="U81" s="8">
+        <v>19.813000000000002</v>
+      </c>
+      <c r="V81" s="8">
+        <v>48989.048999999999</v>
+      </c>
+      <c r="W81" s="8">
+        <v>31784.140000000003</v>
+      </c>
+      <c r="X81" s="8">
+        <v>13816.573</v>
+      </c>
+      <c r="Y81" s="8">
+        <v>3388.3359999999998</v>
+      </c>
+      <c r="Z81" s="8">
+        <v>4358.925999</v>
+      </c>
+      <c r="AA81" s="8">
+        <v>28.315000000000001</v>
+      </c>
+      <c r="AB81" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC81" s="8">
+        <v>253.88599899999997</v>
+      </c>
+      <c r="AD81" s="8">
+        <v>2563.2950000000001</v>
+      </c>
+      <c r="AE81" s="8">
+        <v>1513.4299999999998</v>
+      </c>
+      <c r="AF81" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG81" s="8">
+        <v>3369.9440000000004</v>
+      </c>
+      <c r="AH81" s="8">
+        <v>392.45100000000002</v>
+      </c>
+      <c r="AI81" s="8">
+        <v>2977.4929999999999</v>
+      </c>
+      <c r="AJ81" s="8">
+        <v>5134.241</v>
+      </c>
+      <c r="AK81" s="8">
+        <v>119.35400000000001</v>
+      </c>
+      <c r="AL81" s="8">
+        <v>6701.1530000000002</v>
+      </c>
+      <c r="AM81" s="8">
+        <v>26825.657999999999</v>
+      </c>
+      <c r="AN81" s="8">
+        <v>24106.856</v>
+      </c>
+      <c r="AO81" s="8">
+        <v>2718.8020000000001</v>
+      </c>
+      <c r="AP81" s="8">
+        <v>300.43700000000001</v>
+      </c>
+      <c r="AQ81" s="8">
+        <v>300.43700000000001</v>
+      </c>
+      <c r="AR81" s="8">
+        <v>1160.259</v>
+      </c>
+      <c r="AS81" s="8">
+        <v>397.70699999999999</v>
+      </c>
+      <c r="AT81" s="8">
+        <v>762.55199999999991</v>
+      </c>
+      <c r="AU81" s="8">
+        <v>416.58399999999995</v>
+      </c>
+      <c r="AV81" s="8">
+        <v>-17.591999999999999</v>
+      </c>
+      <c r="AW81" s="8">
+        <v>42.08</v>
+      </c>
+      <c r="AX81" s="8">
+        <v>321.48</v>
+      </c>
+      <c r="AY81" s="8">
+        <v>334.98500000000001</v>
+      </c>
+      <c r="AZ81" s="8">
+        <v>19281.827999999998</v>
+      </c>
+      <c r="BA81" s="8">
+        <v>20912.417999999998</v>
+      </c>
+      <c r="BB81" s="8">
+        <v>20912.417999999998</v>
+      </c>
+      <c r="BC81" s="8">
+        <v>2653.9259999999999</v>
+      </c>
+      <c r="BD81" s="8">
+        <v>15.451000000000001</v>
+      </c>
+      <c r="BE81" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF81" s="8">
+        <v>555.17600000000004</v>
+      </c>
+      <c r="BG81" s="8">
+        <v>2083.299</v>
+      </c>
+      <c r="BH81" s="8">
+        <v>1332.2190000000003</v>
+      </c>
+      <c r="BI81" s="8">
+        <v>0</v>
+      </c>
+      <c r="BJ81" s="8">
+        <v>1063.316</v>
+      </c>
+      <c r="BK81" s="8">
+        <v>268.90299999999996</v>
+      </c>
+      <c r="BL81" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM81" s="8">
+        <v>5134.241</v>
+      </c>
+      <c r="BN81" s="8">
+        <v>25542.792000000001</v>
+      </c>
+      <c r="BO81" s="8">
+        <v>20408.550999999999</v>
+      </c>
+      <c r="BP81" s="8">
+        <v>5466.4030000000021</v>
+      </c>
+      <c r="BQ81" s="8">
+        <v>24559.929001</v>
+      </c>
+      <c r="BR81" s="8">
+        <v>31245.22200200001</v>
+      </c>
+      <c r="BS81" s="8">
+        <v>14040.313002000014</v>
+      </c>
+      <c r="BT81" s="8">
+        <v>-923.81799799999135</v>
+      </c>
+      <c r="BU81" s="8">
+        <v>-6894.9399979999916</v>
       </c>
     </row>
-    <row r="21" spans="1:13" s="2" customFormat="1" ht="15" customHeight="1">
-[...37 lines deleted...]
-        <v>-5165.759</v>
+    <row r="82" spans="1:73" ht="15" customHeight="1">
+      <c r="A82" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="B82" s="9">
+        <v>9953.4880000000012</v>
+      </c>
+      <c r="C82" s="8">
+        <v>32251.424999999999</v>
+      </c>
+      <c r="D82" s="8">
+        <v>17339.080999999998</v>
+      </c>
+      <c r="E82" s="8">
+        <v>14912.344000000001</v>
+      </c>
+      <c r="F82" s="8">
+        <v>3677.904</v>
+      </c>
+      <c r="G82" s="8">
+        <v>3708.4030000000002</v>
+      </c>
+      <c r="H82" s="8">
+        <v>-30.498999999999995</v>
+      </c>
+      <c r="I82" s="8">
+        <v>20512.819</v>
+      </c>
+      <c r="J82" s="8">
+        <v>0</v>
+      </c>
+      <c r="K82" s="8">
+        <v>0</v>
+      </c>
+      <c r="L82" s="8">
+        <v>964.13599999999997</v>
+      </c>
+      <c r="M82" s="8">
+        <v>108.24299999999999</v>
+      </c>
+      <c r="N82" s="8">
+        <v>855.89299999999992</v>
+      </c>
+      <c r="O82" s="8">
+        <v>7812.3129989999998</v>
+      </c>
+      <c r="P82" s="8">
+        <v>7797.4989989999995</v>
+      </c>
+      <c r="Q82" s="8">
+        <v>0</v>
+      </c>
+      <c r="R82" s="8">
+        <v>0</v>
+      </c>
+      <c r="S82" s="8">
+        <v>0</v>
+      </c>
+      <c r="T82" s="8">
+        <v>14.814</v>
+      </c>
+      <c r="U82" s="8">
+        <v>22.618000000000002</v>
+      </c>
+      <c r="V82" s="8">
+        <v>49253.368000000002</v>
+      </c>
+      <c r="W82" s="8">
+        <v>31914.287</v>
+      </c>
+      <c r="X82" s="8">
+        <v>13919.244999999999</v>
+      </c>
+      <c r="Y82" s="8">
+        <v>3419.8359999999998</v>
+      </c>
+      <c r="Z82" s="8">
+        <v>4255.4769989999995</v>
+      </c>
+      <c r="AA82" s="8">
+        <v>29.812000000000005</v>
+      </c>
+      <c r="AB82" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC82" s="8">
+        <v>256.91599899999994</v>
+      </c>
+      <c r="AD82" s="8">
+        <v>2570.9479999999999</v>
+      </c>
+      <c r="AE82" s="8">
+        <v>1397.8009999999999</v>
+      </c>
+      <c r="AF82" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG82" s="8">
+        <v>3113.2490000000003</v>
+      </c>
+      <c r="AH82" s="8">
+        <v>371.22399999999999</v>
+      </c>
+      <c r="AI82" s="8">
+        <v>2742.0250000000001</v>
+      </c>
+      <c r="AJ82" s="8">
+        <v>5132.3729999999996</v>
+      </c>
+      <c r="AK82" s="8">
+        <v>115.66500000000001</v>
+      </c>
+      <c r="AL82" s="8">
+        <v>6731.241</v>
+      </c>
+      <c r="AM82" s="8">
+        <v>27146.68</v>
+      </c>
+      <c r="AN82" s="8">
+        <v>24394.092000000004</v>
+      </c>
+      <c r="AO82" s="8">
+        <v>2752.5879999999997</v>
+      </c>
+      <c r="AP82" s="8">
+        <v>360.18400000000003</v>
+      </c>
+      <c r="AQ82" s="8">
+        <v>360.18400000000003</v>
+      </c>
+      <c r="AR82" s="8">
+        <v>1169.799</v>
+      </c>
+      <c r="AS82" s="8">
+        <v>387.56799999999998</v>
+      </c>
+      <c r="AT82" s="8">
+        <v>782.23099999999999</v>
+      </c>
+      <c r="AU82" s="8">
+        <v>402.666</v>
+      </c>
+      <c r="AV82" s="8">
+        <v>-0.62699999999999889</v>
+      </c>
+      <c r="AW82" s="8">
+        <v>45.475000000000001</v>
+      </c>
+      <c r="AX82" s="8">
+        <v>334.71699999999998</v>
+      </c>
+      <c r="AY82" s="8">
+        <v>331.61599999999999</v>
+      </c>
+      <c r="AZ82" s="8">
+        <v>19016.25</v>
+      </c>
+      <c r="BA82" s="8">
+        <v>21093.172999999999</v>
+      </c>
+      <c r="BB82" s="8">
+        <v>21093.172999999999</v>
+      </c>
+      <c r="BC82" s="8">
+        <v>2674.8739999999998</v>
+      </c>
+      <c r="BD82" s="8">
+        <v>16.610999999999997</v>
+      </c>
+      <c r="BE82" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF82" s="8">
+        <v>608.03100000000006</v>
+      </c>
+      <c r="BG82" s="8">
+        <v>2050.232</v>
+      </c>
+      <c r="BH82" s="8">
+        <v>1196.364</v>
+      </c>
+      <c r="BI82" s="8">
+        <v>0</v>
+      </c>
+      <c r="BJ82" s="8">
+        <v>966.14699999999993</v>
+      </c>
+      <c r="BK82" s="8">
+        <v>230.21699999999998</v>
+      </c>
+      <c r="BL82" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM82" s="8">
+        <v>5132.3729999999996</v>
+      </c>
+      <c r="BN82" s="8">
+        <v>25609.342000000004</v>
+      </c>
+      <c r="BO82" s="8">
+        <v>20476.969000000005</v>
+      </c>
+      <c r="BP82" s="8">
+        <v>5456.7070000000058</v>
+      </c>
+      <c r="BQ82" s="8">
+        <v>24996.737001000009</v>
+      </c>
+      <c r="BR82" s="8">
+        <v>31588.65200200001</v>
+      </c>
+      <c r="BS82" s="8">
+        <v>14249.571002000008</v>
+      </c>
+      <c r="BT82" s="8">
+        <v>-662.77299799998946</v>
+      </c>
+      <c r="BU82" s="8">
+        <v>-6373.226997999991</v>
       </c>
     </row>
-    <row r="22" spans="1:13" s="2" customFormat="1" ht="15" customHeight="1">
-[...37 lines deleted...]
-        <v>-2938.8519999999999</v>
+    <row r="83" spans="1:73" ht="15" customHeight="1">
+      <c r="A83" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="B83" s="9">
+        <v>10096.999</v>
+      </c>
+      <c r="C83" s="8">
+        <v>32439.952999999998</v>
+      </c>
+      <c r="D83" s="8">
+        <v>17359.906999999999</v>
+      </c>
+      <c r="E83" s="8">
+        <v>15080.045999999998</v>
+      </c>
+      <c r="F83" s="8">
+        <v>3539.9459999999999</v>
+      </c>
+      <c r="G83" s="8">
+        <v>3570.1549999999997</v>
+      </c>
+      <c r="H83" s="8">
+        <v>-30.208999999999996</v>
+      </c>
+      <c r="I83" s="8">
+        <v>20695.873</v>
+      </c>
+      <c r="J83" s="8">
+        <v>0</v>
+      </c>
+      <c r="K83" s="8">
+        <v>0</v>
+      </c>
+      <c r="L83" s="8">
+        <v>944.37</v>
+      </c>
+      <c r="M83" s="8">
+        <v>111.12400000000001</v>
+      </c>
+      <c r="N83" s="8">
+        <v>833.24599999999998</v>
+      </c>
+      <c r="O83" s="8">
+        <v>7723.0479990000003</v>
+      </c>
+      <c r="P83" s="8">
+        <v>7707.929999</v>
+      </c>
+      <c r="Q83" s="8">
+        <v>0</v>
+      </c>
+      <c r="R83" s="8">
+        <v>0</v>
+      </c>
+      <c r="S83" s="8">
+        <v>0</v>
+      </c>
+      <c r="T83" s="8">
+        <v>15.118</v>
+      </c>
+      <c r="U83" s="8">
+        <v>24.757000000000001</v>
+      </c>
+      <c r="V83" s="8">
+        <v>49422.514000000003</v>
+      </c>
+      <c r="W83" s="8">
+        <v>32062.607000000004</v>
+      </c>
+      <c r="X83" s="8">
+        <v>13991.153</v>
+      </c>
+      <c r="Y83" s="8">
+        <v>3368.7539999999999</v>
+      </c>
+      <c r="Z83" s="8">
+        <v>4520.8689990000003</v>
+      </c>
+      <c r="AA83" s="8">
+        <v>29.693000000000001</v>
+      </c>
+      <c r="AB83" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC83" s="8">
+        <v>257.64299899999997</v>
+      </c>
+      <c r="AD83" s="8">
+        <v>2640.049</v>
+      </c>
+      <c r="AE83" s="8">
+        <v>1593.4839999999999</v>
+      </c>
+      <c r="AF83" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG83" s="8">
+        <v>2924.9110000000005</v>
+      </c>
+      <c r="AH83" s="8">
+        <v>329.505</v>
+      </c>
+      <c r="AI83" s="8">
+        <v>2595.4060000000004</v>
+      </c>
+      <c r="AJ83" s="8">
+        <v>5126.2069999999994</v>
+      </c>
+      <c r="AK83" s="8">
+        <v>87.495000000000005</v>
+      </c>
+      <c r="AL83" s="8">
+        <v>6768.6120000000001</v>
+      </c>
+      <c r="AM83" s="8">
+        <v>27310.624</v>
+      </c>
+      <c r="AN83" s="8">
+        <v>24611.797999999999</v>
+      </c>
+      <c r="AO83" s="8">
+        <v>2698.826</v>
+      </c>
+      <c r="AP83" s="8">
+        <v>395.23500000000001</v>
+      </c>
+      <c r="AQ83" s="8">
+        <v>395.23500000000001</v>
+      </c>
+      <c r="AR83" s="8">
+        <v>1169.489</v>
+      </c>
+      <c r="AS83" s="8">
+        <v>374.71299999999997</v>
+      </c>
+      <c r="AT83" s="8">
+        <v>794.77599999999995</v>
+      </c>
+      <c r="AU83" s="8">
+        <v>409.56799999999998</v>
+      </c>
+      <c r="AV83" s="8">
+        <v>16.338000000000001</v>
+      </c>
+      <c r="AW83" s="8">
+        <v>47.352000000000004</v>
+      </c>
+      <c r="AX83" s="8">
+        <v>321.51800000000003</v>
+      </c>
+      <c r="AY83" s="8">
+        <v>321.66599999999994</v>
+      </c>
+      <c r="AZ83" s="8">
+        <v>18547.603000000003</v>
+      </c>
+      <c r="BA83" s="8">
+        <v>21273.486000000001</v>
+      </c>
+      <c r="BB83" s="8">
+        <v>21273.486000000001</v>
+      </c>
+      <c r="BC83" s="8">
+        <v>2690.8240000000001</v>
+      </c>
+      <c r="BD83" s="8">
+        <v>16.801000000000002</v>
+      </c>
+      <c r="BE83" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF83" s="8">
+        <v>612.28800000000001</v>
+      </c>
+      <c r="BG83" s="8">
+        <v>2061.7350000000001</v>
+      </c>
+      <c r="BH83" s="8">
+        <v>1021.657</v>
+      </c>
+      <c r="BI83" s="8">
+        <v>6.5000000000000002E-2</v>
+      </c>
+      <c r="BJ83" s="8">
+        <v>806.49099999999999</v>
+      </c>
+      <c r="BK83" s="8">
+        <v>215.101</v>
+      </c>
+      <c r="BL83" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM83" s="8">
+        <v>5126.2069999999994</v>
+      </c>
+      <c r="BN83" s="8">
+        <v>25742.811999999998</v>
+      </c>
+      <c r="BO83" s="8">
+        <v>20616.605</v>
+      </c>
+      <c r="BP83" s="8">
+        <v>5442.1739999999991</v>
+      </c>
+      <c r="BQ83" s="8">
+        <v>25254.869000999992</v>
+      </c>
+      <c r="BR83" s="8">
+        <v>31158.549001999985</v>
+      </c>
+      <c r="BS83" s="8">
+        <v>13798.642001999986</v>
+      </c>
+      <c r="BT83" s="8">
+        <v>-1281.4039980000125</v>
+      </c>
+      <c r="BU83" s="8">
+        <v>-6812.0989980000131</v>
       </c>
     </row>
-    <row r="23" spans="1:13" s="2" customFormat="1" ht="15" customHeight="1">
-[...37 lines deleted...]
-        <v>-8871.3466899999985</v>
+    <row r="84" spans="1:73" ht="15" customHeight="1">
+      <c r="A84" s="6" t="s">
+        <v>207</v>
+      </c>
+      <c r="B84" s="9">
+        <v>10269.066999999999</v>
+      </c>
+      <c r="C84" s="8">
+        <v>32784.936999999998</v>
+      </c>
+      <c r="D84" s="8">
+        <v>17631.998</v>
+      </c>
+      <c r="E84" s="8">
+        <v>15152.938999999998</v>
+      </c>
+      <c r="F84" s="8">
+        <v>2879.2849999999999</v>
+      </c>
+      <c r="G84" s="8">
+        <v>2890.0069999999996</v>
+      </c>
+      <c r="H84" s="8">
+        <v>-10.722000000000001</v>
+      </c>
+      <c r="I84" s="8">
+        <v>20910.537</v>
+      </c>
+      <c r="J84" s="8">
+        <v>0</v>
+      </c>
+      <c r="K84" s="8">
+        <v>0</v>
+      </c>
+      <c r="L84" s="8">
+        <v>915.98799999999994</v>
+      </c>
+      <c r="M84" s="8">
+        <v>96.448000000000008</v>
+      </c>
+      <c r="N84" s="8">
+        <v>819.54</v>
+      </c>
+      <c r="O84" s="8">
+        <v>7648.726999999999</v>
+      </c>
+      <c r="P84" s="8">
+        <v>7633.3049999999994</v>
+      </c>
+      <c r="Q84" s="8">
+        <v>0</v>
+      </c>
+      <c r="R84" s="8">
+        <v>0</v>
+      </c>
+      <c r="S84" s="8">
+        <v>0</v>
+      </c>
+      <c r="T84" s="8">
+        <v>15.422000000000001</v>
+      </c>
+      <c r="U84" s="8">
+        <v>28.720000000000002</v>
+      </c>
+      <c r="V84" s="8">
+        <v>49786.423999999999</v>
+      </c>
+      <c r="W84" s="8">
+        <v>32154.426000000003</v>
+      </c>
+      <c r="X84" s="8">
+        <v>14215.438</v>
+      </c>
+      <c r="Y84" s="8">
+        <v>3416.56</v>
+      </c>
+      <c r="Z84" s="8">
+        <v>4601.3880000000008</v>
+      </c>
+      <c r="AA84" s="8">
+        <v>29.536999999999999</v>
+      </c>
+      <c r="AB84" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC84" s="8">
+        <v>259.30599999999998</v>
+      </c>
+      <c r="AD84" s="8">
+        <v>2642.5370000000003</v>
+      </c>
+      <c r="AE84" s="8">
+        <v>1670.008</v>
+      </c>
+      <c r="AF84" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG84" s="8">
+        <v>776.91165999999998</v>
+      </c>
+      <c r="AH84" s="8">
+        <v>338.37400000000002</v>
+      </c>
+      <c r="AI84" s="8">
+        <v>438.53766000000002</v>
+      </c>
+      <c r="AJ84" s="8">
+        <v>5123.1399999999994</v>
+      </c>
+      <c r="AK84" s="8">
+        <v>19.439</v>
+      </c>
+      <c r="AL84" s="8">
+        <v>6822.0469999999996</v>
+      </c>
+      <c r="AM84" s="8">
+        <v>27563.813000000002</v>
+      </c>
+      <c r="AN84" s="8">
+        <v>24799.8</v>
+      </c>
+      <c r="AO84" s="8">
+        <v>2764.0129999999999</v>
+      </c>
+      <c r="AP84" s="8">
+        <v>392.99599999999998</v>
+      </c>
+      <c r="AQ84" s="8">
+        <v>392.99599999999998</v>
+      </c>
+      <c r="AR84" s="8">
+        <v>1177.691</v>
+      </c>
+      <c r="AS84" s="8">
+        <v>363.50199999999995</v>
+      </c>
+      <c r="AT84" s="8">
+        <v>814.18899999999996</v>
+      </c>
+      <c r="AU84" s="8">
+        <v>400.14600000000002</v>
+      </c>
+      <c r="AV84" s="8">
+        <v>33.236000000000004</v>
+      </c>
+      <c r="AW84" s="8">
+        <v>47.370000000000005</v>
+      </c>
+      <c r="AX84" s="8">
+        <v>333.43700000000001</v>
+      </c>
+      <c r="AY84" s="8">
+        <v>313.971</v>
+      </c>
+      <c r="AZ84" s="8">
+        <v>18813.938000000002</v>
+      </c>
+      <c r="BA84" s="8">
+        <v>21610.273000000001</v>
+      </c>
+      <c r="BB84" s="8">
+        <v>21610.273000000001</v>
+      </c>
+      <c r="BC84" s="8">
+        <v>2603.8090000000002</v>
+      </c>
+      <c r="BD84" s="8">
+        <v>17.076999999999998</v>
+      </c>
+      <c r="BE84" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF84" s="8">
+        <v>579.49299999999994</v>
+      </c>
+      <c r="BG84" s="8">
+        <v>2007.239</v>
+      </c>
+      <c r="BH84" s="8">
+        <v>1014.421</v>
+      </c>
+      <c r="BI84" s="8">
+        <v>0.312</v>
+      </c>
+      <c r="BJ84" s="8">
+        <v>617.654</v>
+      </c>
+      <c r="BK84" s="8">
+        <v>396.45499999999998</v>
+      </c>
+      <c r="BL84" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM84" s="8">
+        <v>5123.1399999999994</v>
+      </c>
+      <c r="BN84" s="8">
+        <v>25921.357</v>
+      </c>
+      <c r="BO84" s="8">
+        <v>20798.217000000001</v>
+      </c>
+      <c r="BP84" s="8">
+        <v>5403.8159999999989</v>
+      </c>
+      <c r="BQ84" s="8">
+        <v>25580.605000000003</v>
+      </c>
+      <c r="BR84" s="8">
+        <v>31824.090999999993</v>
+      </c>
+      <c r="BS84" s="8">
+        <v>14192.092999999997</v>
+      </c>
+      <c r="BT84" s="8">
+        <v>-960.84600000000501</v>
+      </c>
+      <c r="BU84" s="8">
+        <v>-3622.0606600000046</v>
       </c>
     </row>
-    <row r="24" spans="1:13" s="2" customFormat="1" ht="15" customHeight="1">
-[...37 lines deleted...]
-        <v>-2964.4459999999999</v>
+    <row r="85" spans="1:73" ht="15" customHeight="1">
+      <c r="A85" s="6" t="s">
+        <v>208</v>
+      </c>
+      <c r="B85" s="9">
+        <v>10465.054999999998</v>
+      </c>
+      <c r="C85" s="8">
+        <v>32962.921000000002</v>
+      </c>
+      <c r="D85" s="8">
+        <v>17818.715</v>
+      </c>
+      <c r="E85" s="8">
+        <v>15144.206</v>
+      </c>
+      <c r="F85" s="8">
+        <v>3029.7509999999997</v>
+      </c>
+      <c r="G85" s="8">
+        <v>2929.357</v>
+      </c>
+      <c r="H85" s="8">
+        <v>100.39400000000001</v>
+      </c>
+      <c r="I85" s="8">
+        <v>20955.058000000001</v>
+      </c>
+      <c r="J85" s="8">
+        <v>0</v>
+      </c>
+      <c r="K85" s="8">
+        <v>0</v>
+      </c>
+      <c r="L85" s="8">
+        <v>914.07899999999995</v>
+      </c>
+      <c r="M85" s="8">
+        <v>97.685000000000002</v>
+      </c>
+      <c r="N85" s="8">
+        <v>816.39400000000001</v>
+      </c>
+      <c r="O85" s="8">
+        <v>7564.1469999999999</v>
+      </c>
+      <c r="P85" s="8">
+        <v>7548.6049999999996</v>
+      </c>
+      <c r="Q85" s="8">
+        <v>0</v>
+      </c>
+      <c r="R85" s="8">
+        <v>0</v>
+      </c>
+      <c r="S85" s="8">
+        <v>0</v>
+      </c>
+      <c r="T85" s="8">
+        <v>15.541999999999998</v>
+      </c>
+      <c r="U85" s="8">
+        <v>29.821999999999999</v>
+      </c>
+      <c r="V85" s="8">
+        <v>49869.012999999999</v>
+      </c>
+      <c r="W85" s="8">
+        <v>32050.297999999999</v>
+      </c>
+      <c r="X85" s="8">
+        <v>14360.843999999999</v>
+      </c>
+      <c r="Y85" s="8">
+        <v>3457.8710000000001</v>
+      </c>
+      <c r="Z85" s="8">
+        <v>4407.0249999999996</v>
+      </c>
+      <c r="AA85" s="8">
+        <v>31.322000000000003</v>
+      </c>
+      <c r="AB85" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC85" s="8">
+        <v>262.90999999999997</v>
+      </c>
+      <c r="AD85" s="8">
+        <v>2646.933</v>
+      </c>
+      <c r="AE85" s="8">
+        <v>1465.86</v>
+      </c>
+      <c r="AF85" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG85" s="8">
+        <v>4775.4756600000001</v>
+      </c>
+      <c r="AH85" s="8">
+        <v>368.70600000000002</v>
+      </c>
+      <c r="AI85" s="8">
+        <v>4406.7696599999999</v>
+      </c>
+      <c r="AJ85" s="8">
+        <v>5129.8779999999997</v>
+      </c>
+      <c r="AK85" s="8">
+        <v>32.499000000000002</v>
+      </c>
+      <c r="AL85" s="8">
+        <v>6855.1059999999998</v>
+      </c>
+      <c r="AM85" s="8">
+        <v>27801.375</v>
+      </c>
+      <c r="AN85" s="8">
+        <v>25047.941999999999</v>
+      </c>
+      <c r="AO85" s="8">
+        <v>2753.433</v>
+      </c>
+      <c r="AP85" s="8">
+        <v>425.71499999999997</v>
+      </c>
+      <c r="AQ85" s="8">
+        <v>425.71499999999997</v>
+      </c>
+      <c r="AR85" s="8">
+        <v>1184.4840000000002</v>
+      </c>
+      <c r="AS85" s="8">
+        <v>353.077</v>
+      </c>
+      <c r="AT85" s="8">
+        <v>831.40700000000004</v>
+      </c>
+      <c r="AU85" s="8">
+        <v>413.36100000000005</v>
+      </c>
+      <c r="AV85" s="8">
+        <v>27.475999999999999</v>
+      </c>
+      <c r="AW85" s="8">
+        <v>44.71</v>
+      </c>
+      <c r="AX85" s="8">
+        <v>345.86</v>
+      </c>
+      <c r="AY85" s="8">
+        <v>306.57900000000001</v>
+      </c>
+      <c r="AZ85" s="8">
+        <v>18610.771000000001</v>
+      </c>
+      <c r="BA85" s="8">
+        <v>21848.442999999999</v>
+      </c>
+      <c r="BB85" s="8">
+        <v>21848.442999999999</v>
+      </c>
+      <c r="BC85" s="8">
+        <v>2924.4670000000001</v>
+      </c>
+      <c r="BD85" s="8">
+        <v>18.923999999999999</v>
+      </c>
+      <c r="BE85" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF85" s="8">
+        <v>609.03200000000004</v>
+      </c>
+      <c r="BG85" s="8">
+        <v>2296.511</v>
+      </c>
+      <c r="BH85" s="8">
+        <v>960.54499999999996</v>
+      </c>
+      <c r="BI85" s="8">
+        <v>0.312</v>
+      </c>
+      <c r="BJ85" s="8">
+        <v>537.72699999999998</v>
+      </c>
+      <c r="BK85" s="8">
+        <v>422.50600000000003</v>
+      </c>
+      <c r="BL85" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM85" s="8">
+        <v>5129.8779999999997</v>
+      </c>
+      <c r="BN85" s="8">
+        <v>25895.100999999999</v>
+      </c>
+      <c r="BO85" s="8">
+        <v>20765.222999999998</v>
+      </c>
+      <c r="BP85" s="8">
+        <v>5365.757999999998</v>
+      </c>
+      <c r="BQ85" s="8">
+        <v>25873.391</v>
+      </c>
+      <c r="BR85" s="8">
+        <v>32769.927000000003</v>
+      </c>
+      <c r="BS85" s="8">
+        <v>14951.212000000003</v>
+      </c>
+      <c r="BT85" s="8">
+        <v>-192.99399999999878</v>
+      </c>
+      <c r="BU85" s="8">
+        <v>-7070.1746599999988</v>
       </c>
     </row>
-    <row r="25" spans="1:13" s="2" customFormat="1" ht="15" customHeight="1">
-[...37 lines deleted...]
-        <v>-4311.3230000000003</v>
+    <row r="86" spans="1:73" ht="15" customHeight="1">
+      <c r="A86" s="6" t="s">
+        <v>209</v>
+      </c>
+      <c r="B86" s="9">
+        <v>10438.348999999998</v>
+      </c>
+      <c r="C86" s="8">
+        <v>33093.322</v>
+      </c>
+      <c r="D86" s="8">
+        <v>17942.059000000001</v>
+      </c>
+      <c r="E86" s="8">
+        <v>15151.262999999999</v>
+      </c>
+      <c r="F86" s="8">
+        <v>3012.848</v>
+      </c>
+      <c r="G86" s="8">
+        <v>2927.0259999999998</v>
+      </c>
+      <c r="H86" s="8">
+        <v>85.822000000000003</v>
+      </c>
+      <c r="I86" s="8">
+        <v>20993.235000000001</v>
+      </c>
+      <c r="J86" s="8">
+        <v>0</v>
+      </c>
+      <c r="K86" s="8">
+        <v>0</v>
+      </c>
+      <c r="L86" s="8">
+        <v>888.81500000000005</v>
+      </c>
+      <c r="M86" s="8">
+        <v>107.43599999999999</v>
+      </c>
+      <c r="N86" s="8">
+        <v>781.37900000000002</v>
+      </c>
+      <c r="O86" s="8">
+        <v>7496.4520000000002</v>
+      </c>
+      <c r="P86" s="8">
+        <v>7480.79</v>
+      </c>
+      <c r="Q86" s="8">
+        <v>0</v>
+      </c>
+      <c r="R86" s="8">
+        <v>0</v>
+      </c>
+      <c r="S86" s="8">
+        <v>0</v>
+      </c>
+      <c r="T86" s="8">
+        <v>15.661999999999999</v>
+      </c>
+      <c r="U86" s="8">
+        <v>56.018999999999998</v>
+      </c>
+      <c r="V86" s="8">
+        <v>49829.368000000002</v>
+      </c>
+      <c r="W86" s="8">
+        <v>31887.308999999997</v>
+      </c>
+      <c r="X86" s="8">
+        <v>14404.96</v>
+      </c>
+      <c r="Y86" s="8">
+        <v>3537.0990000000002</v>
+      </c>
+      <c r="Z86" s="8">
+        <v>4580.3140000000003</v>
+      </c>
+      <c r="AA86" s="8">
+        <v>31.68</v>
+      </c>
+      <c r="AB86" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC86" s="8">
+        <v>252.72800000000001</v>
+      </c>
+      <c r="AD86" s="8">
+        <v>2683.4720000000002</v>
+      </c>
+      <c r="AE86" s="8">
+        <v>1612.4340000000002</v>
+      </c>
+      <c r="AF86" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG86" s="8">
+        <v>4800.3406599999998</v>
+      </c>
+      <c r="AH86" s="8">
+        <v>377.39</v>
+      </c>
+      <c r="AI86" s="8">
+        <v>4422.9506600000004</v>
+      </c>
+      <c r="AJ86" s="8">
+        <v>5150.5</v>
+      </c>
+      <c r="AK86" s="8">
+        <v>-28.703000000000003</v>
+      </c>
+      <c r="AL86" s="8">
+        <v>6873.241</v>
+      </c>
+      <c r="AM86" s="8">
+        <v>28187.248</v>
+      </c>
+      <c r="AN86" s="8">
+        <v>25444.329000000002</v>
+      </c>
+      <c r="AO86" s="8">
+        <v>2742.9189999999999</v>
+      </c>
+      <c r="AP86" s="8">
+        <v>389.61300000000006</v>
+      </c>
+      <c r="AQ86" s="8">
+        <v>389.61300000000006</v>
+      </c>
+      <c r="AR86" s="8">
+        <v>1213.8630000000001</v>
+      </c>
+      <c r="AS86" s="8">
+        <v>278.11799999999999</v>
+      </c>
+      <c r="AT86" s="8">
+        <v>935.74500000000012</v>
+      </c>
+      <c r="AU86" s="8">
+        <v>540.16</v>
+      </c>
+      <c r="AV86" s="8">
+        <v>21.715999999999998</v>
+      </c>
+      <c r="AW86" s="8">
+        <v>39.787000000000006</v>
+      </c>
+      <c r="AX86" s="8">
+        <v>334.08199999999999</v>
+      </c>
+      <c r="AY86" s="8">
+        <v>234.28100000000003</v>
+      </c>
+      <c r="AZ86" s="8">
+        <v>18160.798999999999</v>
+      </c>
+      <c r="BA86" s="8">
+        <v>22101.477000000003</v>
+      </c>
+      <c r="BB86" s="8">
+        <v>22101.477000000003</v>
+      </c>
+      <c r="BC86" s="8">
+        <v>2872.462</v>
+      </c>
+      <c r="BD86" s="8">
+        <v>19.855</v>
+      </c>
+      <c r="BE86" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF86" s="8">
+        <v>570.79300000000001</v>
+      </c>
+      <c r="BG86" s="8">
+        <v>2281.8139999999999</v>
+      </c>
+      <c r="BH86" s="8">
+        <v>930.38</v>
+      </c>
+      <c r="BI86" s="8">
+        <v>0.312</v>
+      </c>
+      <c r="BJ86" s="8">
+        <v>474.262</v>
+      </c>
+      <c r="BK86" s="8">
+        <v>455.80600000000004</v>
+      </c>
+      <c r="BL86" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM86" s="8">
+        <v>5150.5</v>
+      </c>
+      <c r="BN86" s="8">
+        <v>25991.114999999998</v>
+      </c>
+      <c r="BO86" s="8">
+        <v>20840.614999999998</v>
+      </c>
+      <c r="BP86" s="8">
+        <v>5387.4929999999986</v>
+      </c>
+      <c r="BQ86" s="8">
+        <v>26403.336999999989</v>
+      </c>
+      <c r="BR86" s="8">
+        <v>33014.43299999999</v>
+      </c>
+      <c r="BS86" s="8">
+        <v>15072.373999999985</v>
+      </c>
+      <c r="BT86" s="8">
+        <v>-78.889000000010128</v>
+      </c>
+      <c r="BU86" s="8">
+        <v>-6932.9946600000103</v>
       </c>
     </row>
-    <row r="26" spans="1:13" s="2" customFormat="1" ht="15" customHeight="1">
-[...37 lines deleted...]
-        <v>-1388.069</v>
+    <row r="87" spans="1:73" ht="15" customHeight="1">
+      <c r="A87" s="6" t="s">
+        <v>210</v>
+      </c>
+      <c r="B87" s="9">
+        <v>10483.242999999999</v>
+      </c>
+      <c r="C87" s="8">
+        <v>33226.476999999999</v>
+      </c>
+      <c r="D87" s="8">
+        <v>18058.813000000002</v>
+      </c>
+      <c r="E87" s="8">
+        <v>15167.664000000001</v>
+      </c>
+      <c r="F87" s="8">
+        <v>3177.5289999999995</v>
+      </c>
+      <c r="G87" s="8">
+        <v>3104.0880000000002</v>
+      </c>
+      <c r="H87" s="8">
+        <v>73.440999999999988</v>
+      </c>
+      <c r="I87" s="8">
+        <v>20968.289000000001</v>
+      </c>
+      <c r="J87" s="8">
+        <v>0</v>
+      </c>
+      <c r="K87" s="8">
+        <v>0</v>
+      </c>
+      <c r="L87" s="8">
+        <v>861.43399999999997</v>
+      </c>
+      <c r="M87" s="8">
+        <v>102.07900000000001</v>
+      </c>
+      <c r="N87" s="8">
+        <v>759.35500000000002</v>
+      </c>
+      <c r="O87" s="8">
+        <v>7434.5160000000005</v>
+      </c>
+      <c r="P87" s="8">
+        <v>7418.7340000000004</v>
+      </c>
+      <c r="Q87" s="8">
+        <v>0</v>
+      </c>
+      <c r="R87" s="8">
+        <v>0</v>
+      </c>
+      <c r="S87" s="8">
+        <v>0</v>
+      </c>
+      <c r="T87" s="8">
+        <v>15.782</v>
+      </c>
+      <c r="U87" s="8">
+        <v>58.377999999999993</v>
+      </c>
+      <c r="V87" s="8">
+        <v>49830.122000000003</v>
+      </c>
+      <c r="W87" s="8">
+        <v>31771.309000000001</v>
+      </c>
+      <c r="X87" s="8">
+        <v>14472.598</v>
+      </c>
+      <c r="Y87" s="8">
+        <v>3586.2149999999997</v>
+      </c>
+      <c r="Z87" s="8">
+        <v>4517.2359999999999</v>
+      </c>
+      <c r="AA87" s="8">
+        <v>33.015999999999998</v>
+      </c>
+      <c r="AB87" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC87" s="8">
+        <v>248.37099999999998</v>
+      </c>
+      <c r="AD87" s="8">
+        <v>2685.6779999999999</v>
+      </c>
+      <c r="AE87" s="8">
+        <v>1550.171</v>
+      </c>
+      <c r="AF87" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG87" s="8">
+        <v>4804.5416599999999</v>
+      </c>
+      <c r="AH87" s="8">
+        <v>432.83199999999999</v>
+      </c>
+      <c r="AI87" s="8">
+        <v>4371.7096599999995</v>
+      </c>
+      <c r="AJ87" s="8">
+        <v>5186.4219999999996</v>
+      </c>
+      <c r="AK87" s="8">
+        <v>-73.388000000000005</v>
+      </c>
+      <c r="AL87" s="8">
+        <v>6843.2479999999996</v>
+      </c>
+      <c r="AM87" s="8">
+        <v>28769.958999999999</v>
+      </c>
+      <c r="AN87" s="8">
+        <v>26025.695</v>
+      </c>
+      <c r="AO87" s="8">
+        <v>2744.2639999999997</v>
+      </c>
+      <c r="AP87" s="8">
+        <v>341.12</v>
+      </c>
+      <c r="AQ87" s="8">
+        <v>341.12</v>
+      </c>
+      <c r="AR87" s="8">
+        <v>1215.8220000000001</v>
+      </c>
+      <c r="AS87" s="8">
+        <v>272.52</v>
+      </c>
+      <c r="AT87" s="8">
+        <v>943.30200000000013</v>
+      </c>
+      <c r="AU87" s="8">
+        <v>533.53499999999997</v>
+      </c>
+      <c r="AV87" s="8">
+        <v>15.956000000000001</v>
+      </c>
+      <c r="AW87" s="8">
+        <v>34.916000000000004</v>
+      </c>
+      <c r="AX87" s="8">
+        <v>358.89499999999998</v>
+      </c>
+      <c r="AY87" s="8">
+        <v>231.33600000000001</v>
+      </c>
+      <c r="AZ87" s="8">
+        <v>19477.014999999999</v>
+      </c>
+      <c r="BA87" s="8">
+        <v>22337.108</v>
+      </c>
+      <c r="BB87" s="8">
+        <v>22337.108</v>
+      </c>
+      <c r="BC87" s="8">
+        <v>2809.884</v>
+      </c>
+      <c r="BD87" s="8">
+        <v>21.274000000000001</v>
+      </c>
+      <c r="BE87" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF87" s="8">
+        <v>502.56900000000002</v>
+      </c>
+      <c r="BG87" s="8">
+        <v>2286.0410000000002</v>
+      </c>
+      <c r="BH87" s="8">
+        <v>919.04700000000003</v>
+      </c>
+      <c r="BI87" s="8">
+        <v>0.247</v>
+      </c>
+      <c r="BJ87" s="8">
+        <v>468.39299999999997</v>
+      </c>
+      <c r="BK87" s="8">
+        <v>450.40700000000004</v>
+      </c>
+      <c r="BL87" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM87" s="8">
+        <v>5186.4219999999996</v>
+      </c>
+      <c r="BN87" s="8">
+        <v>26000.266999999996</v>
+      </c>
+      <c r="BO87" s="8">
+        <v>20813.844999999998</v>
+      </c>
+      <c r="BP87" s="8">
+        <v>5373.0979999999945</v>
+      </c>
+      <c r="BQ87" s="8">
+        <v>27062.928999999993</v>
+      </c>
+      <c r="BR87" s="8">
+        <v>35340.013000000006</v>
+      </c>
+      <c r="BS87" s="8">
+        <v>17281.200000000004</v>
+      </c>
+      <c r="BT87" s="8">
+        <v>2113.5360000000073</v>
+      </c>
+      <c r="BU87" s="8">
+        <v>-4876.0996599999926</v>
       </c>
     </row>
-    <row r="27" spans="1:13" s="2" customFormat="1" ht="15" customHeight="1">
-[...37 lines deleted...]
-        <v>-4960.2061770000009</v>
+    <row r="88" spans="1:73" ht="15" customHeight="1">
+      <c r="A88" s="6" t="s">
+        <v>211</v>
+      </c>
+      <c r="B88" s="9">
+        <v>10484.445</v>
+      </c>
+      <c r="C88" s="8">
+        <v>33633.961000000003</v>
+      </c>
+      <c r="D88" s="8">
+        <v>18243.809000000001</v>
+      </c>
+      <c r="E88" s="8">
+        <v>15390.152</v>
+      </c>
+      <c r="F88" s="8">
+        <v>3496.6170000000002</v>
+      </c>
+      <c r="G88" s="8">
+        <v>3497.3270000000002</v>
+      </c>
+      <c r="H88" s="8">
+        <v>-0.71000000000000085</v>
+      </c>
+      <c r="I88" s="8">
+        <v>21402.856</v>
+      </c>
+      <c r="J88" s="8">
+        <v>0</v>
+      </c>
+      <c r="K88" s="8">
+        <v>0</v>
+      </c>
+      <c r="L88" s="8">
+        <v>806.322</v>
+      </c>
+      <c r="M88" s="8">
+        <v>101.295</v>
+      </c>
+      <c r="N88" s="8">
+        <v>705.02700000000004</v>
+      </c>
+      <c r="O88" s="8">
+        <v>7315.2710000000006</v>
+      </c>
+      <c r="P88" s="8">
+        <v>7299.371000000001</v>
+      </c>
+      <c r="Q88" s="8">
+        <v>0</v>
+      </c>
+      <c r="R88" s="8">
+        <v>0</v>
+      </c>
+      <c r="S88" s="8">
+        <v>0</v>
+      </c>
+      <c r="T88" s="8">
+        <v>15.9</v>
+      </c>
+      <c r="U88" s="8">
+        <v>57.807000000000002</v>
+      </c>
+      <c r="V88" s="8">
+        <v>50821.909</v>
+      </c>
+      <c r="W88" s="8">
+        <v>32578.1</v>
+      </c>
+      <c r="X88" s="8">
+        <v>14706.329</v>
+      </c>
+      <c r="Y88" s="8">
+        <v>3537.4799999999996</v>
+      </c>
+      <c r="Z88" s="8">
+        <v>4286.5959999999995</v>
+      </c>
+      <c r="AA88" s="8">
+        <v>33.426000000000002</v>
+      </c>
+      <c r="AB88" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC88" s="8">
+        <v>219.62</v>
+      </c>
+      <c r="AD88" s="8">
+        <v>2658.02</v>
+      </c>
+      <c r="AE88" s="8">
+        <v>1375.5300000000002</v>
+      </c>
+      <c r="AF88" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG88" s="8">
+        <v>4974.8720599999997</v>
+      </c>
+      <c r="AH88" s="8">
+        <v>422.16</v>
+      </c>
+      <c r="AI88" s="8">
+        <v>4552.7120599999998</v>
+      </c>
+      <c r="AJ88" s="8">
+        <v>5236.3760000000002</v>
+      </c>
+      <c r="AK88" s="8">
+        <v>-11.328999999999994</v>
+      </c>
+      <c r="AL88" s="8">
+        <v>6898.3770000000004</v>
+      </c>
+      <c r="AM88" s="8">
+        <v>29186.066000000003</v>
+      </c>
+      <c r="AN88" s="8">
+        <v>26572.088</v>
+      </c>
+      <c r="AO88" s="8">
+        <v>2613.9780000000001</v>
+      </c>
+      <c r="AP88" s="8">
+        <v>301.28800000000001</v>
+      </c>
+      <c r="AQ88" s="8">
+        <v>301.28800000000001</v>
+      </c>
+      <c r="AR88" s="8">
+        <v>1127.4540000000002</v>
+      </c>
+      <c r="AS88" s="8">
+        <v>202.76299999999998</v>
+      </c>
+      <c r="AT88" s="8">
+        <v>924.69100000000014</v>
+      </c>
+      <c r="AU88" s="8">
+        <v>535.16600000000005</v>
+      </c>
+      <c r="AV88" s="8">
+        <v>9.9510000000000005</v>
+      </c>
+      <c r="AW88" s="8">
+        <v>32.495999999999995</v>
+      </c>
+      <c r="AX88" s="8">
+        <v>347.07799999999997</v>
+      </c>
+      <c r="AY88" s="8">
+        <v>160.75299999999999</v>
+      </c>
+      <c r="AZ88" s="8">
+        <v>19444.797999999999</v>
+      </c>
+      <c r="BA88" s="8">
+        <v>22693.357000000004</v>
+      </c>
+      <c r="BB88" s="8">
+        <v>22693.357000000004</v>
+      </c>
+      <c r="BC88" s="8">
+        <v>2728.069</v>
+      </c>
+      <c r="BD88" s="8">
+        <v>21.876000000000001</v>
+      </c>
+      <c r="BE88" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF88" s="8">
+        <v>437.52100000000002</v>
+      </c>
+      <c r="BG88" s="8">
+        <v>2268.672</v>
+      </c>
+      <c r="BH88" s="8">
+        <v>680.07099999999991</v>
+      </c>
+      <c r="BI88" s="8">
+        <v>0</v>
+      </c>
+      <c r="BJ88" s="8">
+        <v>496.27499999999998</v>
+      </c>
+      <c r="BK88" s="8">
+        <v>183.79599999999999</v>
+      </c>
+      <c r="BL88" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM88" s="8">
+        <v>5236.3760000000002</v>
+      </c>
+      <c r="BN88" s="8">
+        <v>26510.413</v>
+      </c>
+      <c r="BO88" s="8">
+        <v>21274.037</v>
+      </c>
+      <c r="BP88" s="8">
+        <v>5408.8450000000012</v>
+      </c>
+      <c r="BQ88" s="8">
+        <v>27600.772000000004</v>
+      </c>
+      <c r="BR88" s="8">
+        <v>35544.493000000017</v>
+      </c>
+      <c r="BS88" s="8">
+        <v>17300.684000000016</v>
+      </c>
+      <c r="BT88" s="8">
+        <v>1910.5320000000138</v>
+      </c>
+      <c r="BU88" s="8">
+        <v>-5869.5570599999864</v>
       </c>
     </row>
-    <row r="28" spans="1:13" s="2" customFormat="1" ht="15" customHeight="1">
-      <c r="A28" s="6" t="s">
+    <row r="89" spans="1:73" ht="15" customHeight="1">
+      <c r="A89" s="11" t="s">
+        <v>212</v>
+      </c>
+      <c r="B89" s="9">
+        <v>10436.545</v>
+      </c>
+      <c r="C89" s="8">
+        <v>33587.608</v>
+      </c>
+      <c r="D89" s="8">
+        <v>18242.893</v>
+      </c>
+      <c r="E89" s="8">
+        <v>15344.715</v>
+      </c>
+      <c r="F89" s="8">
+        <v>3527.7939999999999</v>
+      </c>
+      <c r="G89" s="8">
+        <v>3540.1880000000001</v>
+      </c>
+      <c r="H89" s="8">
+        <v>-12.394</v>
+      </c>
+      <c r="I89" s="8">
+        <v>21354.553</v>
+      </c>
+      <c r="J89" s="8">
+        <v>0</v>
+      </c>
+      <c r="K89" s="8">
+        <v>0</v>
+      </c>
+      <c r="L89" s="8">
+        <v>828.05599999999993</v>
+      </c>
+      <c r="M89" s="8">
+        <v>114.13</v>
+      </c>
+      <c r="N89" s="8">
+        <v>713.92599999999993</v>
+      </c>
+      <c r="O89" s="8">
+        <v>7189.5479999999998</v>
+      </c>
+      <c r="P89" s="8">
+        <v>7173.6390000000001</v>
+      </c>
+      <c r="Q89" s="8">
+        <v>0</v>
+      </c>
+      <c r="R89" s="8">
+        <v>0</v>
+      </c>
+      <c r="S89" s="8">
+        <v>0</v>
+      </c>
+      <c r="T89" s="8">
+        <v>15.908999999999999</v>
+      </c>
+      <c r="U89" s="8">
+        <v>57.902000000000001</v>
+      </c>
+      <c r="V89" s="8">
+        <v>50850.945</v>
+      </c>
+      <c r="W89" s="8">
+        <v>32608.052</v>
+      </c>
+      <c r="X89" s="8">
+        <v>14678.407999999999</v>
+      </c>
+      <c r="Y89" s="8">
+        <v>3564.4850000000001</v>
+      </c>
+      <c r="Z89" s="8">
+        <v>4482.0679999999993</v>
+      </c>
+      <c r="AA89" s="8">
+        <v>32.533000000000001</v>
+      </c>
+      <c r="AB89" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC89" s="8">
+        <v>227.446</v>
+      </c>
+      <c r="AD89" s="8">
+        <v>2717.1019999999999</v>
+      </c>
+      <c r="AE89" s="8">
+        <v>1504.9870000000001</v>
+      </c>
+      <c r="AF89" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG89" s="8">
+        <v>1027.28006</v>
+      </c>
+      <c r="AH89" s="8">
+        <v>404.30199999999996</v>
+      </c>
+      <c r="AI89" s="8">
+        <v>622.97806000000003</v>
+      </c>
+      <c r="AJ89" s="8">
+        <v>5296.3829999999998</v>
+      </c>
+      <c r="AK89" s="8">
+        <v>-25.554999999999993</v>
+      </c>
+      <c r="AL89" s="8">
+        <v>6936.741</v>
+      </c>
+      <c r="AM89" s="8">
+        <v>29628.774000000001</v>
+      </c>
+      <c r="AN89" s="8">
+        <v>26956.491999999998</v>
+      </c>
+      <c r="AO89" s="8">
+        <v>2672.2820000000002</v>
+      </c>
+      <c r="AP89" s="8">
+        <v>302.63400000000001</v>
+      </c>
+      <c r="AQ89" s="8">
+        <v>302.63400000000001</v>
+      </c>
+      <c r="AR89" s="8">
+        <v>1142.1350000000002</v>
+      </c>
+      <c r="AS89" s="8">
+        <v>195.13499999999999</v>
+      </c>
+      <c r="AT89" s="8">
+        <v>947.00000000000011</v>
+      </c>
+      <c r="AU89" s="8">
+        <v>524.87599999999998</v>
+      </c>
+      <c r="AV89" s="8">
+        <v>19.783999999999999</v>
+      </c>
+      <c r="AW89" s="8">
+        <v>34.265000000000001</v>
+      </c>
+      <c r="AX89" s="8">
+        <v>368.07500000000005</v>
+      </c>
+      <c r="AY89" s="8">
+        <v>153.97899999999998</v>
+      </c>
+      <c r="AZ89" s="8">
+        <v>19538.251</v>
+      </c>
+      <c r="BA89" s="8">
+        <v>22872.350999999999</v>
+      </c>
+      <c r="BB89" s="8">
+        <v>22872.350999999999</v>
+      </c>
+      <c r="BC89" s="8">
+        <v>2374.4429999999998</v>
+      </c>
+      <c r="BD89" s="8">
+        <v>21.693999999999999</v>
+      </c>
+      <c r="BE89" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF89" s="8">
+        <v>416.84100000000001</v>
+      </c>
+      <c r="BG89" s="8">
+        <v>1935.9079999999999</v>
+      </c>
+      <c r="BH89" s="8">
+        <v>723.14800000000002</v>
+      </c>
+      <c r="BI89" s="8">
+        <v>8.6999999999999994E-2</v>
+      </c>
+      <c r="BJ89" s="8">
+        <v>549.73299999999995</v>
+      </c>
+      <c r="BK89" s="8">
+        <v>173.328</v>
+      </c>
+      <c r="BL89" s="8" t="s">
         <v>28</v>
       </c>
-      <c r="B28" s="7">
-[...33 lines deleted...]
-        <v>-3012.9749999999999</v>
+      <c r="BM89" s="8">
+        <v>5296.3829999999998</v>
+      </c>
+      <c r="BN89" s="8">
+        <v>26523.319</v>
+      </c>
+      <c r="BO89" s="8">
+        <v>21226.936000000002</v>
+      </c>
+      <c r="BP89" s="8">
+        <v>5471.4000000000015</v>
+      </c>
+      <c r="BQ89" s="8">
+        <v>28224.705000000005</v>
+      </c>
+      <c r="BR89" s="8">
+        <v>35861.728000000003</v>
+      </c>
+      <c r="BS89" s="8">
+        <v>17618.835000000003</v>
+      </c>
+      <c r="BT89" s="8">
+        <v>2274.1200000000026</v>
+      </c>
+      <c r="BU89" s="8">
+        <v>-1532.2510599999969</v>
       </c>
     </row>
-    <row r="29" spans="1:13" s="2" customFormat="1" ht="15" customHeight="1">
-[...37 lines deleted...]
-        <v>-3095.558</v>
+    <row r="90" spans="1:73" ht="15" customHeight="1">
+      <c r="A90" s="11" t="s">
+        <v>213</v>
+      </c>
+      <c r="B90" s="9">
+        <v>10542.901</v>
+      </c>
+      <c r="C90" s="8">
+        <v>33614.148000000001</v>
+      </c>
+      <c r="D90" s="8">
+        <v>18313.07</v>
+      </c>
+      <c r="E90" s="8">
+        <v>15301.078000000001</v>
+      </c>
+      <c r="F90" s="8">
+        <v>3622.3940000000002</v>
+      </c>
+      <c r="G90" s="8">
+        <v>3641.5640000000003</v>
+      </c>
+      <c r="H90" s="8">
+        <v>-19.169999999999998</v>
+      </c>
+      <c r="I90" s="8">
+        <v>21294.873</v>
+      </c>
+      <c r="J90" s="8">
+        <v>0</v>
+      </c>
+      <c r="K90" s="8">
+        <v>0</v>
+      </c>
+      <c r="L90" s="8">
+        <v>826.76300000000003</v>
+      </c>
+      <c r="M90" s="8">
+        <v>112.98</v>
+      </c>
+      <c r="N90" s="8">
+        <v>713.78300000000002</v>
+      </c>
+      <c r="O90" s="8">
+        <v>7068.0339999999997</v>
+      </c>
+      <c r="P90" s="8">
+        <v>7052.116</v>
+      </c>
+      <c r="Q90" s="8">
+        <v>0</v>
+      </c>
+      <c r="R90" s="8">
+        <v>0</v>
+      </c>
+      <c r="S90" s="8">
+        <v>0</v>
+      </c>
+      <c r="T90" s="8">
+        <v>15.917999999999999</v>
+      </c>
+      <c r="U90" s="8">
+        <v>34.887</v>
+      </c>
+      <c r="V90" s="8">
+        <v>50942.705999999991</v>
+      </c>
+      <c r="W90" s="8">
+        <v>32629.635999999999</v>
+      </c>
+      <c r="X90" s="8">
+        <v>14713.761999999999</v>
+      </c>
+      <c r="Y90" s="8">
+        <v>3599.308</v>
+      </c>
+      <c r="Z90" s="8">
+        <v>4476.9830000000002</v>
+      </c>
+      <c r="AA90" s="8">
+        <v>32.694000000000003</v>
+      </c>
+      <c r="AB90" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC90" s="8">
+        <v>251.37199999999999</v>
+      </c>
+      <c r="AD90" s="8">
+        <v>2760.308</v>
+      </c>
+      <c r="AE90" s="8">
+        <v>1432.6089999999999</v>
+      </c>
+      <c r="AF90" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG90" s="8">
+        <v>1984.7800599999998</v>
+      </c>
+      <c r="AH90" s="8">
+        <v>396.387</v>
+      </c>
+      <c r="AI90" s="8">
+        <v>1588.3930599999999</v>
+      </c>
+      <c r="AJ90" s="8">
+        <v>5359.7219999999998</v>
+      </c>
+      <c r="AK90" s="8">
+        <v>60.687000000000005</v>
+      </c>
+      <c r="AL90" s="8">
+        <v>7016.991</v>
+      </c>
+      <c r="AM90" s="8">
+        <v>29802.328000000001</v>
+      </c>
+      <c r="AN90" s="8">
+        <v>27040.971999999998</v>
+      </c>
+      <c r="AO90" s="8">
+        <v>2761.3560000000002</v>
+      </c>
+      <c r="AP90" s="8">
+        <v>331.33699999999999</v>
+      </c>
+      <c r="AQ90" s="8">
+        <v>331.33699999999999</v>
+      </c>
+      <c r="AR90" s="8">
+        <v>1323.0240000000001</v>
+      </c>
+      <c r="AS90" s="8">
+        <v>186.178</v>
+      </c>
+      <c r="AT90" s="8">
+        <v>1136.846</v>
+      </c>
+      <c r="AU90" s="8">
+        <v>693.39800000000002</v>
+      </c>
+      <c r="AV90" s="8">
+        <v>29.612000000000002</v>
+      </c>
+      <c r="AW90" s="8">
+        <v>40.577999999999996</v>
+      </c>
+      <c r="AX90" s="8">
+        <v>373.25799999999998</v>
+      </c>
+      <c r="AY90" s="8">
+        <v>145.35900000000001</v>
+      </c>
+      <c r="AZ90" s="8">
+        <v>19324.107</v>
+      </c>
+      <c r="BA90" s="8">
+        <v>23139.224000000002</v>
+      </c>
+      <c r="BB90" s="8">
+        <v>23139.224000000002</v>
+      </c>
+      <c r="BC90" s="8">
+        <v>2545.154</v>
+      </c>
+      <c r="BD90" s="8">
+        <v>31.167999999999999</v>
+      </c>
+      <c r="BE90" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF90" s="8">
+        <v>438.95500000000004</v>
+      </c>
+      <c r="BG90" s="8">
+        <v>2075.0309999999999</v>
+      </c>
+      <c r="BH90" s="8">
+        <v>690.52699999999993</v>
+      </c>
+      <c r="BI90" s="8">
+        <v>0.11499999999999999</v>
+      </c>
+      <c r="BJ90" s="8">
+        <v>559.48900000000003</v>
+      </c>
+      <c r="BK90" s="8">
+        <v>130.923</v>
+      </c>
+      <c r="BL90" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM90" s="8">
+        <v>5359.7219999999998</v>
+      </c>
+      <c r="BN90" s="8">
+        <v>26488.93</v>
+      </c>
+      <c r="BO90" s="8">
+        <v>21129.207999999999</v>
+      </c>
+      <c r="BP90" s="8">
+        <v>5525.3940000000002</v>
+      </c>
+      <c r="BQ90" s="8">
+        <v>28755.949000000001</v>
+      </c>
+      <c r="BR90" s="8">
+        <v>36622.927999999993</v>
+      </c>
+      <c r="BS90" s="8">
+        <v>18309.858</v>
+      </c>
+      <c r="BT90" s="8">
+        <v>3008.7799999999916</v>
+      </c>
+      <c r="BU90" s="8">
+        <v>-1968.5540600000086</v>
       </c>
     </row>
-    <row r="30" spans="1:13" s="2" customFormat="1" ht="15" customHeight="1">
-[...37 lines deleted...]
-        <v>-1425.329</v>
+    <row r="91" spans="1:73" ht="15" customHeight="1">
+      <c r="A91" s="11" t="s">
+        <v>260</v>
+      </c>
+      <c r="B91" s="9">
+        <v>10658.028000000002</v>
+      </c>
+      <c r="C91" s="8">
+        <v>33804.008000000002</v>
+      </c>
+      <c r="D91" s="8">
+        <v>18524.823</v>
+      </c>
+      <c r="E91" s="8">
+        <v>15279.185000000001</v>
+      </c>
+      <c r="F91" s="8">
+        <v>3708.6219999999998</v>
+      </c>
+      <c r="G91" s="8">
+        <v>3713.9700000000003</v>
+      </c>
+      <c r="H91" s="8">
+        <v>-5.347999999999999</v>
+      </c>
+      <c r="I91" s="8">
+        <v>21345.811000000002</v>
+      </c>
+      <c r="J91" s="8">
+        <v>0</v>
+      </c>
+      <c r="K91" s="8">
+        <v>0</v>
+      </c>
+      <c r="L91" s="8">
+        <v>810.91800000000001</v>
+      </c>
+      <c r="M91" s="8">
+        <v>111.64</v>
+      </c>
+      <c r="N91" s="8">
+        <v>699.27800000000002</v>
+      </c>
+      <c r="O91" s="8">
+        <v>6913.4740000000002</v>
+      </c>
+      <c r="P91" s="8">
+        <v>6897.5470000000005</v>
+      </c>
+      <c r="Q91" s="8">
+        <v>0</v>
+      </c>
+      <c r="R91" s="8">
+        <v>0</v>
+      </c>
+      <c r="S91" s="8">
+        <v>0</v>
+      </c>
+      <c r="T91" s="8">
+        <v>15.927</v>
+      </c>
+      <c r="U91" s="8">
+        <v>36.174999999999997</v>
+      </c>
+      <c r="V91" s="8">
+        <v>51180.479999999996</v>
+      </c>
+      <c r="W91" s="8">
+        <v>32655.656999999999</v>
+      </c>
+      <c r="X91" s="8">
+        <v>14867.546999999999</v>
+      </c>
+      <c r="Y91" s="8">
+        <v>3657.2760000000003</v>
+      </c>
+      <c r="Z91" s="8">
+        <v>4534.96</v>
+      </c>
+      <c r="AA91" s="8">
+        <v>32.667999999999999</v>
+      </c>
+      <c r="AB91" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC91" s="8">
+        <v>232.751</v>
+      </c>
+      <c r="AD91" s="8">
+        <v>2759.6280000000002</v>
+      </c>
+      <c r="AE91" s="8">
+        <v>1509.913</v>
+      </c>
+      <c r="AF91" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG91" s="8">
+        <v>2033.7230599999998</v>
+      </c>
+      <c r="AH91" s="8">
+        <v>395.851</v>
+      </c>
+      <c r="AI91" s="8">
+        <v>1637.8720599999999</v>
+      </c>
+      <c r="AJ91" s="8">
+        <v>5418.8780000000006</v>
+      </c>
+      <c r="AK91" s="8">
+        <v>99.581000000000017</v>
+      </c>
+      <c r="AL91" s="8">
+        <v>7145.6360000000004</v>
+      </c>
+      <c r="AM91" s="8">
+        <v>30356.023000000001</v>
+      </c>
+      <c r="AN91" s="8">
+        <v>27525.118000000002</v>
+      </c>
+      <c r="AO91" s="8">
+        <v>2830.9049999999997</v>
+      </c>
+      <c r="AP91" s="8">
+        <v>323.56700000000001</v>
+      </c>
+      <c r="AQ91" s="8">
+        <v>323.56700000000001</v>
+      </c>
+      <c r="AR91" s="8">
+        <v>1321.7149999999999</v>
+      </c>
+      <c r="AS91" s="8">
+        <v>174.52199999999999</v>
+      </c>
+      <c r="AT91" s="8">
+        <v>1147.193</v>
+      </c>
+      <c r="AU91" s="8">
+        <v>698.31999999999994</v>
+      </c>
+      <c r="AV91" s="8">
+        <v>39.435000000000002</v>
+      </c>
+      <c r="AW91" s="8">
+        <v>50.228000000000002</v>
+      </c>
+      <c r="AX91" s="8">
+        <v>359.21000000000004</v>
+      </c>
+      <c r="AY91" s="8">
+        <v>133.87900000000002</v>
+      </c>
+      <c r="AZ91" s="8">
+        <v>20345.322</v>
+      </c>
+      <c r="BA91" s="8">
+        <v>23331.43</v>
+      </c>
+      <c r="BB91" s="8">
+        <v>23331.43</v>
+      </c>
+      <c r="BC91" s="8">
+        <v>2558.0529999999999</v>
+      </c>
+      <c r="BD91" s="8">
+        <v>31.354999999999997</v>
+      </c>
+      <c r="BE91" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF91" s="8">
+        <v>441.61</v>
+      </c>
+      <c r="BG91" s="8">
+        <v>2085.0879999999997</v>
+      </c>
+      <c r="BH91" s="8">
+        <v>863.20100000000002</v>
+      </c>
+      <c r="BI91" s="8">
+        <v>0.16199999999999998</v>
+      </c>
+      <c r="BJ91" s="8">
+        <v>578.97800000000007</v>
+      </c>
+      <c r="BK91" s="8">
+        <v>284.06099999999998</v>
+      </c>
+      <c r="BL91" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM91" s="8">
+        <v>5418.8780000000006</v>
+      </c>
+      <c r="BN91" s="8">
+        <v>26634.339999999997</v>
+      </c>
+      <c r="BO91" s="8">
+        <v>21215.461999999996</v>
+      </c>
+      <c r="BP91" s="8">
+        <v>5612.0959999999941</v>
+      </c>
+      <c r="BQ91" s="8">
+        <v>29565.441999999988</v>
+      </c>
+      <c r="BR91" s="8">
+        <v>38573.454999999987</v>
+      </c>
+      <c r="BS91" s="8">
+        <v>20048.631999999991</v>
+      </c>
+      <c r="BT91" s="8">
+        <v>4769.4469999999856</v>
+      </c>
+      <c r="BU91" s="8">
+        <v>-209.27806000001419</v>
       </c>
     </row>
-    <row r="31" spans="1:13" s="2" customFormat="1" ht="15" customHeight="1">
-[...37 lines deleted...]
-        <v>-2919.6124200000017</v>
+    <row r="92" spans="1:73" ht="15" customHeight="1">
+      <c r="A92" s="11" t="s">
+        <v>261</v>
+      </c>
+      <c r="B92" s="9">
+        <v>10746.985000000001</v>
+      </c>
+      <c r="C92" s="8">
+        <v>34768.937999999995</v>
+      </c>
+      <c r="D92" s="8">
+        <v>19152.313999999998</v>
+      </c>
+      <c r="E92" s="8">
+        <v>15616.624</v>
+      </c>
+      <c r="F92" s="8">
+        <v>3824.8919999999998</v>
+      </c>
+      <c r="G92" s="8">
+        <v>3797.1730000000002</v>
+      </c>
+      <c r="H92" s="8">
+        <v>27.719000000000001</v>
+      </c>
+      <c r="I92" s="8">
+        <v>22040.263000000003</v>
+      </c>
+      <c r="J92" s="8">
+        <v>0</v>
+      </c>
+      <c r="K92" s="8">
+        <v>0</v>
+      </c>
+      <c r="L92" s="8">
+        <v>781.4849999999999</v>
+      </c>
+      <c r="M92" s="8">
+        <v>117.271</v>
+      </c>
+      <c r="N92" s="8">
+        <v>664.21399999999994</v>
+      </c>
+      <c r="O92" s="8">
+        <v>6821.7870000000003</v>
+      </c>
+      <c r="P92" s="8">
+        <v>6805.8460000000005</v>
+      </c>
+      <c r="Q92" s="8">
+        <v>0</v>
+      </c>
+      <c r="R92" s="8">
+        <v>0</v>
+      </c>
+      <c r="S92" s="8">
+        <v>0</v>
+      </c>
+      <c r="T92" s="8">
+        <v>15.941000000000001</v>
+      </c>
+      <c r="U92" s="8">
+        <v>39.733999999999995</v>
+      </c>
+      <c r="V92" s="8">
+        <v>52729.933000000005</v>
+      </c>
+      <c r="W92" s="8">
+        <v>33577.618999999999</v>
+      </c>
+      <c r="X92" s="8">
+        <v>15369.941999999999</v>
+      </c>
+      <c r="Y92" s="8">
+        <v>3782.3720000000003</v>
+      </c>
+      <c r="Z92" s="8">
+        <v>4768.6309999999994</v>
+      </c>
+      <c r="AA92" s="8">
+        <v>33.762</v>
+      </c>
+      <c r="AB92" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC92" s="8">
+        <v>245.32400000000001</v>
+      </c>
+      <c r="AD92" s="8">
+        <v>2790.1970000000001</v>
+      </c>
+      <c r="AE92" s="8">
+        <v>1699.348</v>
+      </c>
+      <c r="AF92" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG92" s="8">
+        <v>2308.433</v>
+      </c>
+      <c r="AH92" s="8">
+        <v>433.85599999999999</v>
+      </c>
+      <c r="AI92" s="8">
+        <v>1874.5770000000002</v>
+      </c>
+      <c r="AJ92" s="8">
+        <v>5467.5</v>
+      </c>
+      <c r="AK92" s="8">
+        <v>33.659999999999997</v>
+      </c>
+      <c r="AL92" s="8">
+        <v>7170.7379999999994</v>
+      </c>
+      <c r="AM92" s="8">
+        <v>30871.218000000001</v>
+      </c>
+      <c r="AN92" s="8">
+        <v>27963.843000000001</v>
+      </c>
+      <c r="AO92" s="8">
+        <v>2907.375</v>
+      </c>
+      <c r="AP92" s="8">
+        <v>302.44400000000002</v>
+      </c>
+      <c r="AQ92" s="8">
+        <v>302.44400000000002</v>
+      </c>
+      <c r="AR92" s="8">
+        <v>1338.8880000000001</v>
+      </c>
+      <c r="AS92" s="8">
+        <v>171.148</v>
+      </c>
+      <c r="AT92" s="8">
+        <v>1167.74</v>
+      </c>
+      <c r="AU92" s="8">
+        <v>707.04200000000003</v>
+      </c>
+      <c r="AV92" s="8">
+        <v>49.423000000000002</v>
+      </c>
+      <c r="AW92" s="8">
+        <v>60.700999999999993</v>
+      </c>
+      <c r="AX92" s="8">
+        <v>350.57400000000007</v>
+      </c>
+      <c r="AY92" s="8">
+        <v>132.625</v>
+      </c>
+      <c r="AZ92" s="8">
+        <v>20678.641</v>
+      </c>
+      <c r="BA92" s="8">
+        <v>23859.545999999998</v>
+      </c>
+      <c r="BB92" s="8">
+        <v>23859.545999999998</v>
+      </c>
+      <c r="BC92" s="8">
+        <v>2692.9049999999997</v>
+      </c>
+      <c r="BD92" s="8">
+        <v>32.618000000000002</v>
+      </c>
+      <c r="BE92" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF92" s="8">
+        <v>455.72699999999998</v>
+      </c>
+      <c r="BG92" s="8">
+        <v>2204.56</v>
+      </c>
+      <c r="BH92" s="8">
+        <v>938.65599999999995</v>
+      </c>
+      <c r="BI92" s="8">
+        <v>0.23399999999999999</v>
+      </c>
+      <c r="BJ92" s="8">
+        <v>660.31400000000008</v>
+      </c>
+      <c r="BK92" s="8">
+        <v>278.108</v>
+      </c>
+      <c r="BL92" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM92" s="8">
+        <v>5467.5</v>
+      </c>
+      <c r="BN92" s="8">
+        <v>27410.319</v>
+      </c>
+      <c r="BO92" s="8">
+        <v>21942.819</v>
+      </c>
+      <c r="BP92" s="8">
+        <v>5672.4999999999964</v>
+      </c>
+      <c r="BQ92" s="8">
+        <v>30279.333999999992</v>
+      </c>
+      <c r="BR92" s="8">
+        <v>39124.441999999995</v>
+      </c>
+      <c r="BS92" s="8">
+        <v>19972.12799999999</v>
+      </c>
+      <c r="BT92" s="8">
+        <v>4355.5040000000008</v>
+      </c>
+      <c r="BU92" s="8">
+        <v>-872.82499999999891</v>
       </c>
     </row>
-    <row r="32" spans="1:13" s="2" customFormat="1" ht="15" customHeight="1">
-[...37 lines deleted...]
-        <v>-3861.2959999999998</v>
+    <row r="93" spans="1:73" ht="15" customHeight="1">
+      <c r="A93" s="11" t="s">
+        <v>262</v>
+      </c>
+      <c r="B93" s="9">
+        <v>10668.848000000002</v>
+      </c>
+      <c r="C93" s="8">
+        <v>34906.641000000003</v>
+      </c>
+      <c r="D93" s="8">
+        <v>19288.534</v>
+      </c>
+      <c r="E93" s="8">
+        <v>15618.107</v>
+      </c>
+      <c r="F93" s="8">
+        <v>3860.4679999999998</v>
+      </c>
+      <c r="G93" s="8">
+        <v>3833.8790000000004</v>
+      </c>
+      <c r="H93" s="8">
+        <v>26.588999999999999</v>
+      </c>
+      <c r="I93" s="8">
+        <v>22230.806</v>
+      </c>
+      <c r="J93" s="8">
+        <v>0</v>
+      </c>
+      <c r="K93" s="8">
+        <v>0</v>
+      </c>
+      <c r="L93" s="8">
+        <v>784.20100000000002</v>
+      </c>
+      <c r="M93" s="8">
+        <v>119.807</v>
+      </c>
+      <c r="N93" s="8">
+        <v>664.39400000000001</v>
+      </c>
+      <c r="O93" s="8">
+        <v>6721.558</v>
+      </c>
+      <c r="P93" s="8">
+        <v>6706.3869999999997</v>
+      </c>
+      <c r="Q93" s="8">
+        <v>0</v>
+      </c>
+      <c r="R93" s="8">
+        <v>0</v>
+      </c>
+      <c r="S93" s="8">
+        <v>0</v>
+      </c>
+      <c r="T93" s="8">
+        <v>15.170999999999999</v>
+      </c>
+      <c r="U93" s="8">
+        <v>40.426000000000002</v>
+      </c>
+      <c r="V93" s="8">
+        <v>53054.091</v>
+      </c>
+      <c r="W93" s="8">
+        <v>33765.557000000001</v>
+      </c>
+      <c r="X93" s="8">
+        <v>15433.177</v>
+      </c>
+      <c r="Y93" s="8">
+        <v>3855.357</v>
+      </c>
+      <c r="Z93" s="8">
+        <v>4910.29</v>
+      </c>
+      <c r="AA93" s="8">
+        <v>33.597000000000001</v>
+      </c>
+      <c r="AB93" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC93" s="8">
+        <v>249.67600000000002</v>
+      </c>
+      <c r="AD93" s="8">
+        <v>2758.9279999999999</v>
+      </c>
+      <c r="AE93" s="8">
+        <v>1868.0889999999999</v>
+      </c>
+      <c r="AF93" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG93" s="8">
+        <v>2307.2690000000002</v>
+      </c>
+      <c r="AH93" s="8">
+        <v>460.87299999999999</v>
+      </c>
+      <c r="AI93" s="8">
+        <v>1846.396</v>
+      </c>
+      <c r="AJ93" s="8">
+        <v>5502.3240000000005</v>
+      </c>
+      <c r="AK93" s="8">
+        <v>39.093999999999994</v>
+      </c>
+      <c r="AL93" s="8">
+        <v>7302.4919999999993</v>
+      </c>
+      <c r="AM93" s="8">
+        <v>31218.356</v>
+      </c>
+      <c r="AN93" s="8">
+        <v>28297.125</v>
+      </c>
+      <c r="AO93" s="8">
+        <v>2921.2309999999998</v>
+      </c>
+      <c r="AP93" s="8">
+        <v>290.30700000000002</v>
+      </c>
+      <c r="AQ93" s="8">
+        <v>290.30700000000002</v>
+      </c>
+      <c r="AR93" s="8">
+        <v>1352.8440000000001</v>
+      </c>
+      <c r="AS93" s="8">
+        <v>181.99099999999999</v>
+      </c>
+      <c r="AT93" s="8">
+        <v>1170.8530000000001</v>
+      </c>
+      <c r="AU93" s="8">
+        <v>715.50199999999995</v>
+      </c>
+      <c r="AV93" s="8">
+        <v>43.379999999999995</v>
+      </c>
+      <c r="AW93" s="8">
+        <v>66.340999999999994</v>
+      </c>
+      <c r="AX93" s="8">
+        <v>345.63</v>
+      </c>
+      <c r="AY93" s="8">
+        <v>147.11000000000001</v>
+      </c>
+      <c r="AZ93" s="8">
+        <v>20908.280999999999</v>
+      </c>
+      <c r="BA93" s="8">
+        <v>24112.429000000004</v>
+      </c>
+      <c r="BB93" s="8">
+        <v>24112.429000000004</v>
+      </c>
+      <c r="BC93" s="8">
+        <v>2687.7200000000003</v>
+      </c>
+      <c r="BD93" s="8">
+        <v>33.24</v>
+      </c>
+      <c r="BE93" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF93" s="8">
+        <v>488.584</v>
+      </c>
+      <c r="BG93" s="8">
+        <v>2165.8960000000002</v>
+      </c>
+      <c r="BH93" s="8">
+        <v>931.08200000000011</v>
+      </c>
+      <c r="BI93" s="8">
+        <v>0.14699999999999999</v>
+      </c>
+      <c r="BJ93" s="8">
+        <v>689.70300000000009</v>
+      </c>
+      <c r="BK93" s="8">
+        <v>241.23199999999997</v>
+      </c>
+      <c r="BL93" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM93" s="8">
+        <v>5502.3240000000005</v>
+      </c>
+      <c r="BN93" s="8">
+        <v>27684.928</v>
+      </c>
+      <c r="BO93" s="8">
+        <v>22182.603999999999</v>
+      </c>
+      <c r="BP93" s="8">
+        <v>5744.4290000000001</v>
+      </c>
+      <c r="BQ93" s="8">
+        <v>30809.87</v>
+      </c>
+      <c r="BR93" s="8">
+        <v>39802.026999999995</v>
+      </c>
+      <c r="BS93" s="8">
+        <v>20513.492999999995</v>
+      </c>
+      <c r="BT93" s="8">
+        <v>4895.3859999999913</v>
+      </c>
+      <c r="BU93" s="8">
+        <v>-380.3630000000087</v>
       </c>
     </row>
-    <row r="33" spans="1:13" s="2" customFormat="1" ht="15" customHeight="1">
-[...37 lines deleted...]
-        <v>-1847.075</v>
+    <row r="94" spans="1:73" ht="15" customHeight="1">
+      <c r="A94" s="11" t="s">
+        <v>263</v>
+      </c>
+      <c r="B94" s="9">
+        <v>10748.153</v>
+      </c>
+      <c r="C94" s="8">
+        <v>35381.906999999999</v>
+      </c>
+      <c r="D94" s="8">
+        <v>19674.733</v>
+      </c>
+      <c r="E94" s="8">
+        <v>15707.173999999999</v>
+      </c>
+      <c r="F94" s="8">
+        <v>3877.4260000000004</v>
+      </c>
+      <c r="G94" s="8">
+        <v>3872.2730000000001</v>
+      </c>
+      <c r="H94" s="8">
+        <v>5.1529999999999987</v>
+      </c>
+      <c r="I94" s="8">
+        <v>22502.011999999999</v>
+      </c>
+      <c r="J94" s="8">
+        <v>0</v>
+      </c>
+      <c r="K94" s="8">
+        <v>0</v>
+      </c>
+      <c r="L94" s="8">
+        <v>801.03100000000006</v>
+      </c>
+      <c r="M94" s="8">
+        <v>111.23599999999999</v>
+      </c>
+      <c r="N94" s="8">
+        <v>689.79500000000007</v>
+      </c>
+      <c r="O94" s="8">
+        <v>6648.9990000000007</v>
+      </c>
+      <c r="P94" s="8">
+        <v>6634.6470000000008</v>
+      </c>
+      <c r="Q94" s="8">
+        <v>0</v>
+      </c>
+      <c r="R94" s="8">
+        <v>0</v>
+      </c>
+      <c r="S94" s="8">
+        <v>0</v>
+      </c>
+      <c r="T94" s="8">
+        <v>14.352</v>
+      </c>
+      <c r="U94" s="8">
+        <v>41.228999999999999</v>
+      </c>
+      <c r="V94" s="8">
+        <v>53703.646999999997</v>
+      </c>
+      <c r="W94" s="8">
+        <v>34028.913999999997</v>
+      </c>
+      <c r="X94" s="8">
+        <v>15710.924999999999</v>
+      </c>
+      <c r="Y94" s="8">
+        <v>3963.808</v>
+      </c>
+      <c r="Z94" s="8">
+        <v>4882.4859999999999</v>
+      </c>
+      <c r="AA94" s="8">
+        <v>33.804000000000002</v>
+      </c>
+      <c r="AB94" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC94" s="8">
+        <v>234.03399999999999</v>
+      </c>
+      <c r="AD94" s="8">
+        <v>2743.1320000000001</v>
+      </c>
+      <c r="AE94" s="8">
+        <v>1871.5160000000001</v>
+      </c>
+      <c r="AF94" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG94" s="8">
+        <v>2511.232</v>
+      </c>
+      <c r="AH94" s="8">
+        <v>480.98199999999997</v>
+      </c>
+      <c r="AI94" s="8">
+        <v>2030.25</v>
+      </c>
+      <c r="AJ94" s="8">
+        <v>5525.1449999999995</v>
+      </c>
+      <c r="AK94" s="8">
+        <v>-186.39000000000001</v>
+      </c>
+      <c r="AL94" s="8">
+        <v>7324.558</v>
+      </c>
+      <c r="AM94" s="8">
+        <v>31688.855</v>
+      </c>
+      <c r="AN94" s="8">
+        <v>28701.133000000002</v>
+      </c>
+      <c r="AO94" s="8">
+        <v>2987.7219999999998</v>
+      </c>
+      <c r="AP94" s="8">
+        <v>288.45100000000002</v>
+      </c>
+      <c r="AQ94" s="8">
+        <v>288.45100000000002</v>
+      </c>
+      <c r="AR94" s="8">
+        <v>1665.886</v>
+      </c>
+      <c r="AS94" s="8">
+        <v>172.90299999999999</v>
+      </c>
+      <c r="AT94" s="8">
+        <v>1492.9829999999999</v>
+      </c>
+      <c r="AU94" s="8">
+        <v>1039.1479999999999</v>
+      </c>
+      <c r="AV94" s="8">
+        <v>37.341000000000001</v>
+      </c>
+      <c r="AW94" s="8">
+        <v>70.936000000000007</v>
+      </c>
+      <c r="AX94" s="8">
+        <v>345.55799999999999</v>
+      </c>
+      <c r="AY94" s="8">
+        <v>143.215</v>
+      </c>
+      <c r="AZ94" s="8">
+        <v>20813.167000000001</v>
+      </c>
+      <c r="BA94" s="8">
+        <v>24510.984000000004</v>
+      </c>
+      <c r="BB94" s="8">
+        <v>24510.984000000004</v>
+      </c>
+      <c r="BC94" s="8">
+        <v>2607.9949999999999</v>
+      </c>
+      <c r="BD94" s="8">
+        <v>25.152000000000001</v>
+      </c>
+      <c r="BE94" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF94" s="8">
+        <v>518.24900000000002</v>
+      </c>
+      <c r="BG94" s="8">
+        <v>2064.5940000000001</v>
+      </c>
+      <c r="BH94" s="8">
+        <v>945.04600000000005</v>
+      </c>
+      <c r="BI94" s="8">
+        <v>0.11899999999999999</v>
+      </c>
+      <c r="BJ94" s="8">
+        <v>689.3420000000001</v>
+      </c>
+      <c r="BK94" s="8">
+        <v>255.58499999999998</v>
+      </c>
+      <c r="BL94" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM94" s="8">
+        <v>5525.1449999999995</v>
+      </c>
+      <c r="BN94" s="8">
+        <v>27994.503999999997</v>
+      </c>
+      <c r="BO94" s="8">
+        <v>22469.358999999997</v>
+      </c>
+      <c r="BP94" s="8">
+        <v>5780.9429999999993</v>
+      </c>
+      <c r="BQ94" s="8">
+        <v>31685.653999999991</v>
+      </c>
+      <c r="BR94" s="8">
+        <v>40665.170999999988</v>
+      </c>
+      <c r="BS94" s="8">
+        <v>20990.437999999987</v>
+      </c>
+      <c r="BT94" s="8">
+        <v>5283.2639999999883</v>
+      </c>
+      <c r="BU94" s="8">
+        <v>26.041999999988093</v>
       </c>
     </row>
-    <row r="34" spans="1:13" s="2" customFormat="1" ht="15" customHeight="1">
-[...37 lines deleted...]
-        <v>-1494.8720000000001</v>
+    <row r="95" spans="1:73" ht="15" customHeight="1">
+      <c r="A95" s="11" t="s">
+        <v>264</v>
+      </c>
+      <c r="B95" s="9">
+        <v>10849.912</v>
+      </c>
+      <c r="C95" s="8">
+        <v>35860.394</v>
+      </c>
+      <c r="D95" s="8">
+        <v>20018.867999999999</v>
+      </c>
+      <c r="E95" s="8">
+        <v>15841.526</v>
+      </c>
+      <c r="F95" s="8">
+        <v>3927.2169999999996</v>
+      </c>
+      <c r="G95" s="8">
+        <v>3924.6170000000002</v>
+      </c>
+      <c r="H95" s="8">
+        <v>2.5999999999999988</v>
+      </c>
+      <c r="I95" s="8">
+        <v>22783.822</v>
+      </c>
+      <c r="J95" s="8">
+        <v>0</v>
+      </c>
+      <c r="K95" s="8">
+        <v>0</v>
+      </c>
+      <c r="L95" s="8">
+        <v>899.495</v>
+      </c>
+      <c r="M95" s="8">
+        <v>170.12900000000002</v>
+      </c>
+      <c r="N95" s="8">
+        <v>729.36599999999999</v>
+      </c>
+      <c r="O95" s="8">
+        <v>6456.8220000000001</v>
+      </c>
+      <c r="P95" s="8">
+        <v>6443.2150000000001</v>
+      </c>
+      <c r="Q95" s="8">
+        <v>0</v>
+      </c>
+      <c r="R95" s="8">
+        <v>0</v>
+      </c>
+      <c r="S95" s="8">
+        <v>0</v>
+      </c>
+      <c r="T95" s="8">
+        <v>13.607000000000001</v>
+      </c>
+      <c r="U95" s="8">
+        <v>42.805000000000007</v>
+      </c>
+      <c r="V95" s="8">
+        <v>54410.429999999993</v>
+      </c>
+      <c r="W95" s="8">
+        <v>34391.561999999998</v>
+      </c>
+      <c r="X95" s="8">
+        <v>15919.183999999999</v>
+      </c>
+      <c r="Y95" s="8">
+        <v>4099.6840000000002</v>
+      </c>
+      <c r="Z95" s="8">
+        <v>5008.2109999999993</v>
+      </c>
+      <c r="AA95" s="8">
+        <v>34.416000000000004</v>
+      </c>
+      <c r="AB95" s="8">
+        <v>0</v>
+      </c>
+      <c r="AC95" s="8">
+        <v>253.65900000000002</v>
+      </c>
+      <c r="AD95" s="8">
+        <v>2811.614</v>
+      </c>
+      <c r="AE95" s="8">
+        <v>1908.5219999999999</v>
+      </c>
+      <c r="AF95" s="8">
+        <v>0</v>
+      </c>
+      <c r="AG95" s="8">
+        <v>2610.5920000000001</v>
+      </c>
+      <c r="AH95" s="8">
+        <v>466.23199999999997</v>
+      </c>
+      <c r="AI95" s="8">
+        <v>2144.36</v>
+      </c>
+      <c r="AJ95" s="8">
+        <v>5540.67</v>
+      </c>
+      <c r="AK95" s="8">
+        <v>-212.06300000000002</v>
+      </c>
+      <c r="AL95" s="8">
+        <v>7346.5879999999997</v>
+      </c>
+      <c r="AM95" s="8">
+        <v>31863.71</v>
+      </c>
+      <c r="AN95" s="8">
+        <v>28839.141000000003</v>
+      </c>
+      <c r="AO95" s="8">
+        <v>3024.5689999999995</v>
+      </c>
+      <c r="AP95" s="8">
+        <v>312.33800000000002</v>
+      </c>
+      <c r="AQ95" s="8">
+        <v>312.33800000000002</v>
+      </c>
+      <c r="AR95" s="8">
+        <v>1687.4469999999999</v>
+      </c>
+      <c r="AS95" s="8">
+        <v>175.12800000000001</v>
+      </c>
+      <c r="AT95" s="8">
+        <v>1512.3189999999997</v>
+      </c>
+      <c r="AU95" s="8">
+        <v>1050.171</v>
+      </c>
+      <c r="AV95" s="8">
+        <v>31.309000000000001</v>
+      </c>
+      <c r="AW95" s="8">
+        <v>74.408999999999992</v>
+      </c>
+      <c r="AX95" s="8">
+        <v>356.43</v>
+      </c>
+      <c r="AY95" s="8">
+        <v>152.88</v>
+      </c>
+      <c r="AZ95" s="8">
+        <v>20794.791000000001</v>
+      </c>
+      <c r="BA95" s="8">
+        <v>24916.192000000003</v>
+      </c>
+      <c r="BB95" s="8">
+        <v>24916.192000000003</v>
+      </c>
+      <c r="BC95" s="8">
+        <v>2738.3850000000002</v>
+      </c>
+      <c r="BD95" s="8">
+        <v>26.512</v>
+      </c>
+      <c r="BE95" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF95" s="8">
+        <v>561.45100000000002</v>
+      </c>
+      <c r="BG95" s="8">
+        <v>2150.422</v>
+      </c>
+      <c r="BH95" s="8">
+        <v>805.274</v>
+      </c>
+      <c r="BI95" s="8">
+        <v>7.1999999999999995E-2</v>
+      </c>
+      <c r="BJ95" s="8">
+        <v>707.64499999999998</v>
+      </c>
+      <c r="BK95" s="8">
+        <v>97.557000000000002</v>
+      </c>
+      <c r="BL95" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM95" s="8">
+        <v>5540.67</v>
+      </c>
+      <c r="BN95" s="8">
+        <v>28257.385999999999</v>
+      </c>
+      <c r="BO95" s="8">
+        <v>22716.716</v>
+      </c>
+      <c r="BP95" s="8">
+        <v>5785.9019999999982</v>
+      </c>
+      <c r="BQ95" s="8">
+        <v>31980.741999999991</v>
+      </c>
+      <c r="BR95" s="8">
+        <v>40987.532000000007</v>
+      </c>
+      <c r="BS95" s="8">
+        <v>20968.664000000012</v>
+      </c>
+      <c r="BT95" s="8">
+        <v>5127.1380000000063</v>
+      </c>
+      <c r="BU95" s="8">
+        <v>-393.33399999999335</v>
       </c>
     </row>
-    <row r="35" spans="1:13" s="2" customFormat="1" ht="15" customHeight="1">
-[...37 lines deleted...]
-        <v>-1695.046</v>
+    <row r="96" spans="1:73" ht="15" customHeight="1">
+      <c r="A96" s="11" t="s">
+        <v>266</v>
+      </c>
+      <c r="B96" s="36">
+        <v>10917.323</v>
+      </c>
+      <c r="C96" s="37">
+        <v>36348.012999999999</v>
+      </c>
+      <c r="D96" s="37">
+        <v>20440.696</v>
+      </c>
+      <c r="E96" s="37">
+        <v>15907.316999999999</v>
+      </c>
+      <c r="F96" s="37">
+        <v>3981.7910000000002</v>
+      </c>
+      <c r="G96" s="8">
+        <v>3962.058</v>
+      </c>
+      <c r="H96" s="37">
+        <v>19.732999999999997</v>
+      </c>
+      <c r="I96" s="37">
+        <v>23151.569</v>
+      </c>
+      <c r="J96" s="37">
+        <v>0</v>
+      </c>
+      <c r="K96" s="37">
+        <v>0</v>
+      </c>
+      <c r="L96" s="37">
+        <v>949.8900000000001</v>
+      </c>
+      <c r="M96" s="37">
+        <v>163.90300000000002</v>
+      </c>
+      <c r="N96" s="37">
+        <v>785.98700000000008</v>
+      </c>
+      <c r="O96" s="37">
+        <v>6239.7610000000004</v>
+      </c>
+      <c r="P96" s="37">
+        <v>6226.933</v>
+      </c>
+      <c r="Q96" s="37">
+        <v>0</v>
+      </c>
+      <c r="R96" s="37">
+        <v>0</v>
+      </c>
+      <c r="S96" s="8">
+        <v>0</v>
+      </c>
+      <c r="T96" s="37">
+        <v>12.827999999999999</v>
+      </c>
+      <c r="U96" s="37">
+        <v>44.043999999999997</v>
+      </c>
+      <c r="V96" s="37">
+        <v>55239.876999999993</v>
+      </c>
+      <c r="W96" s="37">
+        <v>34799.180999999997</v>
+      </c>
+      <c r="X96" s="37">
+        <v>16284.419</v>
+      </c>
+      <c r="Y96" s="37">
+        <v>4156.277</v>
+      </c>
+      <c r="Z96" s="37">
+        <v>4791.6049999999996</v>
+      </c>
+      <c r="AA96" s="37">
+        <v>34.775999999999996</v>
+      </c>
+      <c r="AB96" s="37">
+        <v>0</v>
+      </c>
+      <c r="AC96" s="37">
+        <v>282.45800000000003</v>
+      </c>
+      <c r="AD96" s="37">
+        <v>2755.4250000000002</v>
+      </c>
+      <c r="AE96" s="37">
+        <v>1718.9459999999999</v>
+      </c>
+      <c r="AF96" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG96" s="37">
+        <v>2283.1589999999997</v>
+      </c>
+      <c r="AH96" s="37">
+        <v>443.35299999999995</v>
+      </c>
+      <c r="AI96" s="37">
+        <v>1839.8060000000003</v>
+      </c>
+      <c r="AJ96" s="37">
+        <v>5554.3739999999998</v>
+      </c>
+      <c r="AK96" s="37">
+        <v>-197.42000000000002</v>
+      </c>
+      <c r="AL96" s="37">
+        <v>7378.1950000000006</v>
+      </c>
+      <c r="AM96" s="37">
+        <v>32240.841999999997</v>
+      </c>
+      <c r="AN96" s="37">
+        <v>29171.978000000003</v>
+      </c>
+      <c r="AO96" s="37">
+        <v>3068.8639999999996</v>
+      </c>
+      <c r="AP96" s="37">
+        <v>286.88400000000001</v>
+      </c>
+      <c r="AQ96" s="37">
+        <v>286.88400000000001</v>
+      </c>
+      <c r="AR96" s="37">
+        <v>1703.3319999999999</v>
+      </c>
+      <c r="AS96" s="37">
+        <v>170.005</v>
+      </c>
+      <c r="AT96" s="37">
+        <v>1533.327</v>
+      </c>
+      <c r="AU96" s="37">
+        <v>1077.338</v>
+      </c>
+      <c r="AV96" s="37">
+        <v>25.271000000000001</v>
+      </c>
+      <c r="AW96" s="37">
+        <v>79.026999999999987</v>
+      </c>
+      <c r="AX96" s="37">
+        <v>351.69099999999997</v>
+      </c>
+      <c r="AY96" s="37">
+        <v>154.13799999999998</v>
+      </c>
+      <c r="AZ96" s="37">
+        <v>20864.923000000003</v>
+      </c>
+      <c r="BA96" s="37">
+        <v>25359.715000000004</v>
+      </c>
+      <c r="BB96" s="37">
+        <v>25359.715000000004</v>
+      </c>
+      <c r="BC96" s="37">
+        <v>2719.7629999999999</v>
+      </c>
+      <c r="BD96" s="37">
+        <v>27.433</v>
+      </c>
+      <c r="BE96" s="38">
+        <v>0</v>
+      </c>
+      <c r="BF96" s="37">
+        <v>565.56700000000001</v>
+      </c>
+      <c r="BG96" s="37">
+        <v>2126.7629999999999</v>
+      </c>
+      <c r="BH96" s="37">
+        <v>812.51900000000001</v>
+      </c>
+      <c r="BI96" s="37">
+        <v>0</v>
+      </c>
+      <c r="BJ96" s="37">
+        <v>676.39300000000003</v>
+      </c>
+      <c r="BK96" s="37">
+        <v>136.126</v>
+      </c>
+      <c r="BL96" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM96" s="37">
+        <v>5554.3739999999998</v>
+      </c>
+      <c r="BN96" s="8">
+        <v>28652.608</v>
+      </c>
+      <c r="BO96" s="37">
+        <v>23098.234</v>
+      </c>
+      <c r="BP96" s="37">
+        <v>5787.9229999999989</v>
+      </c>
+      <c r="BQ96" s="37">
+        <v>32542.446000000004</v>
+      </c>
+      <c r="BR96" s="37">
+        <v>41852.017000000022</v>
+      </c>
+      <c r="BS96" s="37">
+        <v>21411.321000000025</v>
+      </c>
+      <c r="BT96" s="37">
+        <v>5504.0040000000226</v>
+      </c>
+      <c r="BU96" s="37">
+        <v>248.9930000000229</v>
       </c>
     </row>
-    <row r="36" spans="1:13" s="2" customFormat="1" ht="15" customHeight="1">
-[...37 lines deleted...]
-        <v>-2320.91</v>
+    <row r="97" spans="1:73" ht="15" customHeight="1">
+      <c r="A97" s="11" t="s">
+        <v>267</v>
+      </c>
+      <c r="B97" s="36">
+        <v>11029.511999999999</v>
+      </c>
+      <c r="C97" s="37">
+        <v>36797.428</v>
+      </c>
+      <c r="D97" s="37">
+        <v>20812.407999999999</v>
+      </c>
+      <c r="E97" s="37">
+        <v>15985.02</v>
+      </c>
+      <c r="F97" s="37">
+        <v>4080.9270000000001</v>
+      </c>
+      <c r="G97" s="8">
+        <v>4025.3750000000005</v>
+      </c>
+      <c r="H97" s="37">
+        <v>55.551999999999992</v>
+      </c>
+      <c r="I97" s="37">
+        <v>23386.404999999999</v>
+      </c>
+      <c r="J97" s="37">
+        <v>0</v>
+      </c>
+      <c r="K97" s="37">
+        <v>0</v>
+      </c>
+      <c r="L97" s="37">
+        <v>962.69699999999989</v>
+      </c>
+      <c r="M97" s="37">
+        <v>155.762</v>
+      </c>
+      <c r="N97" s="37">
+        <v>806.93499999999995</v>
+      </c>
+      <c r="O97" s="37">
+        <v>6077.5830000000005</v>
+      </c>
+      <c r="P97" s="37">
+        <v>6067.5810000000001</v>
+      </c>
+      <c r="Q97" s="37">
+        <v>0</v>
+      </c>
+      <c r="R97" s="37">
+        <v>0</v>
+      </c>
+      <c r="S97" s="8">
+        <v>0</v>
+      </c>
+      <c r="T97" s="37">
+        <v>10.001999999999999</v>
+      </c>
+      <c r="U97" s="37">
+        <v>39.273999999999994</v>
+      </c>
+      <c r="V97" s="37">
+        <v>55916.133000000002</v>
+      </c>
+      <c r="W97" s="37">
+        <v>35103.724999999999</v>
+      </c>
+      <c r="X97" s="37">
+        <v>16621.538</v>
+      </c>
+      <c r="Y97" s="37">
+        <v>4190.87</v>
+      </c>
+      <c r="Z97" s="37">
+        <v>4726.2610000000004</v>
+      </c>
+      <c r="AA97" s="37">
+        <v>35.822000000000003</v>
+      </c>
+      <c r="AB97" s="37">
+        <v>0</v>
+      </c>
+      <c r="AC97" s="37">
+        <v>278.07400000000001</v>
+      </c>
+      <c r="AD97" s="37">
+        <v>2803.3870000000002</v>
+      </c>
+      <c r="AE97" s="37">
+        <v>1608.9780000000001</v>
+      </c>
+      <c r="AF97" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG97" s="37">
+        <v>2410.165</v>
+      </c>
+      <c r="AH97" s="37">
+        <v>456.40599999999995</v>
+      </c>
+      <c r="AI97" s="37">
+        <v>1953.7590000000002</v>
+      </c>
+      <c r="AJ97" s="37">
+        <v>5570.3870000000006</v>
+      </c>
+      <c r="AK97" s="37">
+        <v>-245.66700000000003</v>
+      </c>
+      <c r="AL97" s="37">
+        <v>7307.393</v>
+      </c>
+      <c r="AM97" s="37">
+        <v>32099.282999999996</v>
+      </c>
+      <c r="AN97" s="37">
+        <v>29002.929</v>
+      </c>
+      <c r="AO97" s="37">
+        <v>3096.3540000000003</v>
+      </c>
+      <c r="AP97" s="37">
+        <v>321.20999999999998</v>
+      </c>
+      <c r="AQ97" s="37">
+        <v>321.20999999999998</v>
+      </c>
+      <c r="AR97" s="37">
+        <v>1710.8679999999999</v>
+      </c>
+      <c r="AS97" s="37">
+        <v>173.23599999999999</v>
+      </c>
+      <c r="AT97" s="37">
+        <v>1537.6320000000001</v>
+      </c>
+      <c r="AU97" s="37">
+        <v>1084.3499999999999</v>
+      </c>
+      <c r="AV97" s="37">
+        <v>22.28</v>
+      </c>
+      <c r="AW97" s="37">
+        <v>81.025000000000006</v>
+      </c>
+      <c r="AX97" s="37">
+        <v>349.97699999999998</v>
+      </c>
+      <c r="AY97" s="37">
+        <v>162.245</v>
+      </c>
+      <c r="AZ97" s="37">
+        <v>20881.199000000001</v>
+      </c>
+      <c r="BA97" s="37">
+        <v>25532.719999999998</v>
+      </c>
+      <c r="BB97" s="37">
+        <v>25532.719999999998</v>
+      </c>
+      <c r="BC97" s="37">
+        <v>2752.1480000000001</v>
+      </c>
+      <c r="BD97" s="37">
+        <v>27.294999999999998</v>
+      </c>
+      <c r="BE97" s="38">
+        <v>0</v>
+      </c>
+      <c r="BF97" s="37">
+        <v>608.38200000000006</v>
+      </c>
+      <c r="BG97" s="37">
+        <v>2116.471</v>
+      </c>
+      <c r="BH97" s="37">
+        <v>882.94499999999994</v>
+      </c>
+      <c r="BI97" s="37">
+        <v>5.8000000000000003E-2</v>
+      </c>
+      <c r="BJ97" s="37">
+        <v>734.90899999999999</v>
+      </c>
+      <c r="BK97" s="37">
+        <v>147.97800000000001</v>
+      </c>
+      <c r="BL97" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM97" s="37">
+        <v>5570.3870000000006</v>
+      </c>
+      <c r="BN97" s="8">
+        <v>28884.438999999998</v>
+      </c>
+      <c r="BO97" s="37">
+        <v>23314.051999999996</v>
+      </c>
+      <c r="BP97" s="37">
+        <v>5819.2439999999988</v>
+      </c>
+      <c r="BQ97" s="37">
+        <v>32589.114999999998</v>
+      </c>
+      <c r="BR97" s="37">
+        <v>41885.921999999999</v>
+      </c>
+      <c r="BS97" s="37">
+        <v>21073.513999999996</v>
+      </c>
+      <c r="BT97" s="37">
+        <v>5088.4939999999988</v>
+      </c>
+      <c r="BU97" s="37">
+        <v>-273.98600000000147</v>
       </c>
     </row>
-    <row r="37" spans="1:13" s="2" customFormat="1" ht="15" customHeight="1">
-[...37 lines deleted...]
-        <v>-2949.82</v>
+    <row r="98" spans="1:73" ht="15" customHeight="1">
+      <c r="A98" s="11" t="s">
+        <v>269</v>
+      </c>
+      <c r="B98" s="36">
+        <v>10960.416999999999</v>
+      </c>
+      <c r="C98" s="37">
+        <v>37180.173999999999</v>
+      </c>
+      <c r="D98" s="37">
+        <v>20812.754000000001</v>
+      </c>
+      <c r="E98" s="37">
+        <v>16367.420000000002</v>
+      </c>
+      <c r="F98" s="37">
+        <v>4148.6959999999999</v>
+      </c>
+      <c r="G98" s="8">
+        <v>4034.1480000000001</v>
+      </c>
+      <c r="H98" s="37">
+        <v>114.548</v>
+      </c>
+      <c r="I98" s="37">
+        <v>23508.589</v>
+      </c>
+      <c r="J98" s="37">
+        <v>0</v>
+      </c>
+      <c r="K98" s="37">
+        <v>0</v>
+      </c>
+      <c r="L98" s="37">
+        <v>2164.2190000000001</v>
+      </c>
+      <c r="M98" s="37">
+        <v>193.672</v>
+      </c>
+      <c r="N98" s="37">
+        <v>1970.547</v>
+      </c>
+      <c r="O98" s="37">
+        <v>5955.9</v>
+      </c>
+      <c r="P98" s="37">
+        <v>5948.6489999999994</v>
+      </c>
+      <c r="Q98" s="37">
+        <v>0</v>
+      </c>
+      <c r="R98" s="37">
+        <v>0</v>
+      </c>
+      <c r="S98" s="8">
+        <v>0</v>
+      </c>
+      <c r="T98" s="37">
+        <v>7.2510000000000003</v>
+      </c>
+      <c r="U98" s="37">
+        <v>33.830999999999996</v>
+      </c>
+      <c r="V98" s="37">
+        <v>56219.054000000004</v>
+      </c>
+      <c r="W98" s="37">
+        <v>35406.300000000003</v>
+      </c>
+      <c r="X98" s="37">
+        <v>16729.478999999999</v>
+      </c>
+      <c r="Y98" s="37">
+        <v>4083.2750000000001</v>
+      </c>
+      <c r="Z98" s="37">
+        <v>4875.8900000000003</v>
+      </c>
+      <c r="AA98" s="37">
+        <v>35.988</v>
+      </c>
+      <c r="AB98" s="37">
+        <v>0</v>
+      </c>
+      <c r="AC98" s="37">
+        <v>258.08199999999999</v>
+      </c>
+      <c r="AD98" s="37">
+        <v>2804.81</v>
+      </c>
+      <c r="AE98" s="37">
+        <v>1777.01</v>
+      </c>
+      <c r="AF98" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG98" s="37">
+        <v>2434.58</v>
+      </c>
+      <c r="AH98" s="37">
+        <v>481.61999999999995</v>
+      </c>
+      <c r="AI98" s="37">
+        <v>1952.96</v>
+      </c>
+      <c r="AJ98" s="37">
+        <v>5589.3320000000003</v>
+      </c>
+      <c r="AK98" s="37">
+        <v>-74.936000000000007</v>
+      </c>
+      <c r="AL98" s="37">
+        <v>6829.9549999999999</v>
+      </c>
+      <c r="AM98" s="37">
+        <v>30635.305999999997</v>
+      </c>
+      <c r="AN98" s="37">
+        <v>27550.733</v>
+      </c>
+      <c r="AO98" s="37">
+        <v>3084.5729999999999</v>
+      </c>
+      <c r="AP98" s="37">
+        <v>332.27</v>
+      </c>
+      <c r="AQ98" s="37">
+        <v>332.27</v>
+      </c>
+      <c r="AR98" s="37">
+        <v>1472.885</v>
+      </c>
+      <c r="AS98" s="37">
+        <v>177.49700000000001</v>
+      </c>
+      <c r="AT98" s="37">
+        <v>1295.3879999999999</v>
+      </c>
+      <c r="AU98" s="37">
+        <v>855.70800000000008</v>
+      </c>
+      <c r="AV98" s="37">
+        <v>19.274000000000001</v>
+      </c>
+      <c r="AW98" s="37">
+        <v>70.152000000000001</v>
+      </c>
+      <c r="AX98" s="37">
+        <v>350.25399999999996</v>
+      </c>
+      <c r="AY98" s="37">
+        <v>169.721</v>
+      </c>
+      <c r="AZ98" s="37">
+        <v>21286.758999999998</v>
+      </c>
+      <c r="BA98" s="37">
+        <v>25420.144</v>
+      </c>
+      <c r="BB98" s="37">
+        <v>25420.144</v>
+      </c>
+      <c r="BC98" s="37">
+        <v>2771.7849999999999</v>
+      </c>
+      <c r="BD98" s="37">
+        <v>27.582000000000001</v>
+      </c>
+      <c r="BE98" s="38">
+        <v>0</v>
+      </c>
+      <c r="BF98" s="37">
+        <v>747.83699999999999</v>
+      </c>
+      <c r="BG98" s="37">
+        <v>1996.366</v>
+      </c>
+      <c r="BH98" s="37">
+        <v>911.69799999999998</v>
+      </c>
+      <c r="BI98" s="37">
+        <v>5.9000000000000004E-2</v>
+      </c>
+      <c r="BJ98" s="37">
+        <v>766.77399999999989</v>
+      </c>
+      <c r="BK98" s="37">
+        <v>144.86500000000001</v>
+      </c>
+      <c r="BL98" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM98" s="37">
+        <v>5589.3320000000003</v>
+      </c>
+      <c r="BN98" s="8">
+        <v>28966.437000000002</v>
+      </c>
+      <c r="BO98" s="37">
+        <v>23377.105000000003</v>
+      </c>
+      <c r="BP98" s="37">
+        <v>5790.1180000000022</v>
+      </c>
+      <c r="BQ98" s="37">
+        <v>29778.190000000002</v>
+      </c>
+      <c r="BR98" s="37">
+        <v>38940.856999999989</v>
+      </c>
+      <c r="BS98" s="37">
+        <v>18128.102999999988</v>
+      </c>
+      <c r="BT98" s="37">
+        <v>1760.68299999999</v>
+      </c>
+      <c r="BU98" s="37">
+        <v>-3835.9590000000103</v>
       </c>
     </row>
-    <row r="38" spans="1:13" s="2" customFormat="1" ht="15" customHeight="1">
-[...37 lines deleted...]
-        <v>-6227.875</v>
+    <row r="99" spans="1:73" ht="15" customHeight="1">
+      <c r="A99" s="11" t="s">
+        <v>270</v>
+      </c>
+      <c r="B99" s="36">
+        <v>10788.75</v>
+      </c>
+      <c r="C99" s="37">
+        <v>37443.987999999998</v>
+      </c>
+      <c r="D99" s="37">
+        <v>20981.332000000002</v>
+      </c>
+      <c r="E99" s="37">
+        <v>16462.655999999999</v>
+      </c>
+      <c r="F99" s="37">
+        <v>4314.8200000000006</v>
+      </c>
+      <c r="G99" s="8">
+        <v>4184.1909999999998</v>
+      </c>
+      <c r="H99" s="37">
+        <v>130.62899999999999</v>
+      </c>
+      <c r="I99" s="37">
+        <v>23725.59</v>
+      </c>
+      <c r="J99" s="37">
+        <v>0</v>
+      </c>
+      <c r="K99" s="37">
+        <v>0</v>
+      </c>
+      <c r="L99" s="37">
+        <v>2893.857</v>
+      </c>
+      <c r="M99" s="37">
+        <v>129.63500000000002</v>
+      </c>
+      <c r="N99" s="37">
+        <v>2764.2219999999998</v>
+      </c>
+      <c r="O99" s="37">
+        <v>5816.7539999999999</v>
+      </c>
+      <c r="P99" s="37">
+        <v>5812.2849999999999</v>
+      </c>
+      <c r="Q99" s="37">
+        <v>0</v>
+      </c>
+      <c r="R99" s="37">
+        <v>0</v>
+      </c>
+      <c r="S99" s="8">
+        <v>0</v>
+      </c>
+      <c r="T99" s="37">
+        <v>4.4690000000000003</v>
+      </c>
+      <c r="U99" s="37">
+        <v>26.901000000000003</v>
+      </c>
+      <c r="V99" s="37">
+        <v>56838.366000000002</v>
+      </c>
+      <c r="W99" s="37">
+        <v>35857.034</v>
+      </c>
+      <c r="X99" s="37">
+        <v>16986.215000000004</v>
+      </c>
+      <c r="Y99" s="37">
+        <v>3995.1170000000002</v>
+      </c>
+      <c r="Z99" s="37">
+        <v>4689.5330000000004</v>
+      </c>
+      <c r="AA99" s="37">
+        <v>35.944000000000003</v>
+      </c>
+      <c r="AB99" s="37">
+        <v>0</v>
+      </c>
+      <c r="AC99" s="37">
+        <v>271.43099999999998</v>
+      </c>
+      <c r="AD99" s="37">
+        <v>2762.0919999999996</v>
+      </c>
+      <c r="AE99" s="37">
+        <v>1620.066</v>
+      </c>
+      <c r="AF99" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG99" s="37">
+        <v>3505.1750000000002</v>
+      </c>
+      <c r="AH99" s="37">
+        <v>492.67700000000002</v>
+      </c>
+      <c r="AI99" s="37">
+        <v>3012.498</v>
+      </c>
+      <c r="AJ99" s="37">
+        <v>5610.7549999999992</v>
+      </c>
+      <c r="AK99" s="37">
+        <v>-38.685000000000009</v>
+      </c>
+      <c r="AL99" s="37">
+        <v>6607.9189999999999</v>
+      </c>
+      <c r="AM99" s="37">
+        <v>29923.627</v>
+      </c>
+      <c r="AN99" s="37">
+        <v>26827.205999999998</v>
+      </c>
+      <c r="AO99" s="37">
+        <v>3096.4210000000003</v>
+      </c>
+      <c r="AP99" s="37">
+        <v>306.755</v>
+      </c>
+      <c r="AQ99" s="37">
+        <v>306.755</v>
+      </c>
+      <c r="AR99" s="37">
+        <v>1442.8200000000002</v>
+      </c>
+      <c r="AS99" s="37">
+        <v>167.774</v>
+      </c>
+      <c r="AT99" s="37">
+        <v>1275.046</v>
+      </c>
+      <c r="AU99" s="37">
+        <v>838.61900000000003</v>
+      </c>
+      <c r="AV99" s="37">
+        <v>16.262999999999998</v>
+      </c>
+      <c r="AW99" s="37">
+        <v>69.616</v>
+      </c>
+      <c r="AX99" s="37">
+        <v>350.548</v>
+      </c>
+      <c r="AY99" s="37">
+        <v>161.809</v>
+      </c>
+      <c r="AZ99" s="37">
+        <v>19776.533000000003</v>
+      </c>
+      <c r="BA99" s="37">
+        <v>25491.809000000001</v>
+      </c>
+      <c r="BB99" s="37">
+        <v>25491.809000000001</v>
+      </c>
+      <c r="BC99" s="37">
+        <v>2704.145</v>
+      </c>
+      <c r="BD99" s="37">
+        <v>27.439999999999998</v>
+      </c>
+      <c r="BE99" s="38">
+        <v>0</v>
+      </c>
+      <c r="BF99" s="37">
+        <v>767.39700000000005</v>
+      </c>
+      <c r="BG99" s="37">
+        <v>1909.308</v>
+      </c>
+      <c r="BH99" s="37">
+        <v>995.07100000000003</v>
+      </c>
+      <c r="BI99" s="37">
+        <v>6.9000000000000006E-2</v>
+      </c>
+      <c r="BJ99" s="37">
+        <v>838.803</v>
+      </c>
+      <c r="BK99" s="37">
+        <v>156.19900000000001</v>
+      </c>
+      <c r="BL99" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM99" s="37">
+        <v>5610.7549999999992</v>
+      </c>
+      <c r="BN99" s="8">
+        <v>29268.039999999997</v>
+      </c>
+      <c r="BO99" s="37">
+        <v>23657.284999999996</v>
+      </c>
+      <c r="BP99" s="37">
+        <v>5849.2049999999981</v>
+      </c>
+      <c r="BQ99" s="37">
+        <v>28505.040999999997</v>
+      </c>
+      <c r="BR99" s="37">
+        <v>35904.060000000005</v>
+      </c>
+      <c r="BS99" s="37">
+        <v>14922.728000000003</v>
+      </c>
+      <c r="BT99" s="37">
+        <v>-1539.9279999999926</v>
+      </c>
+      <c r="BU99" s="37">
+        <v>-8326.166999999994</v>
       </c>
     </row>
-    <row r="39" spans="1:13" s="2" customFormat="1" ht="15" customHeight="1">
-[...37 lines deleted...]
-        <v>-1252.93</v>
+    <row r="100" spans="1:73" ht="15" customHeight="1">
+      <c r="A100" s="11" t="s">
+        <v>271</v>
+      </c>
+      <c r="B100" s="36">
+        <v>10922.89</v>
+      </c>
+      <c r="C100" s="37">
+        <v>37961.781000000003</v>
+      </c>
+      <c r="D100" s="37">
+        <v>21321.170000000002</v>
+      </c>
+      <c r="E100" s="37">
+        <v>16640.611000000001</v>
+      </c>
+      <c r="F100" s="37">
+        <v>4786.8890000000001</v>
+      </c>
+      <c r="G100" s="8">
+        <v>4645.3630000000003</v>
+      </c>
+      <c r="H100" s="37">
+        <v>141.52599999999998</v>
+      </c>
+      <c r="I100" s="37">
+        <v>23937.006000000001</v>
+      </c>
+      <c r="J100" s="37">
+        <v>0</v>
+      </c>
+      <c r="K100" s="37">
+        <v>0</v>
+      </c>
+      <c r="L100" s="37">
+        <v>3672.8539999999998</v>
+      </c>
+      <c r="M100" s="37">
+        <v>173.51499999999999</v>
+      </c>
+      <c r="N100" s="37">
+        <v>3499.3389999999999</v>
+      </c>
+      <c r="O100" s="37">
+        <v>5698.7539999999999</v>
+      </c>
+      <c r="P100" s="37">
+        <v>5697.1260000000002</v>
+      </c>
+      <c r="Q100" s="37">
+        <v>0</v>
+      </c>
+      <c r="R100" s="37">
+        <v>0</v>
+      </c>
+      <c r="S100" s="8">
+        <v>0</v>
+      </c>
+      <c r="T100" s="37">
+        <v>1.6280000000000001</v>
+      </c>
+      <c r="U100" s="37">
+        <v>20.119</v>
+      </c>
+      <c r="V100" s="37">
+        <v>57632.062999999995</v>
+      </c>
+      <c r="W100" s="37">
+        <v>36310.892999999996</v>
+      </c>
+      <c r="X100" s="37">
+        <v>17292.698</v>
+      </c>
+      <c r="Y100" s="37">
+        <v>4028.4720000000002</v>
+      </c>
+      <c r="Z100" s="37">
+        <v>5238.9439999999995</v>
+      </c>
+      <c r="AA100" s="37">
+        <v>35.944000000000003</v>
+      </c>
+      <c r="AB100" s="37">
+        <v>0</v>
+      </c>
+      <c r="AC100" s="37">
+        <v>283.38</v>
+      </c>
+      <c r="AD100" s="37">
+        <v>2910.46</v>
+      </c>
+      <c r="AE100" s="37">
+        <v>2009.1599999999999</v>
+      </c>
+      <c r="AF100" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG100" s="37">
+        <v>4137.2449999999999</v>
+      </c>
+      <c r="AH100" s="37">
+        <v>496.43400000000003</v>
+      </c>
+      <c r="AI100" s="37">
+        <v>3640.8109999999997</v>
+      </c>
+      <c r="AJ100" s="37">
+        <v>5635.5419999999995</v>
+      </c>
+      <c r="AK100" s="37">
+        <v>-0.52199999999999847</v>
+      </c>
+      <c r="AL100" s="37">
+        <v>6475.1619999999994</v>
+      </c>
+      <c r="AM100" s="37">
+        <v>29275.632999999998</v>
+      </c>
+      <c r="AN100" s="37">
+        <v>26144.174999999999</v>
+      </c>
+      <c r="AO100" s="37">
+        <v>3131.4580000000001</v>
+      </c>
+      <c r="AP100" s="37">
+        <v>314.12699999999995</v>
+      </c>
+      <c r="AQ100" s="37">
+        <v>314.12699999999995</v>
+      </c>
+      <c r="AR100" s="37">
+        <v>1412.48</v>
+      </c>
+      <c r="AS100" s="37">
+        <v>169.41399999999999</v>
+      </c>
+      <c r="AT100" s="37">
+        <v>1243.066</v>
+      </c>
+      <c r="AU100" s="37">
+        <v>814.56700000000012</v>
+      </c>
+      <c r="AV100" s="37">
+        <v>13.280999999999999</v>
+      </c>
+      <c r="AW100" s="37">
+        <v>68.658999999999992</v>
+      </c>
+      <c r="AX100" s="37">
+        <v>346.55900000000003</v>
+      </c>
+      <c r="AY100" s="37">
+        <v>167.572</v>
+      </c>
+      <c r="AZ100" s="37">
+        <v>20092.626000000004</v>
+      </c>
+      <c r="BA100" s="37">
+        <v>25599.415999999997</v>
+      </c>
+      <c r="BB100" s="37">
+        <v>25599.415999999997</v>
+      </c>
+      <c r="BC100" s="37">
+        <v>2941.2559999999999</v>
+      </c>
+      <c r="BD100" s="37">
+        <v>27.348999999999997</v>
+      </c>
+      <c r="BE100" s="38">
+        <v>0</v>
+      </c>
+      <c r="BF100" s="37">
+        <v>934.38699999999994</v>
+      </c>
+      <c r="BG100" s="37">
+        <v>1979.52</v>
+      </c>
+      <c r="BH100" s="37">
+        <v>1078.9759999999999</v>
+      </c>
+      <c r="BI100" s="37">
+        <v>7.7000000000000013E-2</v>
+      </c>
+      <c r="BJ100" s="37">
+        <v>860.06700000000001</v>
+      </c>
+      <c r="BK100" s="37">
+        <v>218.83199999999999</v>
+      </c>
+      <c r="BL100" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM100" s="37">
+        <v>5635.5419999999995</v>
+      </c>
+      <c r="BN100" s="8">
+        <v>29485.580999999998</v>
+      </c>
+      <c r="BO100" s="37">
+        <v>23850.038999999997</v>
+      </c>
+      <c r="BP100" s="37">
+        <v>5862.7019999999975</v>
+      </c>
+      <c r="BQ100" s="37">
+        <v>27179.206999999995</v>
+      </c>
+      <c r="BR100" s="37">
+        <v>34242.548999999985</v>
+      </c>
+      <c r="BS100" s="37">
+        <v>12921.378999999986</v>
+      </c>
+      <c r="BT100" s="37">
+        <v>-3719.2320000000182</v>
+      </c>
+      <c r="BU100" s="37">
+        <v>-11563.868000000015</v>
       </c>
     </row>
-    <row r="40" spans="1:13" s="2" customFormat="1" ht="15" customHeight="1">
-[...37 lines deleted...]
-        <v>-2525.7849999999999</v>
+    <row r="101" spans="1:73" ht="15" customHeight="1">
+      <c r="A101" s="11" t="s">
+        <v>272</v>
+      </c>
+      <c r="B101" s="36">
+        <v>11029.992</v>
+      </c>
+      <c r="C101" s="37">
+        <v>38470.774999999994</v>
+      </c>
+      <c r="D101" s="37">
+        <v>21827.653999999999</v>
+      </c>
+      <c r="E101" s="37">
+        <v>16643.120999999999</v>
+      </c>
+      <c r="F101" s="37">
+        <v>4880.3350000000009</v>
+      </c>
+      <c r="G101" s="8">
+        <v>4806.7709999999997</v>
+      </c>
+      <c r="H101" s="37">
+        <v>73.563999999999993</v>
+      </c>
+      <c r="I101" s="37">
+        <v>24217.039000000001</v>
+      </c>
+      <c r="J101" s="37">
+        <v>0</v>
+      </c>
+      <c r="K101" s="37">
+        <v>0</v>
+      </c>
+      <c r="L101" s="37">
+        <v>5040.741</v>
+      </c>
+      <c r="M101" s="37">
+        <v>168.65199999999999</v>
+      </c>
+      <c r="N101" s="37">
+        <v>4872.0889999999999</v>
+      </c>
+      <c r="O101" s="37">
+        <v>5606.79</v>
+      </c>
+      <c r="P101" s="37">
+        <v>5605.1909999999998</v>
+      </c>
+      <c r="Q101" s="37">
+        <v>0</v>
+      </c>
+      <c r="R101" s="37">
+        <v>0</v>
+      </c>
+      <c r="S101" s="8">
+        <v>0</v>
+      </c>
+      <c r="T101" s="37">
+        <v>1.5989999999999998</v>
+      </c>
+      <c r="U101" s="37">
+        <v>17.832000000000001</v>
+      </c>
+      <c r="V101" s="37">
+        <v>58566.87</v>
+      </c>
+      <c r="W101" s="37">
+        <v>36739.216</v>
+      </c>
+      <c r="X101" s="37">
+        <v>17790.992000000002</v>
+      </c>
+      <c r="Y101" s="37">
+        <v>4036.6620000000003</v>
+      </c>
+      <c r="Z101" s="37">
+        <v>5400.8799999999992</v>
+      </c>
+      <c r="AA101" s="37">
+        <v>37.042999999999999</v>
+      </c>
+      <c r="AB101" s="37">
+        <v>0</v>
+      </c>
+      <c r="AC101" s="37">
+        <v>276.73</v>
+      </c>
+      <c r="AD101" s="37">
+        <v>2924.8270000000002</v>
+      </c>
+      <c r="AE101" s="37">
+        <v>2162.2800000000002</v>
+      </c>
+      <c r="AF101" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG101" s="37">
+        <v>4009.2990000000004</v>
+      </c>
+      <c r="AH101" s="37">
+        <v>495.18200000000002</v>
+      </c>
+      <c r="AI101" s="37">
+        <v>3514.1170000000002</v>
+      </c>
+      <c r="AJ101" s="37">
+        <v>5668.3289999999997</v>
+      </c>
+      <c r="AK101" s="37">
+        <v>82.466999999999999</v>
+      </c>
+      <c r="AL101" s="37">
+        <v>6394.2800000000007</v>
+      </c>
+      <c r="AM101" s="37">
+        <v>28634.174999999999</v>
+      </c>
+      <c r="AN101" s="37">
+        <v>25539.879999999997</v>
+      </c>
+      <c r="AO101" s="37">
+        <v>3094.2950000000001</v>
+      </c>
+      <c r="AP101" s="37">
+        <v>316.23</v>
+      </c>
+      <c r="AQ101" s="37">
+        <v>316.23</v>
+      </c>
+      <c r="AR101" s="37">
+        <v>1411.2180000000001</v>
+      </c>
+      <c r="AS101" s="37">
+        <v>174.01100000000002</v>
+      </c>
+      <c r="AT101" s="37">
+        <v>1237.2070000000001</v>
+      </c>
+      <c r="AU101" s="37">
+        <v>811.58200000000011</v>
+      </c>
+      <c r="AV101" s="37">
+        <v>9.9390000000000001</v>
+      </c>
+      <c r="AW101" s="37">
+        <v>66.15100000000001</v>
+      </c>
+      <c r="AX101" s="37">
+        <v>349.53500000000003</v>
+      </c>
+      <c r="AY101" s="37">
+        <v>172.346</v>
+      </c>
+      <c r="AZ101" s="37">
+        <v>20089.902000000002</v>
+      </c>
+      <c r="BA101" s="37">
+        <v>25825.370999999999</v>
+      </c>
+      <c r="BB101" s="37">
+        <v>25825.370999999999</v>
+      </c>
+      <c r="BC101" s="37">
+        <v>3471.8910000000001</v>
+      </c>
+      <c r="BD101" s="37">
+        <v>27.142999999999997</v>
+      </c>
+      <c r="BE101" s="38">
+        <v>0</v>
+      </c>
+      <c r="BF101" s="37">
+        <v>1550.6110000000001</v>
+      </c>
+      <c r="BG101" s="37">
+        <v>1894.1369999999999</v>
+      </c>
+      <c r="BH101" s="37">
+        <v>1079.5229999999999</v>
+      </c>
+      <c r="BI101" s="37">
+        <v>0.02</v>
+      </c>
+      <c r="BJ101" s="37">
+        <v>883.85300000000007</v>
+      </c>
+      <c r="BK101" s="37">
+        <v>195.64999999999998</v>
+      </c>
+      <c r="BL101" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM101" s="37">
+        <v>5668.3289999999997</v>
+      </c>
+      <c r="BN101" s="8">
+        <v>29798.400999999998</v>
+      </c>
+      <c r="BO101" s="37">
+        <v>24130.072</v>
+      </c>
+      <c r="BP101" s="37">
+        <v>5897.5919999999969</v>
+      </c>
+      <c r="BQ101" s="37">
+        <v>25295.453999999991</v>
+      </c>
+      <c r="BR101" s="37">
+        <v>32524.689999999995</v>
+      </c>
+      <c r="BS101" s="37">
+        <v>10697.035999999993</v>
+      </c>
+      <c r="BT101" s="37">
+        <v>-5946.0849999999991</v>
+      </c>
+      <c r="BU101" s="37">
+        <v>-13838.663000000002</v>
       </c>
     </row>
-    <row r="41" spans="1:13" s="2" customFormat="1" ht="15" customHeight="1">
-[...37 lines deleted...]
-        <v>-1777.636</v>
+    <row r="102" spans="1:73" ht="15" customHeight="1">
+      <c r="A102" s="11" t="s">
+        <v>273</v>
+      </c>
+      <c r="B102" s="36">
+        <v>11268.088</v>
+      </c>
+      <c r="C102" s="37">
+        <v>38848.93</v>
+      </c>
+      <c r="D102" s="37">
+        <v>22424.235000000001</v>
+      </c>
+      <c r="E102" s="37">
+        <v>16424.695</v>
+      </c>
+      <c r="F102" s="37">
+        <v>5209.2830000000004</v>
+      </c>
+      <c r="G102" s="8">
+        <v>5147.1980000000003</v>
+      </c>
+      <c r="H102" s="37">
+        <v>62.084999999999994</v>
+      </c>
+      <c r="I102" s="37">
+        <v>24559.491999999998</v>
+      </c>
+      <c r="J102" s="37">
+        <v>0</v>
+      </c>
+      <c r="K102" s="37">
+        <v>0</v>
+      </c>
+      <c r="L102" s="37">
+        <v>5005.2619999999997</v>
+      </c>
+      <c r="M102" s="37">
+        <v>197.04299999999998</v>
+      </c>
+      <c r="N102" s="37">
+        <v>4808.2190000000001</v>
+      </c>
+      <c r="O102" s="37">
+        <v>5489.7309999999998</v>
+      </c>
+      <c r="P102" s="37">
+        <v>5488.1869999999999</v>
+      </c>
+      <c r="Q102" s="37">
+        <v>0</v>
+      </c>
+      <c r="R102" s="37">
+        <v>0</v>
+      </c>
+      <c r="S102" s="8">
+        <v>0</v>
+      </c>
+      <c r="T102" s="37">
+        <v>1.544</v>
+      </c>
+      <c r="U102" s="37">
+        <v>15.692</v>
+      </c>
+      <c r="V102" s="37">
+        <v>59530.210999999996</v>
+      </c>
+      <c r="W102" s="37">
+        <v>37105.976000000002</v>
+      </c>
+      <c r="X102" s="37">
+        <v>18317.682000000001</v>
+      </c>
+      <c r="Y102" s="37">
+        <v>4106.5529999999999</v>
+      </c>
+      <c r="Z102" s="37">
+        <v>5487.3140000000003</v>
+      </c>
+      <c r="AA102" s="37">
+        <v>36.936999999999998</v>
+      </c>
+      <c r="AB102" s="37">
+        <v>0</v>
+      </c>
+      <c r="AC102" s="37">
+        <v>305.16300000000001</v>
+      </c>
+      <c r="AD102" s="37">
+        <v>2952.933</v>
+      </c>
+      <c r="AE102" s="37">
+        <v>2192.2809999999999</v>
+      </c>
+      <c r="AF102" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG102" s="37">
+        <v>3987.7560000000003</v>
+      </c>
+      <c r="AH102" s="37">
+        <v>492.93699999999995</v>
+      </c>
+      <c r="AI102" s="37">
+        <v>3494.8189999999995</v>
+      </c>
+      <c r="AJ102" s="37">
+        <v>5719.929000000001</v>
+      </c>
+      <c r="AK102" s="37">
+        <v>114.80200000000001</v>
+      </c>
+      <c r="AL102" s="37">
+        <v>6741.89</v>
+      </c>
+      <c r="AM102" s="37">
+        <v>30124.872000000003</v>
+      </c>
+      <c r="AN102" s="37">
+        <v>27013.253000000004</v>
+      </c>
+      <c r="AO102" s="37">
+        <v>3111.6189999999997</v>
+      </c>
+      <c r="AP102" s="37">
+        <v>345.94200000000001</v>
+      </c>
+      <c r="AQ102" s="37">
+        <v>345.94200000000001</v>
+      </c>
+      <c r="AR102" s="37">
+        <v>1282.96</v>
+      </c>
+      <c r="AS102" s="37">
+        <v>173.18800000000002</v>
+      </c>
+      <c r="AT102" s="37">
+        <v>1109.7719999999999</v>
+      </c>
+      <c r="AU102" s="37">
+        <v>680.18799999999999</v>
+      </c>
+      <c r="AV102" s="37">
+        <v>6.61</v>
+      </c>
+      <c r="AW102" s="37">
+        <v>79.585999999999999</v>
+      </c>
+      <c r="AX102" s="37">
+        <v>343.38799999999998</v>
+      </c>
+      <c r="AY102" s="37">
+        <v>171.983</v>
+      </c>
+      <c r="AZ102" s="37">
+        <v>19881.339</v>
+      </c>
+      <c r="BA102" s="37">
+        <v>26413.160000000003</v>
+      </c>
+      <c r="BB102" s="37">
+        <v>26413.160000000003</v>
+      </c>
+      <c r="BC102" s="37">
+        <v>3988.355</v>
+      </c>
+      <c r="BD102" s="37">
+        <v>26.975000000000001</v>
+      </c>
+      <c r="BE102" s="38">
+        <v>0</v>
+      </c>
+      <c r="BF102" s="37">
+        <v>1960.2710000000002</v>
+      </c>
+      <c r="BG102" s="37">
+        <v>2001.1089999999999</v>
+      </c>
+      <c r="BH102" s="37">
+        <v>1421.066</v>
+      </c>
+      <c r="BI102" s="37">
+        <v>2.0000000000000004E-2</v>
+      </c>
+      <c r="BJ102" s="37">
+        <v>1165.663</v>
+      </c>
+      <c r="BK102" s="37">
+        <v>255.38299999999998</v>
+      </c>
+      <c r="BL102" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM102" s="37">
+        <v>5719.929000000001</v>
+      </c>
+      <c r="BN102" s="8">
+        <v>30216.179000000004</v>
+      </c>
+      <c r="BO102" s="37">
+        <v>24496.250000000004</v>
+      </c>
+      <c r="BP102" s="37">
+        <v>6002.6290000000045</v>
+      </c>
+      <c r="BQ102" s="37">
+        <v>26915.468000000004</v>
+      </c>
+      <c r="BR102" s="37">
+        <v>34589.340000000004</v>
+      </c>
+      <c r="BS102" s="37">
+        <v>12165.10500000001</v>
+      </c>
+      <c r="BT102" s="37">
+        <v>-4259.5899999999965</v>
+      </c>
+      <c r="BU102" s="37">
+        <v>-12150.364999999996</v>
       </c>
     </row>
-    <row r="42" spans="1:13" s="2" customFormat="1" ht="15" customHeight="1">
-[...37 lines deleted...]
-        <v>-583.62400000000002</v>
+    <row r="103" spans="1:73" ht="15" customHeight="1">
+      <c r="A103" s="11" t="s">
+        <v>274</v>
+      </c>
+      <c r="B103" s="36">
+        <v>11656.266000000001</v>
+      </c>
+      <c r="C103" s="37">
+        <v>39543.49</v>
+      </c>
+      <c r="D103" s="37">
+        <v>23062.958999999999</v>
+      </c>
+      <c r="E103" s="37">
+        <v>16480.530999999999</v>
+      </c>
+      <c r="F103" s="37">
+        <v>5392.9599999999991</v>
+      </c>
+      <c r="G103" s="8">
+        <v>5342.5219999999999</v>
+      </c>
+      <c r="H103" s="37">
+        <v>50.438000000000002</v>
+      </c>
+      <c r="I103" s="37">
+        <v>24834.932999999997</v>
+      </c>
+      <c r="J103" s="37">
+        <v>0</v>
+      </c>
+      <c r="K103" s="37">
+        <v>0</v>
+      </c>
+      <c r="L103" s="37">
+        <v>4660.152</v>
+      </c>
+      <c r="M103" s="37">
+        <v>218.92500000000001</v>
+      </c>
+      <c r="N103" s="37">
+        <v>4441.2269999999999</v>
+      </c>
+      <c r="O103" s="37">
+        <v>5347.116</v>
+      </c>
+      <c r="P103" s="37">
+        <v>5345.67</v>
+      </c>
+      <c r="Q103" s="37">
+        <v>0</v>
+      </c>
+      <c r="R103" s="37">
+        <v>0</v>
+      </c>
+      <c r="S103" s="8">
+        <v>0</v>
+      </c>
+      <c r="T103" s="37">
+        <v>1.4459999999999997</v>
+      </c>
+      <c r="U103" s="37">
+        <v>14.205</v>
+      </c>
+      <c r="V103" s="37">
+        <v>60453.214999999997</v>
+      </c>
+      <c r="W103" s="37">
+        <v>37390.256000000001</v>
+      </c>
+      <c r="X103" s="37">
+        <v>18837.701000000001</v>
+      </c>
+      <c r="Y103" s="37">
+        <v>4225.2579999999998</v>
+      </c>
+      <c r="Z103" s="37">
+        <v>5759.7780000000002</v>
+      </c>
+      <c r="AA103" s="37">
+        <v>37.613</v>
+      </c>
+      <c r="AB103" s="37">
+        <v>0</v>
+      </c>
+      <c r="AC103" s="37">
+        <v>281.21000000000004</v>
+      </c>
+      <c r="AD103" s="37">
+        <v>3046.1620000000003</v>
+      </c>
+      <c r="AE103" s="37">
+        <v>2394.7930000000001</v>
+      </c>
+      <c r="AF103" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG103" s="37">
+        <v>2837.1660000000002</v>
+      </c>
+      <c r="AH103" s="37">
+        <v>514.12800000000004</v>
+      </c>
+      <c r="AI103" s="37">
+        <v>2323.0380000000005</v>
+      </c>
+      <c r="AJ103" s="37">
+        <v>5802.2050000000008</v>
+      </c>
+      <c r="AK103" s="37">
+        <v>99.323000000000008</v>
+      </c>
+      <c r="AL103" s="37">
+        <v>6861.1860000000006</v>
+      </c>
+      <c r="AM103" s="37">
+        <v>31194.782999999999</v>
+      </c>
+      <c r="AN103" s="37">
+        <v>28051.949999999997</v>
+      </c>
+      <c r="AO103" s="37">
+        <v>3142.8330000000001</v>
+      </c>
+      <c r="AP103" s="37">
+        <v>365.411</v>
+      </c>
+      <c r="AQ103" s="37">
+        <v>365.411</v>
+      </c>
+      <c r="AR103" s="37">
+        <v>1297.3889999999999</v>
+      </c>
+      <c r="AS103" s="37">
+        <v>177.99599999999998</v>
+      </c>
+      <c r="AT103" s="37">
+        <v>1119.393</v>
+      </c>
+      <c r="AU103" s="37">
+        <v>692.68899999999996</v>
+      </c>
+      <c r="AV103" s="37">
+        <v>3.2960000000000003</v>
+      </c>
+      <c r="AW103" s="37">
+        <v>84.697000000000003</v>
+      </c>
+      <c r="AX103" s="37">
+        <v>338.71100000000001</v>
+      </c>
+      <c r="AY103" s="37">
+        <v>176.55</v>
+      </c>
+      <c r="AZ103" s="37">
+        <v>20820.885000000002</v>
+      </c>
+      <c r="BA103" s="37">
+        <v>26818.732000000004</v>
+      </c>
+      <c r="BB103" s="37">
+        <v>26818.732000000004</v>
+      </c>
+      <c r="BC103" s="37">
+        <v>4177.8209999999999</v>
+      </c>
+      <c r="BD103" s="37">
+        <v>25.439</v>
+      </c>
+      <c r="BE103" s="38">
+        <v>0</v>
+      </c>
+      <c r="BF103" s="37">
+        <v>2198.0430000000001</v>
+      </c>
+      <c r="BG103" s="37">
+        <v>1954.3389999999999</v>
+      </c>
+      <c r="BH103" s="37">
+        <v>2497.6839999999997</v>
+      </c>
+      <c r="BI103" s="37">
+        <v>1.1000000000000003E-2</v>
+      </c>
+      <c r="BJ103" s="37">
+        <v>1140.6959999999999</v>
+      </c>
+      <c r="BK103" s="37">
+        <v>1356.9769999999999</v>
+      </c>
+      <c r="BL103" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM103" s="37">
+        <v>5802.2050000000008</v>
+      </c>
+      <c r="BN103" s="8">
+        <v>30523.152000000002</v>
+      </c>
+      <c r="BO103" s="37">
+        <v>24720.947</v>
+      </c>
+      <c r="BP103" s="37">
+        <v>6053.6300000000047</v>
+      </c>
+      <c r="BQ103" s="37">
+        <v>28538.534</v>
+      </c>
+      <c r="BR103" s="37">
+        <v>37191.733000000007</v>
+      </c>
+      <c r="BS103" s="37">
+        <v>14128.774000000012</v>
+      </c>
+      <c r="BT103" s="37">
+        <v>-2351.7569999999905</v>
+      </c>
+      <c r="BU103" s="37">
+        <v>-8183.5219999999917</v>
       </c>
     </row>
-    <row r="43" spans="1:13" s="2" customFormat="1" ht="15" customHeight="1">
-[...37 lines deleted...]
-        <v>-3138.9409979999959</v>
+    <row r="104" spans="1:73" ht="15" customHeight="1">
+      <c r="A104" s="11" t="s">
+        <v>275</v>
+      </c>
+      <c r="B104" s="36">
+        <v>11965.52</v>
+      </c>
+      <c r="C104" s="37">
+        <v>40124.342000000004</v>
+      </c>
+      <c r="D104" s="37">
+        <v>23527.227999999999</v>
+      </c>
+      <c r="E104" s="37">
+        <v>16597.114000000001</v>
+      </c>
+      <c r="F104" s="37">
+        <v>5640.7460000000001</v>
+      </c>
+      <c r="G104" s="8">
+        <v>5589.3079999999991</v>
+      </c>
+      <c r="H104" s="37">
+        <v>51.438000000000002</v>
+      </c>
+      <c r="I104" s="37">
+        <v>25042.370999999999</v>
+      </c>
+      <c r="J104" s="37">
+        <v>0</v>
+      </c>
+      <c r="K104" s="37">
+        <v>0</v>
+      </c>
+      <c r="L104" s="37">
+        <v>4255.7960000000003</v>
+      </c>
+      <c r="M104" s="37">
+        <v>200.37699999999998</v>
+      </c>
+      <c r="N104" s="37">
+        <v>4055.4189999999999</v>
+      </c>
+      <c r="O104" s="37">
+        <v>5120.0200000000004</v>
+      </c>
+      <c r="P104" s="37">
+        <v>5117.7790000000005</v>
+      </c>
+      <c r="Q104" s="37">
+        <v>0</v>
+      </c>
+      <c r="R104" s="37">
+        <v>0</v>
+      </c>
+      <c r="S104" s="8">
+        <v>0</v>
+      </c>
+      <c r="T104" s="37">
+        <v>2.2410000000000001</v>
+      </c>
+      <c r="U104" s="37">
+        <v>15.279</v>
+      </c>
+      <c r="V104" s="37">
+        <v>61100.581000000006</v>
+      </c>
+      <c r="W104" s="37">
+        <v>37573.352999999996</v>
+      </c>
+      <c r="X104" s="37">
+        <v>19231.592000000001</v>
+      </c>
+      <c r="Y104" s="37">
+        <v>4295.6359999999995</v>
+      </c>
+      <c r="Z104" s="37">
+        <v>5990.7999999999993</v>
+      </c>
+      <c r="AA104" s="37">
+        <v>36.261999999999993</v>
+      </c>
+      <c r="AB104" s="37">
+        <v>0</v>
+      </c>
+      <c r="AC104" s="37">
+        <v>307.35900000000004</v>
+      </c>
+      <c r="AD104" s="37">
+        <v>3210.4650000000001</v>
+      </c>
+      <c r="AE104" s="37">
+        <v>2436.7139999999999</v>
+      </c>
+      <c r="AF104" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG104" s="37">
+        <v>2619.8379999999997</v>
+      </c>
+      <c r="AH104" s="37">
+        <v>552.49699999999996</v>
+      </c>
+      <c r="AI104" s="37">
+        <v>2067.3409999999999</v>
+      </c>
+      <c r="AJ104" s="37">
+        <v>5922.9590000000007</v>
+      </c>
+      <c r="AK104" s="37">
+        <v>-24.299000000000007</v>
+      </c>
+      <c r="AL104" s="37">
+        <v>6913.2870000000003</v>
+      </c>
+      <c r="AM104" s="37">
+        <v>32464.578000000001</v>
+      </c>
+      <c r="AN104" s="37">
+        <v>29345.228000000003</v>
+      </c>
+      <c r="AO104" s="37">
+        <v>3119.35</v>
+      </c>
+      <c r="AP104" s="37">
+        <v>420.69799999999998</v>
+      </c>
+      <c r="AQ104" s="37">
+        <v>420.69799999999998</v>
+      </c>
+      <c r="AR104" s="37">
+        <v>1623.7180000000001</v>
+      </c>
+      <c r="AS104" s="37">
+        <v>176.01700000000002</v>
+      </c>
+      <c r="AT104" s="37">
+        <v>1447.701</v>
+      </c>
+      <c r="AU104" s="37">
+        <v>1010.761</v>
+      </c>
+      <c r="AV104" s="37">
+        <v>-0.04</v>
+      </c>
+      <c r="AW104" s="37">
+        <v>91.459000000000003</v>
+      </c>
+      <c r="AX104" s="37">
+        <v>345.52099999999996</v>
+      </c>
+      <c r="AY104" s="37">
+        <v>173.92099999999999</v>
+      </c>
+      <c r="AZ104" s="37">
+        <v>20784.436000000002</v>
+      </c>
+      <c r="BA104" s="37">
+        <v>27333.715000000004</v>
+      </c>
+      <c r="BB104" s="37">
+        <v>27333.715000000004</v>
+      </c>
+      <c r="BC104" s="37">
+        <v>4173.357</v>
+      </c>
+      <c r="BD104" s="37">
+        <v>26.953000000000003</v>
+      </c>
+      <c r="BE104" s="38">
+        <v>0</v>
+      </c>
+      <c r="BF104" s="37">
+        <v>2185.6129999999998</v>
+      </c>
+      <c r="BG104" s="37">
+        <v>1960.7909999999999</v>
+      </c>
+      <c r="BH104" s="37">
+        <v>2664.2219999999998</v>
+      </c>
+      <c r="BI104" s="37">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="BJ104" s="37">
+        <v>1373.0480000000002</v>
+      </c>
+      <c r="BK104" s="37">
+        <v>1291.1699999999998</v>
+      </c>
+      <c r="BL104" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM104" s="37">
+        <v>5922.9590000000007</v>
+      </c>
+      <c r="BN104" s="8">
+        <v>30776.472999999998</v>
+      </c>
+      <c r="BO104" s="37">
+        <v>24853.513999999996</v>
+      </c>
+      <c r="BP104" s="37">
+        <v>6154.7999999999993</v>
+      </c>
+      <c r="BQ104" s="37">
+        <v>30867.279999999995</v>
+      </c>
+      <c r="BR104" s="37">
+        <v>39579.356000000029</v>
+      </c>
+      <c r="BS104" s="37">
+        <v>16052.128000000019</v>
+      </c>
+      <c r="BT104" s="37">
+        <v>-544.98599999997532</v>
+      </c>
+      <c r="BU104" s="37">
+        <v>-6117.0489999999754</v>
       </c>
     </row>
-    <row r="44" spans="1:13" s="2" customFormat="1" ht="15" customHeight="1">
-[...37 lines deleted...]
-        <v>-1394.739</v>
+    <row r="105" spans="1:73" ht="15" customHeight="1">
+      <c r="A105" s="11" t="s">
+        <v>276</v>
+      </c>
+      <c r="B105" s="36">
+        <v>12374.52</v>
+      </c>
+      <c r="C105" s="37">
+        <v>40925.222000000002</v>
+      </c>
+      <c r="D105" s="37">
+        <v>24172.392</v>
+      </c>
+      <c r="E105" s="37">
+        <v>16752.830000000002</v>
+      </c>
+      <c r="F105" s="37">
+        <v>5673.1410000000005</v>
+      </c>
+      <c r="G105" s="8">
+        <v>5603.5730000000003</v>
+      </c>
+      <c r="H105" s="37">
+        <v>69.568000000000012</v>
+      </c>
+      <c r="I105" s="37">
+        <v>25267.118999999999</v>
+      </c>
+      <c r="J105" s="37">
+        <v>0</v>
+      </c>
+      <c r="K105" s="37">
+        <v>0</v>
+      </c>
+      <c r="L105" s="37">
+        <v>3089.1330000000003</v>
+      </c>
+      <c r="M105" s="37">
+        <v>194.726</v>
+      </c>
+      <c r="N105" s="37">
+        <v>2894.4070000000002</v>
+      </c>
+      <c r="O105" s="37">
+        <v>4933.8739999999998</v>
+      </c>
+      <c r="P105" s="37">
+        <v>4931.6030000000001</v>
+      </c>
+      <c r="Q105" s="37">
+        <v>0</v>
+      </c>
+      <c r="R105" s="37">
+        <v>0</v>
+      </c>
+      <c r="S105" s="8">
+        <v>0</v>
+      </c>
+      <c r="T105" s="37">
+        <v>2.2709999999999999</v>
+      </c>
+      <c r="U105" s="37">
+        <v>16.39</v>
+      </c>
+      <c r="V105" s="37">
+        <v>62006.945</v>
+      </c>
+      <c r="W105" s="37">
+        <v>37834.553</v>
+      </c>
+      <c r="X105" s="37">
+        <v>19644.559000000001</v>
+      </c>
+      <c r="Y105" s="37">
+        <v>4527.8329999999996</v>
+      </c>
+      <c r="Z105" s="37">
+        <v>5989.5239999999994</v>
+      </c>
+      <c r="AA105" s="37">
+        <v>36.377000000000002</v>
+      </c>
+      <c r="AB105" s="37">
+        <v>0</v>
+      </c>
+      <c r="AC105" s="37">
+        <v>349.89800000000002</v>
+      </c>
+      <c r="AD105" s="37">
+        <v>3306.9110000000001</v>
+      </c>
+      <c r="AE105" s="37">
+        <v>2296.3379999999997</v>
+      </c>
+      <c r="AF105" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG105" s="37">
+        <v>2654.7640000000001</v>
+      </c>
+      <c r="AH105" s="37">
+        <v>568.81599999999992</v>
+      </c>
+      <c r="AI105" s="37">
+        <v>2085.9479999999999</v>
+      </c>
+      <c r="AJ105" s="37">
+        <v>6080.8070000000007</v>
+      </c>
+      <c r="AK105" s="37">
+        <v>-59.241000000000014</v>
+      </c>
+      <c r="AL105" s="37">
+        <v>7112.02</v>
+      </c>
+      <c r="AM105" s="37">
+        <v>34242.555</v>
+      </c>
+      <c r="AN105" s="37">
+        <v>31080.471000000001</v>
+      </c>
+      <c r="AO105" s="37">
+        <v>3162.0840000000003</v>
+      </c>
+      <c r="AP105" s="37">
+        <v>420.82499999999999</v>
+      </c>
+      <c r="AQ105" s="37">
+        <v>420.82499999999999</v>
+      </c>
+      <c r="AR105" s="37">
+        <v>1629.153</v>
+      </c>
+      <c r="AS105" s="37">
+        <v>170.19900000000001</v>
+      </c>
+      <c r="AT105" s="37">
+        <v>1458.9540000000002</v>
+      </c>
+      <c r="AU105" s="37">
+        <v>1009.792</v>
+      </c>
+      <c r="AV105" s="37">
+        <v>-0.184</v>
+      </c>
+      <c r="AW105" s="37">
+        <v>102.08</v>
+      </c>
+      <c r="AX105" s="37">
+        <v>347.26599999999996</v>
+      </c>
+      <c r="AY105" s="37">
+        <v>167.648</v>
+      </c>
+      <c r="AZ105" s="37">
+        <v>21155.769999999997</v>
+      </c>
+      <c r="BA105" s="37">
+        <v>27775.572999999997</v>
+      </c>
+      <c r="BB105" s="37">
+        <v>27775.572999999997</v>
+      </c>
+      <c r="BC105" s="37">
+        <v>3668.88</v>
+      </c>
+      <c r="BD105" s="37">
+        <v>29.079000000000001</v>
+      </c>
+      <c r="BE105" s="38">
+        <v>0</v>
+      </c>
+      <c r="BF105" s="37">
+        <v>1546.2270000000001</v>
+      </c>
+      <c r="BG105" s="37">
+        <v>2093.5740000000001</v>
+      </c>
+      <c r="BH105" s="37">
+        <v>2590.7280000000001</v>
+      </c>
+      <c r="BI105" s="37">
+        <v>0.03</v>
+      </c>
+      <c r="BJ105" s="37">
+        <v>1291.779</v>
+      </c>
+      <c r="BK105" s="37">
+        <v>1298.9189999999999</v>
+      </c>
+      <c r="BL105" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM105" s="37">
+        <v>6080.8070000000007</v>
+      </c>
+      <c r="BN105" s="8">
+        <v>31134.888999999999</v>
+      </c>
+      <c r="BO105" s="37">
+        <v>25054.081999999999</v>
+      </c>
+      <c r="BP105" s="37">
+        <v>6288.5950000000012</v>
+      </c>
+      <c r="BQ105" s="37">
+        <v>34137.296000000002</v>
+      </c>
+      <c r="BR105" s="37">
+        <v>42897.052000000003</v>
+      </c>
+      <c r="BS105" s="37">
+        <v>18724.660000000003</v>
+      </c>
+      <c r="BT105" s="37">
+        <v>1971.8300000000017</v>
+      </c>
+      <c r="BU105" s="37">
+        <v>-3706.1059999999989</v>
       </c>
     </row>
-    <row r="45" spans="1:13" s="2" customFormat="1" ht="15" customHeight="1">
-[...37 lines deleted...]
-        <v>-1255.923</v>
+    <row r="106" spans="1:73" ht="15" customHeight="1">
+      <c r="A106" s="11" t="s">
+        <v>277</v>
+      </c>
+      <c r="B106" s="36">
+        <v>12719.517000000002</v>
+      </c>
+      <c r="C106" s="37">
+        <v>41574.910000000003</v>
+      </c>
+      <c r="D106" s="37">
+        <v>24597.534</v>
+      </c>
+      <c r="E106" s="37">
+        <v>16977.376</v>
+      </c>
+      <c r="F106" s="37">
+        <v>5713.83</v>
+      </c>
+      <c r="G106" s="8">
+        <v>5663.0889999999999</v>
+      </c>
+      <c r="H106" s="37">
+        <v>50.741</v>
+      </c>
+      <c r="I106" s="37">
+        <v>25477.164000000001</v>
+      </c>
+      <c r="J106" s="37">
+        <v>0</v>
+      </c>
+      <c r="K106" s="37">
+        <v>0</v>
+      </c>
+      <c r="L106" s="37">
+        <v>2176.0550000000003</v>
+      </c>
+      <c r="M106" s="37">
+        <v>159.82799999999997</v>
+      </c>
+      <c r="N106" s="37">
+        <v>2016.2270000000001</v>
+      </c>
+      <c r="O106" s="37">
+        <v>4780.8270000000002</v>
+      </c>
+      <c r="P106" s="37">
+        <v>4778.5259999999998</v>
+      </c>
+      <c r="Q106" s="37">
+        <v>0</v>
+      </c>
+      <c r="R106" s="37">
+        <v>0</v>
+      </c>
+      <c r="S106" s="8">
+        <v>0</v>
+      </c>
+      <c r="T106" s="37">
+        <v>2.3010000000000002</v>
+      </c>
+      <c r="U106" s="37">
+        <v>16.408000000000001</v>
+      </c>
+      <c r="V106" s="37">
+        <v>62547.517999999996</v>
+      </c>
+      <c r="W106" s="37">
+        <v>37949.983999999997</v>
+      </c>
+      <c r="X106" s="37">
+        <v>19973.330999999998</v>
+      </c>
+      <c r="Y106" s="37">
+        <v>4624.2029999999995</v>
+      </c>
+      <c r="Z106" s="37">
+        <v>6244.8899999999994</v>
+      </c>
+      <c r="AA106" s="37">
+        <v>34.509</v>
+      </c>
+      <c r="AB106" s="37">
+        <v>0</v>
+      </c>
+      <c r="AC106" s="37">
+        <v>350.86399999999998</v>
+      </c>
+      <c r="AD106" s="37">
+        <v>3499.1970000000001</v>
+      </c>
+      <c r="AE106" s="37">
+        <v>2360.3200000000002</v>
+      </c>
+      <c r="AF106" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG106" s="37">
+        <v>1549.2249999999999</v>
+      </c>
+      <c r="AH106" s="37">
+        <v>558.5</v>
+      </c>
+      <c r="AI106" s="37">
+        <v>990.72500000000002</v>
+      </c>
+      <c r="AJ106" s="37">
+        <v>6260.07</v>
+      </c>
+      <c r="AK106" s="37">
+        <v>-117.15200000000002</v>
+      </c>
+      <c r="AL106" s="37">
+        <v>7256.8469999999998</v>
+      </c>
+      <c r="AM106" s="37">
+        <v>35394.373999999996</v>
+      </c>
+      <c r="AN106" s="37">
+        <v>32128.785</v>
+      </c>
+      <c r="AO106" s="37">
+        <v>3265.5889999999999</v>
+      </c>
+      <c r="AP106" s="37">
+        <v>405.97300000000001</v>
+      </c>
+      <c r="AQ106" s="37">
+        <v>405.97300000000001</v>
+      </c>
+      <c r="AR106" s="37">
+        <v>1928.17</v>
+      </c>
+      <c r="AS106" s="37">
+        <v>178.50900000000001</v>
+      </c>
+      <c r="AT106" s="37">
+        <v>1749.6610000000001</v>
+      </c>
+      <c r="AU106" s="37">
+        <v>1285.5729999999999</v>
+      </c>
+      <c r="AV106" s="37">
+        <v>-0.61499999999999999</v>
+      </c>
+      <c r="AW106" s="37">
+        <v>114.14700000000002</v>
+      </c>
+      <c r="AX106" s="37">
+        <v>350.55600000000004</v>
+      </c>
+      <c r="AY106" s="37">
+        <v>173.45800000000003</v>
+      </c>
+      <c r="AZ106" s="37">
+        <v>22523.988000000001</v>
+      </c>
+      <c r="BA106" s="37">
+        <v>28355.54</v>
+      </c>
+      <c r="BB106" s="37">
+        <v>28355.54</v>
+      </c>
+      <c r="BC106" s="37">
+        <v>3131.7870000000003</v>
+      </c>
+      <c r="BD106" s="37">
+        <v>28.35</v>
+      </c>
+      <c r="BE106" s="38">
+        <v>0</v>
+      </c>
+      <c r="BF106" s="37">
+        <v>997.94800000000009</v>
+      </c>
+      <c r="BG106" s="37">
+        <v>2105.489</v>
+      </c>
+      <c r="BH106" s="37">
+        <v>2451.9939999999997</v>
+      </c>
+      <c r="BI106" s="37">
+        <v>4.4999999999999998E-2</v>
+      </c>
+      <c r="BJ106" s="37">
+        <v>1214.1460000000002</v>
+      </c>
+      <c r="BK106" s="37">
+        <v>1237.8029999999999</v>
+      </c>
+      <c r="BL106" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM106" s="37">
+        <v>6260.07</v>
+      </c>
+      <c r="BN106" s="8">
+        <v>31488.036999999997</v>
+      </c>
+      <c r="BO106" s="37">
+        <v>25227.966999999997</v>
+      </c>
+      <c r="BP106" s="37">
+        <v>6416.8459999999977</v>
+      </c>
+      <c r="BQ106" s="37">
+        <v>36782.507999999994</v>
+      </c>
+      <c r="BR106" s="37">
+        <v>46582.540999999997</v>
+      </c>
+      <c r="BS106" s="37">
+        <v>21985.006999999998</v>
+      </c>
+      <c r="BT106" s="37">
+        <v>5007.6309999999939</v>
+      </c>
+      <c r="BU106" s="37">
+        <v>313.72199999999384</v>
       </c>
     </row>
-    <row r="46" spans="1:13" s="2" customFormat="1" ht="15" customHeight="1">
-[...37 lines deleted...]
-        <v>-1022.496</v>
+    <row r="107" spans="1:73" ht="15" customHeight="1">
+      <c r="A107" s="11" t="s">
+        <v>278</v>
+      </c>
+      <c r="B107" s="36">
+        <v>12894.175999999999</v>
+      </c>
+      <c r="C107" s="37">
+        <v>41960.994000000006</v>
+      </c>
+      <c r="D107" s="37">
+        <v>24904.720000000001</v>
+      </c>
+      <c r="E107" s="37">
+        <v>17056.274000000001</v>
+      </c>
+      <c r="F107" s="37">
+        <v>5809.174</v>
+      </c>
+      <c r="G107" s="8">
+        <v>5750.4889999999996</v>
+      </c>
+      <c r="H107" s="37">
+        <v>58.684999999999995</v>
+      </c>
+      <c r="I107" s="37">
+        <v>25698.466</v>
+      </c>
+      <c r="J107" s="37">
+        <v>0</v>
+      </c>
+      <c r="K107" s="37">
+        <v>0</v>
+      </c>
+      <c r="L107" s="37">
+        <v>2049.5279999999998</v>
+      </c>
+      <c r="M107" s="37">
+        <v>203.852</v>
+      </c>
+      <c r="N107" s="37">
+        <v>1845.6759999999999</v>
+      </c>
+      <c r="O107" s="37">
+        <v>4694.6880000000001</v>
+      </c>
+      <c r="P107" s="37">
+        <v>4692.357</v>
+      </c>
+      <c r="Q107" s="37">
+        <v>0</v>
+      </c>
+      <c r="R107" s="37">
+        <v>0</v>
+      </c>
+      <c r="S107" s="8">
+        <v>0</v>
+      </c>
+      <c r="T107" s="37">
+        <v>2.3310000000000004</v>
+      </c>
+      <c r="U107" s="37">
+        <v>18.004999999999999</v>
+      </c>
+      <c r="V107" s="37">
+        <v>63123.684999999998</v>
+      </c>
+      <c r="W107" s="37">
+        <v>38218.964999999997</v>
+      </c>
+      <c r="X107" s="37">
+        <v>20201.057000000001</v>
+      </c>
+      <c r="Y107" s="37">
+        <v>4703.6630000000005</v>
+      </c>
+      <c r="Z107" s="37">
+        <v>6461.4599999999991</v>
+      </c>
+      <c r="AA107" s="37">
+        <v>34.415000000000006</v>
+      </c>
+      <c r="AB107" s="37">
+        <v>0</v>
+      </c>
+      <c r="AC107" s="37">
+        <v>346.50400000000002</v>
+      </c>
+      <c r="AD107" s="37">
+        <v>3613.7380000000003</v>
+      </c>
+      <c r="AE107" s="37">
+        <v>2466.8030000000003</v>
+      </c>
+      <c r="AF107" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG107" s="37">
+        <v>1601.076</v>
+      </c>
+      <c r="AH107" s="37">
+        <v>564.11900000000003</v>
+      </c>
+      <c r="AI107" s="37">
+        <v>1036.9569999999999</v>
+      </c>
+      <c r="AJ107" s="37">
+        <v>6438.1910000000007</v>
+      </c>
+      <c r="AK107" s="37">
+        <v>-127.55300000000001</v>
+      </c>
+      <c r="AL107" s="37">
+        <v>7553.0780000000013</v>
+      </c>
+      <c r="AM107" s="37">
+        <v>36247.584999999999</v>
+      </c>
+      <c r="AN107" s="37">
+        <v>32863.756999999998</v>
+      </c>
+      <c r="AO107" s="37">
+        <v>3383.828</v>
+      </c>
+      <c r="AP107" s="37">
+        <v>426.226</v>
+      </c>
+      <c r="AQ107" s="37">
+        <v>426.226</v>
+      </c>
+      <c r="AR107" s="37">
+        <v>1956.8080000000002</v>
+      </c>
+      <c r="AS107" s="37">
+        <v>184.792</v>
+      </c>
+      <c r="AT107" s="37">
+        <v>1772.0159999999998</v>
+      </c>
+      <c r="AU107" s="37">
+        <v>1294.4379999999999</v>
+      </c>
+      <c r="AV107" s="37">
+        <v>-1.131</v>
+      </c>
+      <c r="AW107" s="37">
+        <v>120.824</v>
+      </c>
+      <c r="AX107" s="37">
+        <v>357.88499999999999</v>
+      </c>
+      <c r="AY107" s="37">
+        <v>175.41400000000002</v>
+      </c>
+      <c r="AZ107" s="37">
+        <v>24911.802000000003</v>
+      </c>
+      <c r="BA107" s="37">
+        <v>28996.35</v>
+      </c>
+      <c r="BB107" s="37">
+        <v>28996.35</v>
+      </c>
+      <c r="BC107" s="37">
+        <v>2983.8049999999998</v>
+      </c>
+      <c r="BD107" s="37">
+        <v>31.321999999999996</v>
+      </c>
+      <c r="BE107" s="38">
+        <v>0</v>
+      </c>
+      <c r="BF107" s="37">
+        <v>800.21299999999997</v>
+      </c>
+      <c r="BG107" s="37">
+        <v>2152.27</v>
+      </c>
+      <c r="BH107" s="37">
+        <v>1391.923</v>
+      </c>
+      <c r="BI107" s="37">
+        <v>5.5999999999999994E-2</v>
+      </c>
+      <c r="BJ107" s="37">
+        <v>1243.202</v>
+      </c>
+      <c r="BK107" s="37">
+        <v>148.66500000000002</v>
+      </c>
+      <c r="BL107" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM107" s="37">
+        <v>6438.1910000000007</v>
+      </c>
+      <c r="BN107" s="8">
+        <v>31916.233</v>
+      </c>
+      <c r="BO107" s="37">
+        <v>25478.042000000001</v>
+      </c>
+      <c r="BP107" s="37">
+        <v>6643.9929999999986</v>
+      </c>
+      <c r="BQ107" s="37">
+        <v>38104.169999999991</v>
+      </c>
+      <c r="BR107" s="37">
+        <v>50297.696999999978</v>
+      </c>
+      <c r="BS107" s="37">
+        <v>25392.976999999977</v>
+      </c>
+      <c r="BT107" s="37">
+        <v>8336.7029999999722</v>
+      </c>
+      <c r="BU107" s="37">
+        <v>2445.9289999999719</v>
       </c>
     </row>
-    <row r="47" spans="1:13" s="2" customFormat="1" ht="15" customHeight="1">
-[...37 lines deleted...]
-        <v>51.097339999999853</v>
+    <row r="108" spans="1:73" ht="15" customHeight="1">
+      <c r="A108" s="11" t="s">
+        <v>279</v>
+      </c>
+      <c r="B108" s="36">
+        <v>13156.161</v>
+      </c>
+      <c r="C108" s="37">
+        <v>42456.411</v>
+      </c>
+      <c r="D108" s="37">
+        <v>25148.309000000001</v>
+      </c>
+      <c r="E108" s="37">
+        <v>17308.101999999999</v>
+      </c>
+      <c r="F108" s="37">
+        <v>5864.8249999999998</v>
+      </c>
+      <c r="G108" s="8">
+        <v>5806.5120000000006</v>
+      </c>
+      <c r="H108" s="37">
+        <v>58.313000000000002</v>
+      </c>
+      <c r="I108" s="37">
+        <v>25976.561000000002</v>
+      </c>
+      <c r="J108" s="37">
+        <v>0</v>
+      </c>
+      <c r="K108" s="37">
+        <v>0</v>
+      </c>
+      <c r="L108" s="37">
+        <v>2745.8980000000001</v>
+      </c>
+      <c r="M108" s="37">
+        <v>217.42</v>
+      </c>
+      <c r="N108" s="37">
+        <v>2528.4780000000001</v>
+      </c>
+      <c r="O108" s="37">
+        <v>4609.58</v>
+      </c>
+      <c r="P108" s="37">
+        <v>4608.0190000000002</v>
+      </c>
+      <c r="Q108" s="37">
+        <v>0</v>
+      </c>
+      <c r="R108" s="37">
+        <v>0</v>
+      </c>
+      <c r="S108" s="8">
+        <v>0</v>
+      </c>
+      <c r="T108" s="37">
+        <v>1.5609999999999999</v>
+      </c>
+      <c r="U108" s="37">
+        <v>24.380000000000003</v>
+      </c>
+      <c r="V108" s="37">
+        <v>65444.751000000004</v>
+      </c>
+      <c r="W108" s="37">
+        <v>40296.441999999995</v>
+      </c>
+      <c r="X108" s="37">
+        <v>20433.094999999998</v>
+      </c>
+      <c r="Y108" s="37">
+        <v>4715.2139999999999</v>
+      </c>
+      <c r="Z108" s="37">
+        <v>6496.9370000000008</v>
+      </c>
+      <c r="AA108" s="37">
+        <v>37.450000000000003</v>
+      </c>
+      <c r="AB108" s="37">
+        <v>0</v>
+      </c>
+      <c r="AC108" s="37">
+        <v>410.86400000000003</v>
+      </c>
+      <c r="AD108" s="37">
+        <v>3916.1440000000002</v>
+      </c>
+      <c r="AE108" s="37">
+        <v>2132.4789999999998</v>
+      </c>
+      <c r="AF108" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG108" s="37">
+        <v>3155.1779999999999</v>
+      </c>
+      <c r="AH108" s="37">
+        <v>734.35799999999995</v>
+      </c>
+      <c r="AI108" s="37">
+        <v>2420.8199999999997</v>
+      </c>
+      <c r="AJ108" s="37">
+        <v>6593.1550000000007</v>
+      </c>
+      <c r="AK108" s="37">
+        <v>-7.5989999999999966</v>
+      </c>
+      <c r="AL108" s="37">
+        <v>7753.987000000001</v>
+      </c>
+      <c r="AM108" s="37">
+        <v>36512.321000000004</v>
+      </c>
+      <c r="AN108" s="37">
+        <v>33031.483999999997</v>
+      </c>
+      <c r="AO108" s="37">
+        <v>3480.837</v>
+      </c>
+      <c r="AP108" s="37">
+        <v>438.55900000000003</v>
+      </c>
+      <c r="AQ108" s="37">
+        <v>438.55900000000003</v>
+      </c>
+      <c r="AR108" s="37">
+        <v>1653.6580000000001</v>
+      </c>
+      <c r="AS108" s="37">
+        <v>199.17099999999999</v>
+      </c>
+      <c r="AT108" s="37">
+        <v>1454.4869999999999</v>
+      </c>
+      <c r="AU108" s="37">
+        <v>972.88799999999992</v>
+      </c>
+      <c r="AV108" s="37">
+        <v>-2.1589999999999998</v>
+      </c>
+      <c r="AW108" s="37">
+        <v>123.69200000000001</v>
+      </c>
+      <c r="AX108" s="37">
+        <v>360.06600000000003</v>
+      </c>
+      <c r="AY108" s="37">
+        <v>186.63200000000001</v>
+      </c>
+      <c r="AZ108" s="37">
+        <v>25693.065000000002</v>
+      </c>
+      <c r="BA108" s="37">
+        <v>29685.178</v>
+      </c>
+      <c r="BB108" s="37">
+        <v>29685.178</v>
+      </c>
+      <c r="BC108" s="37">
+        <v>2969.3670000000002</v>
+      </c>
+      <c r="BD108" s="37">
+        <v>32.096000000000004</v>
+      </c>
+      <c r="BE108" s="38">
+        <v>0</v>
+      </c>
+      <c r="BF108" s="37">
+        <v>744.69800000000009</v>
+      </c>
+      <c r="BG108" s="37">
+        <v>2192.5729999999999</v>
+      </c>
+      <c r="BH108" s="37">
+        <v>1570.17</v>
+      </c>
+      <c r="BI108" s="37">
+        <v>5.6999999999999995E-2</v>
+      </c>
+      <c r="BJ108" s="37">
+        <v>1446.4349999999999</v>
+      </c>
+      <c r="BK108" s="37">
+        <v>123.67800000000001</v>
+      </c>
+      <c r="BL108" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM108" s="37">
+        <v>6593.1550000000007</v>
+      </c>
+      <c r="BN108" s="8">
+        <v>32339.023000000001</v>
+      </c>
+      <c r="BO108" s="37">
+        <v>25745.868000000002</v>
+      </c>
+      <c r="BP108" s="37">
+        <v>6801.0210000000006</v>
+      </c>
+      <c r="BQ108" s="37">
+        <v>37611.522000000004</v>
+      </c>
+      <c r="BR108" s="37">
+        <v>49141.373000000014</v>
+      </c>
+      <c r="BS108" s="37">
+        <v>23993.064000000006</v>
+      </c>
+      <c r="BT108" s="37">
+        <v>6684.9620000000141</v>
+      </c>
+      <c r="BU108" s="37">
+        <v>-757.27199999998538</v>
       </c>
     </row>
-    <row r="48" spans="1:13" s="2" customFormat="1" ht="15" customHeight="1">
-[...37 lines deleted...]
-        <v>-4842.8530000000001</v>
+    <row r="109" spans="1:73" ht="15" customHeight="1">
+      <c r="A109" s="11" t="s">
+        <v>280</v>
+      </c>
+      <c r="B109" s="36">
+        <v>13164.704</v>
+      </c>
+      <c r="C109" s="37">
+        <v>42726.269</v>
+      </c>
+      <c r="D109" s="37">
+        <v>25171.397000000001</v>
+      </c>
+      <c r="E109" s="37">
+        <v>17554.872000000003</v>
+      </c>
+      <c r="F109" s="37">
+        <v>5959.5159999999996</v>
+      </c>
+      <c r="G109" s="8">
+        <v>5876.3059999999996</v>
+      </c>
+      <c r="H109" s="37">
+        <v>83.21</v>
+      </c>
+      <c r="I109" s="37">
+        <v>26296.167999999998</v>
+      </c>
+      <c r="J109" s="37">
+        <v>0</v>
+      </c>
+      <c r="K109" s="37">
+        <v>0</v>
+      </c>
+      <c r="L109" s="37">
+        <v>2674.8620000000001</v>
+      </c>
+      <c r="M109" s="37">
+        <v>225.12499999999997</v>
+      </c>
+      <c r="N109" s="37">
+        <v>2449.7370000000001</v>
+      </c>
+      <c r="O109" s="37">
+        <v>4805.6239999999998</v>
+      </c>
+      <c r="P109" s="37">
+        <v>4804.2539999999999</v>
+      </c>
+      <c r="Q109" s="37">
+        <v>0</v>
+      </c>
+      <c r="R109" s="37">
+        <v>0</v>
+      </c>
+      <c r="S109" s="8">
+        <v>0</v>
+      </c>
+      <c r="T109" s="37">
+        <v>1.37</v>
+      </c>
+      <c r="U109" s="37">
+        <v>25.823999999999998</v>
+      </c>
+      <c r="V109" s="37">
+        <v>65867.650999999998</v>
+      </c>
+      <c r="W109" s="37">
+        <v>40696.254000000001</v>
+      </c>
+      <c r="X109" s="37">
+        <v>20534.599000000002</v>
+      </c>
+      <c r="Y109" s="37">
+        <v>4636.7980000000007</v>
+      </c>
+      <c r="Z109" s="37">
+        <v>6483.29</v>
+      </c>
+      <c r="AA109" s="37">
+        <v>38.343000000000004</v>
+      </c>
+      <c r="AB109" s="37">
+        <v>0</v>
+      </c>
+      <c r="AC109" s="37">
+        <v>386.16499999999996</v>
+      </c>
+      <c r="AD109" s="37">
+        <v>3976.902</v>
+      </c>
+      <c r="AE109" s="37">
+        <v>2081.88</v>
+      </c>
+      <c r="AF109" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG109" s="37">
+        <v>3247.4960000000001</v>
+      </c>
+      <c r="AH109" s="37">
+        <v>800.92899999999997</v>
+      </c>
+      <c r="AI109" s="37">
+        <v>2446.567</v>
+      </c>
+      <c r="AJ109" s="37">
+        <v>6716.3879999999999</v>
+      </c>
+      <c r="AK109" s="37">
+        <v>-2.9110000000000005</v>
+      </c>
+      <c r="AL109" s="37">
+        <v>7877.93</v>
+      </c>
+      <c r="AM109" s="37">
+        <v>36847.007999999994</v>
+      </c>
+      <c r="AN109" s="37">
+        <v>33255.887000000002</v>
+      </c>
+      <c r="AO109" s="37">
+        <v>3591.1210000000001</v>
+      </c>
+      <c r="AP109" s="37">
+        <v>423.92100000000005</v>
+      </c>
+      <c r="AQ109" s="37">
+        <v>423.92100000000005</v>
+      </c>
+      <c r="AR109" s="37">
+        <v>1744.877</v>
+      </c>
+      <c r="AS109" s="37">
+        <v>267.64499999999998</v>
+      </c>
+      <c r="AT109" s="37">
+        <v>1477.232</v>
+      </c>
+      <c r="AU109" s="37">
+        <v>972.64399999999989</v>
+      </c>
+      <c r="AV109" s="37">
+        <v>-2</v>
+      </c>
+      <c r="AW109" s="37">
+        <v>129.12100000000001</v>
+      </c>
+      <c r="AX109" s="37">
+        <v>377.46700000000004</v>
+      </c>
+      <c r="AY109" s="37">
+        <v>245.137</v>
+      </c>
+      <c r="AZ109" s="37">
+        <v>26262.726999999999</v>
+      </c>
+      <c r="BA109" s="37">
+        <v>30459.254000000001</v>
+      </c>
+      <c r="BB109" s="37">
+        <v>30459.254000000001</v>
+      </c>
+      <c r="BC109" s="37">
+        <v>3045.703</v>
+      </c>
+      <c r="BD109" s="37">
+        <v>33.587000000000003</v>
+      </c>
+      <c r="BE109" s="38">
+        <v>0</v>
+      </c>
+      <c r="BF109" s="37">
+        <v>723.31500000000005</v>
+      </c>
+      <c r="BG109" s="37">
+        <v>2288.8009999999999</v>
+      </c>
+      <c r="BH109" s="37">
+        <v>1825.7090000000001</v>
+      </c>
+      <c r="BI109" s="37">
+        <v>0.10199999999999999</v>
+      </c>
+      <c r="BJ109" s="37">
+        <v>1694.683</v>
+      </c>
+      <c r="BK109" s="37">
+        <v>130.92400000000001</v>
+      </c>
+      <c r="BL109" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM109" s="37">
+        <v>6716.3879999999999</v>
+      </c>
+      <c r="BN109" s="8">
+        <v>32802.697</v>
+      </c>
+      <c r="BO109" s="37">
+        <v>26086.309000000001</v>
+      </c>
+      <c r="BP109" s="37">
+        <v>6930.4500000000044</v>
+      </c>
+      <c r="BQ109" s="37">
+        <v>38041.849000000002</v>
+      </c>
+      <c r="BR109" s="37">
+        <v>50604.165000000001</v>
+      </c>
+      <c r="BS109" s="37">
+        <v>25432.768000000004</v>
+      </c>
+      <c r="BT109" s="37">
+        <v>7877.8960000000006</v>
+      </c>
+      <c r="BU109" s="37">
+        <v>499.50400000000104</v>
       </c>
     </row>
-    <row r="49" spans="1:13" s="2" customFormat="1" ht="15" customHeight="1">
-[...37 lines deleted...]
-        <v>-1118.7429999999999</v>
+    <row r="110" spans="1:73" ht="15" customHeight="1">
+      <c r="A110" s="11" t="s">
+        <v>281</v>
+      </c>
+      <c r="B110" s="36">
+        <v>13474.468999999999</v>
+      </c>
+      <c r="C110" s="37">
+        <v>43584.474000000002</v>
+      </c>
+      <c r="D110" s="37">
+        <v>25592.491000000002</v>
+      </c>
+      <c r="E110" s="37">
+        <v>17991.983</v>
+      </c>
+      <c r="F110" s="37">
+        <v>6186.0249999999996</v>
+      </c>
+      <c r="G110" s="8">
+        <v>6120.4949999999999</v>
+      </c>
+      <c r="H110" s="37">
+        <v>65.53</v>
+      </c>
+      <c r="I110" s="37">
+        <v>26815.204000000002</v>
+      </c>
+      <c r="J110" s="37">
+        <v>0</v>
+      </c>
+      <c r="K110" s="37">
+        <v>0</v>
+      </c>
+      <c r="L110" s="37">
+        <v>2784.48</v>
+      </c>
+      <c r="M110" s="37">
+        <v>372.601</v>
+      </c>
+      <c r="N110" s="37">
+        <v>2411.8789999999999</v>
+      </c>
+      <c r="O110" s="37">
+        <v>5002.1310000000003</v>
+      </c>
+      <c r="P110" s="37">
+        <v>5000.9520000000002</v>
+      </c>
+      <c r="Q110" s="37">
+        <v>0</v>
+      </c>
+      <c r="R110" s="37">
+        <v>0</v>
+      </c>
+      <c r="S110" s="8">
+        <v>0</v>
+      </c>
+      <c r="T110" s="37">
+        <v>1.179</v>
+      </c>
+      <c r="U110" s="37">
+        <v>35.082000000000001</v>
+      </c>
+      <c r="V110" s="37">
+        <v>67011.334000000003</v>
+      </c>
+      <c r="W110" s="37">
+        <v>41418.843000000001</v>
+      </c>
+      <c r="X110" s="37">
+        <v>20861.089</v>
+      </c>
+      <c r="Y110" s="37">
+        <v>4731.402</v>
+      </c>
+      <c r="Z110" s="37">
+        <v>6381.0309999999999</v>
+      </c>
+      <c r="AA110" s="37">
+        <v>40.977000000000004</v>
+      </c>
+      <c r="AB110" s="37">
+        <v>0</v>
+      </c>
+      <c r="AC110" s="37">
+        <v>361.97500000000002</v>
+      </c>
+      <c r="AD110" s="37">
+        <v>3945.4720000000002</v>
+      </c>
+      <c r="AE110" s="37">
+        <v>2032.607</v>
+      </c>
+      <c r="AF110" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG110" s="37">
+        <v>3574.08</v>
+      </c>
+      <c r="AH110" s="37">
+        <v>984.30700000000002</v>
+      </c>
+      <c r="AI110" s="37">
+        <v>2589.7730000000001</v>
+      </c>
+      <c r="AJ110" s="37">
+        <v>6803.4489999999996</v>
+      </c>
+      <c r="AK110" s="37">
+        <v>-8.7769999999999975</v>
+      </c>
+      <c r="AL110" s="37">
+        <v>8057.0370000000003</v>
+      </c>
+      <c r="AM110" s="37">
+        <v>37022.672999999995</v>
+      </c>
+      <c r="AN110" s="37">
+        <v>33457.561999999998</v>
+      </c>
+      <c r="AO110" s="37">
+        <v>3565.1109999999999</v>
+      </c>
+      <c r="AP110" s="37">
+        <v>415.19900000000007</v>
+      </c>
+      <c r="AQ110" s="37">
+        <v>415.19900000000007</v>
+      </c>
+      <c r="AR110" s="37">
+        <v>1407.09</v>
+      </c>
+      <c r="AS110" s="37">
+        <v>438.584</v>
+      </c>
+      <c r="AT110" s="37">
+        <v>968.50600000000009</v>
+      </c>
+      <c r="AU110" s="37">
+        <v>430.43000000000006</v>
+      </c>
+      <c r="AV110" s="37">
+        <v>-1.5509999999999999</v>
+      </c>
+      <c r="AW110" s="37">
+        <v>139.97899999999998</v>
+      </c>
+      <c r="AX110" s="37">
+        <v>399.64800000000002</v>
+      </c>
+      <c r="AY110" s="37">
+        <v>411.08500000000004</v>
+      </c>
+      <c r="AZ110" s="37">
+        <v>27245.882000000005</v>
+      </c>
+      <c r="BA110" s="37">
+        <v>31251.346000000001</v>
+      </c>
+      <c r="BB110" s="37">
+        <v>31251.346000000001</v>
+      </c>
+      <c r="BC110" s="37">
+        <v>3062.027</v>
+      </c>
+      <c r="BD110" s="37">
+        <v>35.521000000000001</v>
+      </c>
+      <c r="BE110" s="38">
+        <v>0</v>
+      </c>
+      <c r="BF110" s="37">
+        <v>743.28400000000011</v>
+      </c>
+      <c r="BG110" s="37">
+        <v>2283.2219999999998</v>
+      </c>
+      <c r="BH110" s="37">
+        <v>2166.761</v>
+      </c>
+      <c r="BI110" s="37">
+        <v>9.0999999999999998E-2</v>
+      </c>
+      <c r="BJ110" s="37">
+        <v>2019.1009999999999</v>
+      </c>
+      <c r="BK110" s="37">
+        <v>147.56900000000002</v>
+      </c>
+      <c r="BL110" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM110" s="37">
+        <v>6803.4489999999996</v>
+      </c>
+      <c r="BN110" s="8">
+        <v>33435.64</v>
+      </c>
+      <c r="BO110" s="37">
+        <v>26632.190999999999</v>
+      </c>
+      <c r="BP110" s="37">
+        <v>7035.6349999999984</v>
+      </c>
+      <c r="BQ110" s="37">
+        <v>37678.786999999982</v>
+      </c>
+      <c r="BR110" s="37">
+        <v>51403.085999999988</v>
+      </c>
+      <c r="BS110" s="37">
+        <v>25810.594999999987</v>
+      </c>
+      <c r="BT110" s="37">
+        <v>7818.6119999999864</v>
+      </c>
+      <c r="BU110" s="37">
+        <v>234.04499999998689</v>
       </c>
     </row>
-    <row r="50" spans="1:13" s="2" customFormat="1" ht="15" customHeight="1">
-[...37 lines deleted...]
-        <v>1034.3989999999999</v>
+    <row r="111" spans="1:73" ht="15" customHeight="1">
+      <c r="A111" s="11" t="s">
+        <v>282</v>
+      </c>
+      <c r="B111" s="36">
+        <v>13690.358</v>
+      </c>
+      <c r="C111" s="37">
+        <v>44225.952000000005</v>
+      </c>
+      <c r="D111" s="37">
+        <v>25859.779000000002</v>
+      </c>
+      <c r="E111" s="37">
+        <v>18366.172999999999</v>
+      </c>
+      <c r="F111" s="37">
+        <v>6394.7380000000003</v>
+      </c>
+      <c r="G111" s="8">
+        <v>6341.0519999999997</v>
+      </c>
+      <c r="H111" s="37">
+        <v>53.686</v>
+      </c>
+      <c r="I111" s="37">
+        <v>27224.135999999999</v>
+      </c>
+      <c r="J111" s="37">
+        <v>0</v>
+      </c>
+      <c r="K111" s="37">
+        <v>0</v>
+      </c>
+      <c r="L111" s="37">
+        <v>2628.8739999999998</v>
+      </c>
+      <c r="M111" s="37">
+        <v>368.428</v>
+      </c>
+      <c r="N111" s="37">
+        <v>2260.4459999999999</v>
+      </c>
+      <c r="O111" s="37">
+        <v>5267.3990000000003</v>
+      </c>
+      <c r="P111" s="37">
+        <v>5266.4110000000001</v>
+      </c>
+      <c r="Q111" s="37">
+        <v>0</v>
+      </c>
+      <c r="R111" s="37">
+        <v>0</v>
+      </c>
+      <c r="S111" s="8">
+        <v>0</v>
+      </c>
+      <c r="T111" s="37">
+        <v>0.98800000000000021</v>
+      </c>
+      <c r="U111" s="37">
+        <v>35.421999999999997</v>
+      </c>
+      <c r="V111" s="37">
+        <v>68463.516000000003</v>
+      </c>
+      <c r="W111" s="37">
+        <v>42603.737000000001</v>
+      </c>
+      <c r="X111" s="37">
+        <v>21113.045000000002</v>
+      </c>
+      <c r="Y111" s="37">
+        <v>4746.7339999999995</v>
+      </c>
+      <c r="Z111" s="37">
+        <v>6372.1510000000007</v>
+      </c>
+      <c r="AA111" s="37">
+        <v>40.930999999999997</v>
+      </c>
+      <c r="AB111" s="37">
+        <v>0</v>
+      </c>
+      <c r="AC111" s="37">
+        <v>369.05</v>
+      </c>
+      <c r="AD111" s="37">
+        <v>3989.9400000000005</v>
+      </c>
+      <c r="AE111" s="37">
+        <v>1972.23</v>
+      </c>
+      <c r="AF111" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG111" s="37">
+        <v>3634.0160000000001</v>
+      </c>
+      <c r="AH111" s="37">
+        <v>1114.3600000000001</v>
+      </c>
+      <c r="AI111" s="37">
+        <v>2519.6559999999999</v>
+      </c>
+      <c r="AJ111" s="37">
+        <v>6861.5169999999998</v>
+      </c>
+      <c r="AK111" s="37">
+        <v>-18.878999999999998</v>
+      </c>
+      <c r="AL111" s="37">
+        <v>8070.3249999999998</v>
+      </c>
+      <c r="AM111" s="37">
+        <v>38028.438000000002</v>
+      </c>
+      <c r="AN111" s="37">
+        <v>34434.830999999998</v>
+      </c>
+      <c r="AO111" s="37">
+        <v>3593.607</v>
+      </c>
+      <c r="AP111" s="37">
+        <v>412.58500000000004</v>
+      </c>
+      <c r="AQ111" s="37">
+        <v>412.58500000000004</v>
+      </c>
+      <c r="AR111" s="37">
+        <v>1922.6349999999998</v>
+      </c>
+      <c r="AS111" s="37">
+        <v>596.07400000000007</v>
+      </c>
+      <c r="AT111" s="37">
+        <v>1326.5609999999999</v>
+      </c>
+      <c r="AU111" s="37">
+        <v>777.61000000000013</v>
+      </c>
+      <c r="AV111" s="37">
+        <v>-1.0289999999999999</v>
+      </c>
+      <c r="AW111" s="37">
+        <v>154.62799999999999</v>
+      </c>
+      <c r="AX111" s="37">
+        <v>395.35200000000003</v>
+      </c>
+      <c r="AY111" s="37">
+        <v>569.57199999999989</v>
+      </c>
+      <c r="AZ111" s="37">
+        <v>27997.314000000002</v>
+      </c>
+      <c r="BA111" s="37">
+        <v>31972.161999999997</v>
+      </c>
+      <c r="BB111" s="37">
+        <v>31972.161999999997</v>
+      </c>
+      <c r="BC111" s="37">
+        <v>2995.326</v>
+      </c>
+      <c r="BD111" s="37">
+        <v>35.225999999999999</v>
+      </c>
+      <c r="BE111" s="38">
+        <v>0</v>
+      </c>
+      <c r="BF111" s="37">
+        <v>690.83600000000013</v>
+      </c>
+      <c r="BG111" s="37">
+        <v>2269.2639999999997</v>
+      </c>
+      <c r="BH111" s="37">
+        <v>2511.384</v>
+      </c>
+      <c r="BI111" s="37">
+        <v>0.09</v>
+      </c>
+      <c r="BJ111" s="37">
+        <v>2367.5360000000001</v>
+      </c>
+      <c r="BK111" s="37">
+        <v>143.75800000000001</v>
+      </c>
+      <c r="BL111" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM111" s="37">
+        <v>6861.5169999999998</v>
+      </c>
+      <c r="BN111" s="8">
+        <v>33859.184999999998</v>
+      </c>
+      <c r="BO111" s="37">
+        <v>26997.667999999998</v>
+      </c>
+      <c r="BP111" s="37">
+        <v>7047.6339999999982</v>
+      </c>
+      <c r="BQ111" s="37">
+        <v>39102.434000000001</v>
+      </c>
+      <c r="BR111" s="37">
+        <v>53055.925999999999</v>
+      </c>
+      <c r="BS111" s="37">
+        <v>27196.146999999997</v>
+      </c>
+      <c r="BT111" s="37">
+        <v>8829.9739999999947</v>
+      </c>
+      <c r="BU111" s="37">
+        <v>1331.4829999999943</v>
       </c>
     </row>
-    <row r="51" spans="1:13" s="2" customFormat="1" ht="15" customHeight="1">
-[...37 lines deleted...]
-        <v>-942.36005999999861</v>
+    <row r="112" spans="1:73" ht="15" customHeight="1">
+      <c r="A112" s="11" t="s">
+        <v>283</v>
+      </c>
+      <c r="B112" s="36">
+        <v>14025.937</v>
+      </c>
+      <c r="C112" s="37">
+        <v>45148.904999999999</v>
+      </c>
+      <c r="D112" s="37">
+        <v>26341.714000000004</v>
+      </c>
+      <c r="E112" s="37">
+        <v>18807.190999999999</v>
+      </c>
+      <c r="F112" s="37">
+        <v>7038.3969999999999</v>
+      </c>
+      <c r="G112" s="8">
+        <v>6940.1939999999995</v>
+      </c>
+      <c r="H112" s="37">
+        <v>98.203000000000003</v>
+      </c>
+      <c r="I112" s="37">
+        <v>27820.394</v>
+      </c>
+      <c r="J112" s="37">
+        <v>0</v>
+      </c>
+      <c r="K112" s="37">
+        <v>0</v>
+      </c>
+      <c r="L112" s="37">
+        <v>2017.155</v>
+      </c>
+      <c r="M112" s="37">
+        <v>373.73199999999997</v>
+      </c>
+      <c r="N112" s="37">
+        <v>1643.423</v>
+      </c>
+      <c r="O112" s="37">
+        <v>5554.085</v>
+      </c>
+      <c r="P112" s="37">
+        <v>5553.2910000000002</v>
+      </c>
+      <c r="Q112" s="37">
+        <v>0</v>
+      </c>
+      <c r="R112" s="37">
+        <v>0</v>
+      </c>
+      <c r="S112" s="8">
+        <v>0</v>
+      </c>
+      <c r="T112" s="37">
+        <v>0.79400000000000004</v>
+      </c>
+      <c r="U112" s="37">
+        <v>31.78</v>
+      </c>
+      <c r="V112" s="37">
+        <v>68460.464000000007</v>
+      </c>
+      <c r="W112" s="37">
+        <v>42118.75</v>
+      </c>
+      <c r="X112" s="37">
+        <v>21497.235999999997</v>
+      </c>
+      <c r="Y112" s="37">
+        <v>4844.4780000000001</v>
+      </c>
+      <c r="Z112" s="37">
+        <v>6477.3450000000003</v>
+      </c>
+      <c r="AA112" s="37">
+        <v>39.182999999999993</v>
+      </c>
+      <c r="AB112" s="37">
+        <v>0</v>
+      </c>
+      <c r="AC112" s="37">
+        <v>382.00700000000001</v>
+      </c>
+      <c r="AD112" s="37">
+        <v>3927.3560000000002</v>
+      </c>
+      <c r="AE112" s="37">
+        <v>2128.799</v>
+      </c>
+      <c r="AF112" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG112" s="37">
+        <v>3734.5590000000002</v>
+      </c>
+      <c r="AH112" s="37">
+        <v>1204.626</v>
+      </c>
+      <c r="AI112" s="37">
+        <v>2529.933</v>
+      </c>
+      <c r="AJ112" s="37">
+        <v>6901.3909999999996</v>
+      </c>
+      <c r="AK112" s="37">
+        <v>-21.992000000000001</v>
+      </c>
+      <c r="AL112" s="37">
+        <v>8223.5380000000005</v>
+      </c>
+      <c r="AM112" s="37">
+        <v>38725.147999999994</v>
+      </c>
+      <c r="AN112" s="37">
+        <v>35030.418999999994</v>
+      </c>
+      <c r="AO112" s="37">
+        <v>3694.7289999999998</v>
+      </c>
+      <c r="AP112" s="37">
+        <v>393.18900000000002</v>
+      </c>
+      <c r="AQ112" s="37">
+        <v>393.18900000000002</v>
+      </c>
+      <c r="AR112" s="37">
+        <v>2112.1370000000002</v>
+      </c>
+      <c r="AS112" s="37">
+        <v>732.78</v>
+      </c>
+      <c r="AT112" s="37">
+        <v>1379.357</v>
+      </c>
+      <c r="AU112" s="37">
+        <v>815.3900000000001</v>
+      </c>
+      <c r="AV112" s="37">
+        <v>0</v>
+      </c>
+      <c r="AW112" s="37">
+        <v>170.596</v>
+      </c>
+      <c r="AX112" s="37">
+        <v>393.37100000000004</v>
+      </c>
+      <c r="AY112" s="37">
+        <v>712.29399999999987</v>
+      </c>
+      <c r="AZ112" s="37">
+        <v>28599.123</v>
+      </c>
+      <c r="BA112" s="37">
+        <v>32814.627</v>
+      </c>
+      <c r="BB112" s="37">
+        <v>32814.627</v>
+      </c>
+      <c r="BC112" s="37">
+        <v>2895.6689999999999</v>
+      </c>
+      <c r="BD112" s="37">
+        <v>33.734000000000002</v>
+      </c>
+      <c r="BE112" s="38">
+        <v>0</v>
+      </c>
+      <c r="BF112" s="37">
+        <v>698.39499999999998</v>
+      </c>
+      <c r="BG112" s="37">
+        <v>2163.54</v>
+      </c>
+      <c r="BH112" s="37">
+        <v>2907.1750000000002</v>
+      </c>
+      <c r="BI112" s="37">
+        <v>0.09</v>
+      </c>
+      <c r="BJ112" s="37">
+        <v>2763.348</v>
+      </c>
+      <c r="BK112" s="37">
+        <v>143.73700000000002</v>
+      </c>
+      <c r="BL112" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM112" s="37">
+        <v>6901.3909999999996</v>
+      </c>
+      <c r="BN112" s="8">
+        <v>34502.027999999998</v>
+      </c>
+      <c r="BO112" s="37">
+        <v>27600.636999999999</v>
+      </c>
+      <c r="BP112" s="37">
+        <v>7074.8229999999967</v>
+      </c>
+      <c r="BQ112" s="37">
+        <v>40340.867999999995</v>
+      </c>
+      <c r="BR112" s="37">
+        <v>56022.411999999982</v>
+      </c>
+      <c r="BS112" s="37">
+        <v>29680.697999999975</v>
+      </c>
+      <c r="BT112" s="37">
+        <v>10873.506999999983</v>
+      </c>
+      <c r="BU112" s="37">
+        <v>3029.7179999999835</v>
       </c>
     </row>
-    <row r="52" spans="1:13" s="2" customFormat="1" ht="15" customHeight="1">
-[...37 lines deleted...]
-        <v>-505.54700000000003</v>
+    <row r="113" spans="1:73" ht="15" customHeight="1">
+      <c r="A113" s="11" t="s">
+        <v>287</v>
+      </c>
+      <c r="B113" s="36">
+        <v>14219.09</v>
+      </c>
+      <c r="C113" s="37">
+        <v>45894.553</v>
+      </c>
+      <c r="D113" s="37">
+        <v>26812.114000000001</v>
+      </c>
+      <c r="E113" s="37">
+        <v>19082.438999999998</v>
+      </c>
+      <c r="F113" s="37">
+        <v>7038.2829999999994</v>
+      </c>
+      <c r="G113" s="8">
+        <v>6954.9170000000004</v>
+      </c>
+      <c r="H113" s="37">
+        <v>83.366000000000014</v>
+      </c>
+      <c r="I113" s="37">
+        <v>28418.679</v>
+      </c>
+      <c r="J113" s="37">
+        <v>0</v>
+      </c>
+      <c r="K113" s="37">
+        <v>0</v>
+      </c>
+      <c r="L113" s="37">
+        <v>2363.1929999999998</v>
+      </c>
+      <c r="M113" s="37">
+        <v>389.38299999999998</v>
+      </c>
+      <c r="N113" s="37">
+        <v>1973.81</v>
+      </c>
+      <c r="O113" s="37">
+        <v>5680.7830000000004</v>
+      </c>
+      <c r="P113" s="37">
+        <v>5679.951</v>
+      </c>
+      <c r="Q113" s="37">
+        <v>0</v>
+      </c>
+      <c r="R113" s="37">
+        <v>0</v>
+      </c>
+      <c r="S113" s="8">
+        <v>0</v>
+      </c>
+      <c r="T113" s="37">
+        <v>0.83199999999999996</v>
+      </c>
+      <c r="U113" s="37">
+        <v>34.209000000000003</v>
+      </c>
+      <c r="V113" s="37">
+        <v>70054.214999999997</v>
+      </c>
+      <c r="W113" s="37">
+        <v>43242.101000000002</v>
+      </c>
+      <c r="X113" s="37">
+        <v>21924.386999999999</v>
+      </c>
+      <c r="Y113" s="37">
+        <v>4887.7270000000008</v>
+      </c>
+      <c r="Z113" s="37">
+        <v>6509.1909999999998</v>
+      </c>
+      <c r="AA113" s="37">
+        <v>46.445</v>
+      </c>
+      <c r="AB113" s="37">
+        <v>0</v>
+      </c>
+      <c r="AC113" s="37">
+        <v>355.43599999999998</v>
+      </c>
+      <c r="AD113" s="37">
+        <v>4068.0129999999999</v>
+      </c>
+      <c r="AE113" s="37">
+        <v>2039.297</v>
+      </c>
+      <c r="AF113" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG113" s="37">
+        <v>3775.9449999999997</v>
+      </c>
+      <c r="AH113" s="37">
+        <v>1257.23</v>
+      </c>
+      <c r="AI113" s="37">
+        <v>2518.7149999999997</v>
+      </c>
+      <c r="AJ113" s="37">
+        <v>6927.192</v>
+      </c>
+      <c r="AK113" s="37">
+        <v>-64.399000000000001</v>
+      </c>
+      <c r="AL113" s="37">
+        <v>8321.8610000000008</v>
+      </c>
+      <c r="AM113" s="37">
+        <v>39286.267999999996</v>
+      </c>
+      <c r="AN113" s="37">
+        <v>35594.597000000002</v>
+      </c>
+      <c r="AO113" s="37">
+        <v>3691.6710000000003</v>
+      </c>
+      <c r="AP113" s="37">
+        <v>387.74799999999999</v>
+      </c>
+      <c r="AQ113" s="37">
+        <v>387.74799999999999</v>
+      </c>
+      <c r="AR113" s="37">
+        <v>2142.344889</v>
+      </c>
+      <c r="AS113" s="37">
+        <v>746.01499999999999</v>
+      </c>
+      <c r="AT113" s="37">
+        <v>1396.3298889999999</v>
+      </c>
+      <c r="AU113" s="37">
+        <v>818.2410000000001</v>
+      </c>
+      <c r="AV113" s="37">
+        <v>0</v>
+      </c>
+      <c r="AW113" s="37">
+        <v>186.37988899999999</v>
+      </c>
+      <c r="AX113" s="37">
+        <v>391.70900000000006</v>
+      </c>
+      <c r="AY113" s="37">
+        <v>729.64400000000001</v>
+      </c>
+      <c r="AZ113" s="37">
+        <v>28903.718000000001</v>
+      </c>
+      <c r="BA113" s="37">
+        <v>33503.543000000005</v>
+      </c>
+      <c r="BB113" s="37">
+        <v>33503.543000000005</v>
+      </c>
+      <c r="BC113" s="37">
+        <v>2890.6129999999998</v>
+      </c>
+      <c r="BD113" s="37">
+        <v>33.801000000000002</v>
+      </c>
+      <c r="BE113" s="38">
+        <v>0</v>
+      </c>
+      <c r="BF113" s="37">
+        <v>793.97499999999991</v>
+      </c>
+      <c r="BG113" s="37">
+        <v>2062.837</v>
+      </c>
+      <c r="BH113" s="37">
+        <v>3047.4298719999997</v>
+      </c>
+      <c r="BI113" s="37">
+        <v>2.0000000000000004E-2</v>
+      </c>
+      <c r="BJ113" s="37">
+        <v>2920.1089999999995</v>
+      </c>
+      <c r="BK113" s="37">
+        <v>127.300872</v>
+      </c>
+      <c r="BL113" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM113" s="37">
+        <v>6927.192</v>
+      </c>
+      <c r="BN113" s="8">
+        <v>35109.597000000002</v>
+      </c>
+      <c r="BO113" s="37">
+        <v>28182.405000000002</v>
+      </c>
+      <c r="BP113" s="37">
+        <v>7078.6660000000011</v>
+      </c>
+      <c r="BQ113" s="37">
+        <v>40463.302888999991</v>
+      </c>
+      <c r="BR113" s="37">
+        <v>55975.675888999991</v>
+      </c>
+      <c r="BS113" s="37">
+        <v>29163.561888999997</v>
+      </c>
+      <c r="BT113" s="37">
+        <v>10081.122888999991</v>
+      </c>
+      <c r="BU113" s="37">
+        <v>2378.7237609999916</v>
       </c>
     </row>
-    <row r="53" spans="1:13" s="2" customFormat="1" ht="15" customHeight="1">
-[...37 lines deleted...]
-        <v>-1555.046</v>
+    <row r="114" spans="1:73" ht="15" customHeight="1">
+      <c r="A114" s="11" t="s">
+        <v>284</v>
+      </c>
+      <c r="B114" s="36">
+        <v>14437.082</v>
+      </c>
+      <c r="C114" s="37">
+        <v>46720.040999999997</v>
+      </c>
+      <c r="D114" s="37">
+        <v>27504.363000000001</v>
+      </c>
+      <c r="E114" s="37">
+        <v>19215.678</v>
+      </c>
+      <c r="F114" s="37">
+        <v>7119.4740000000002</v>
+      </c>
+      <c r="G114" s="8">
+        <v>7027.4440000000004</v>
+      </c>
+      <c r="H114" s="37">
+        <v>92.030000000000015</v>
+      </c>
+      <c r="I114" s="37">
+        <v>28970.379999999997</v>
+      </c>
+      <c r="J114" s="37">
+        <v>0</v>
+      </c>
+      <c r="K114" s="37">
+        <v>0</v>
+      </c>
+      <c r="L114" s="37">
+        <v>2131.0759999999996</v>
+      </c>
+      <c r="M114" s="37">
+        <v>242.15100000000001</v>
+      </c>
+      <c r="N114" s="37">
+        <v>1888.9249999999997</v>
+      </c>
+      <c r="O114" s="37">
+        <v>5731.9740000000002</v>
+      </c>
+      <c r="P114" s="37">
+        <v>5731.1040000000003</v>
+      </c>
+      <c r="Q114" s="37">
+        <v>0</v>
+      </c>
+      <c r="R114" s="37">
+        <v>0</v>
+      </c>
+      <c r="S114" s="8">
+        <v>0</v>
+      </c>
+      <c r="T114" s="37">
+        <v>0.87</v>
+      </c>
+      <c r="U114" s="37">
+        <v>31.33</v>
+      </c>
+      <c r="V114" s="37">
+        <v>71676.358000000007</v>
+      </c>
+      <c r="W114" s="37">
+        <v>44171.995000000003</v>
+      </c>
+      <c r="X114" s="37">
+        <v>22362.523999999998</v>
+      </c>
+      <c r="Y114" s="37">
+        <v>5141.8389999999999</v>
+      </c>
+      <c r="Z114" s="37">
+        <v>6896.7020000000002</v>
+      </c>
+      <c r="AA114" s="37">
+        <v>55.04</v>
+      </c>
+      <c r="AB114" s="37">
+        <v>0</v>
+      </c>
+      <c r="AC114" s="37">
+        <v>478.36399999999998</v>
+      </c>
+      <c r="AD114" s="37">
+        <v>4383.3019999999997</v>
+      </c>
+      <c r="AE114" s="37">
+        <v>1979.9960000000001</v>
+      </c>
+      <c r="AF114" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG114" s="37">
+        <v>3636.2780000000002</v>
+      </c>
+      <c r="AH114" s="37">
+        <v>1274.998</v>
+      </c>
+      <c r="AI114" s="37">
+        <v>2361.2799999999997</v>
+      </c>
+      <c r="AJ114" s="37">
+        <v>6948.2530000000006</v>
+      </c>
+      <c r="AK114" s="37">
+        <v>-9.3949999999999996</v>
+      </c>
+      <c r="AL114" s="37">
+        <v>8547.0710000000017</v>
+      </c>
+      <c r="AM114" s="37">
+        <v>39941.504000000001</v>
+      </c>
+      <c r="AN114" s="37">
+        <v>36199.055999999997</v>
+      </c>
+      <c r="AO114" s="37">
+        <v>3742.4479999999999</v>
+      </c>
+      <c r="AP114" s="37">
+        <v>384.74400000000003</v>
+      </c>
+      <c r="AQ114" s="37">
+        <v>384.74400000000003</v>
+      </c>
+      <c r="AR114" s="37">
+        <v>2374.9111269999999</v>
+      </c>
+      <c r="AS114" s="37">
+        <v>669.85199999999998</v>
+      </c>
+      <c r="AT114" s="37">
+        <v>1705.059127</v>
+      </c>
+      <c r="AU114" s="37">
+        <v>1116.3969999999999</v>
+      </c>
+      <c r="AV114" s="37">
+        <v>0</v>
+      </c>
+      <c r="AW114" s="37">
+        <v>202.73712699999999</v>
+      </c>
+      <c r="AX114" s="37">
+        <v>385.92500000000001</v>
+      </c>
+      <c r="AY114" s="37">
+        <v>655.3900000000001</v>
+      </c>
+      <c r="AZ114" s="37">
+        <v>29746.849000000002</v>
+      </c>
+      <c r="BA114" s="37">
+        <v>34332.455999999998</v>
+      </c>
+      <c r="BB114" s="37">
+        <v>34332.455999999998</v>
+      </c>
+      <c r="BC114" s="37">
+        <v>2988.2280000000001</v>
+      </c>
+      <c r="BD114" s="37">
+        <v>35.153999999999996</v>
+      </c>
+      <c r="BE114" s="38">
+        <v>0</v>
+      </c>
+      <c r="BF114" s="37">
+        <v>882.39400000000012</v>
+      </c>
+      <c r="BG114" s="37">
+        <v>2070.6799999999998</v>
+      </c>
+      <c r="BH114" s="37">
+        <v>2858.1322599999999</v>
+      </c>
+      <c r="BI114" s="37">
+        <v>4.7E-2</v>
+      </c>
+      <c r="BJ114" s="37">
+        <v>2751.0439999999999</v>
+      </c>
+      <c r="BK114" s="37">
+        <v>107.04125999999999</v>
+      </c>
+      <c r="BL114" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM114" s="37">
+        <v>6948.2530000000006</v>
+      </c>
+      <c r="BN114" s="8">
+        <v>35688.190999999999</v>
+      </c>
+      <c r="BO114" s="37">
+        <v>28739.937999999998</v>
+      </c>
+      <c r="BP114" s="37">
+        <v>7102.5550000000003</v>
+      </c>
+      <c r="BQ114" s="37">
+        <v>41555.920126999998</v>
+      </c>
+      <c r="BR114" s="37">
+        <v>57523.426127000013</v>
+      </c>
+      <c r="BS114" s="37">
+        <v>30019.063127000009</v>
+      </c>
+      <c r="BT114" s="37">
+        <v>10803.385127000016</v>
+      </c>
+      <c r="BU114" s="37">
+        <v>2915.1603870000154</v>
       </c>
     </row>
-    <row r="54" spans="1:13" ht="15" customHeight="1">
-[...37 lines deleted...]
-        <v>2793.6750000000002</v>
+    <row r="115" spans="1:73" ht="15" customHeight="1">
+      <c r="A115" s="11" t="s">
+        <v>288</v>
+      </c>
+      <c r="B115" s="36">
+        <v>14613.378000000001</v>
+      </c>
+      <c r="C115" s="37">
+        <v>47637.801999999996</v>
+      </c>
+      <c r="D115" s="37">
+        <v>28209.983</v>
+      </c>
+      <c r="E115" s="37">
+        <v>19427.819</v>
+      </c>
+      <c r="F115" s="37">
+        <v>7539.2099999999991</v>
+      </c>
+      <c r="G115" s="8">
+        <v>7437.0939999999991</v>
+      </c>
+      <c r="H115" s="37">
+        <v>102.11600000000001</v>
+      </c>
+      <c r="I115" s="37">
+        <v>29580.814999999999</v>
+      </c>
+      <c r="J115" s="37">
+        <v>0</v>
+      </c>
+      <c r="K115" s="37">
+        <v>0</v>
+      </c>
+      <c r="L115" s="37">
+        <v>2100.5680000000002</v>
+      </c>
+      <c r="M115" s="37">
+        <v>213.80099999999999</v>
+      </c>
+      <c r="N115" s="37">
+        <v>1886.7670000000001</v>
+      </c>
+      <c r="O115" s="37">
+        <v>5820.0640000000003</v>
+      </c>
+      <c r="P115" s="37">
+        <v>5819.1559999999999</v>
+      </c>
+      <c r="Q115" s="37">
+        <v>0</v>
+      </c>
+      <c r="R115" s="37">
+        <v>0</v>
+      </c>
+      <c r="S115" s="8">
+        <v>0</v>
+      </c>
+      <c r="T115" s="37">
+        <v>0.90800000000000003</v>
+      </c>
+      <c r="U115" s="37">
+        <v>32.884</v>
+      </c>
+      <c r="V115" s="37">
+        <v>73247.028999999995</v>
+      </c>
+      <c r="W115" s="37">
+        <v>45037.045999999995</v>
+      </c>
+      <c r="X115" s="37">
+        <v>22799.044999999998</v>
+      </c>
+      <c r="Y115" s="37">
+        <v>5410.9380000000001</v>
+      </c>
+      <c r="Z115" s="37">
+        <v>7091.4589999999998</v>
+      </c>
+      <c r="AA115" s="37">
+        <v>62.977000000000004</v>
+      </c>
+      <c r="AB115" s="37">
+        <v>0</v>
+      </c>
+      <c r="AC115" s="37">
+        <v>548.80200000000002</v>
+      </c>
+      <c r="AD115" s="37">
+        <v>4531.1130000000003</v>
+      </c>
+      <c r="AE115" s="37">
+        <v>1948.567</v>
+      </c>
+      <c r="AF115" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG115" s="37">
+        <v>3701.598</v>
+      </c>
+      <c r="AH115" s="37">
+        <v>1372.143</v>
+      </c>
+      <c r="AI115" s="37">
+        <v>2329.4549999999999</v>
+      </c>
+      <c r="AJ115" s="37">
+        <v>6967.7730000000001</v>
+      </c>
+      <c r="AK115" s="37">
+        <v>9.4970000000000017</v>
+      </c>
+      <c r="AL115" s="37">
+        <v>8739.8590000000004</v>
+      </c>
+      <c r="AM115" s="37">
+        <v>40440.296999999999</v>
+      </c>
+      <c r="AN115" s="37">
+        <v>36747.004000000001</v>
+      </c>
+      <c r="AO115" s="37">
+        <v>3693.2930000000001</v>
+      </c>
+      <c r="AP115" s="37">
+        <v>347.51900000000001</v>
+      </c>
+      <c r="AQ115" s="37">
+        <v>347.51900000000001</v>
+      </c>
+      <c r="AR115" s="37">
+        <v>2304.7436520000001</v>
+      </c>
+      <c r="AS115" s="37">
+        <v>614.83800000000008</v>
+      </c>
+      <c r="AT115" s="37">
+        <v>1689.9056519999999</v>
+      </c>
+      <c r="AU115" s="37">
+        <v>1076.914</v>
+      </c>
+      <c r="AV115" s="37">
+        <v>-1E-3</v>
+      </c>
+      <c r="AW115" s="37">
+        <v>210.80865199999997</v>
+      </c>
+      <c r="AX115" s="37">
+        <v>402.18399999999997</v>
+      </c>
+      <c r="AY115" s="37">
+        <v>599.58899999999994</v>
+      </c>
+      <c r="AZ115" s="37">
+        <v>30158.333000000002</v>
+      </c>
+      <c r="BA115" s="37">
+        <v>35059.221999999994</v>
+      </c>
+      <c r="BB115" s="37">
+        <v>35059.221999999994</v>
+      </c>
+      <c r="BC115" s="37">
+        <v>3143.0430000000001</v>
+      </c>
+      <c r="BD115" s="37">
+        <v>36.427</v>
+      </c>
+      <c r="BE115" s="38">
+        <v>0</v>
+      </c>
+      <c r="BF115" s="37">
+        <v>959.19200000000001</v>
+      </c>
+      <c r="BG115" s="37">
+        <v>2147.424</v>
+      </c>
+      <c r="BH115" s="37">
+        <v>2789.1990799999999</v>
+      </c>
+      <c r="BI115" s="37">
+        <v>4.2000000000000003E-2</v>
+      </c>
+      <c r="BJ115" s="37">
+        <v>2675.8710000000001</v>
+      </c>
+      <c r="BK115" s="37">
+        <v>113.28608000000001</v>
+      </c>
+      <c r="BL115" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM115" s="37">
+        <v>6967.7730000000001</v>
+      </c>
+      <c r="BN115" s="8">
+        <v>36353.345000000001</v>
+      </c>
+      <c r="BO115" s="37">
+        <v>29385.572</v>
+      </c>
+      <c r="BP115" s="37">
+        <v>7120.0490000000027</v>
+      </c>
+      <c r="BQ115" s="37">
+        <v>41944.457652000005</v>
+      </c>
+      <c r="BR115" s="37">
+        <v>58143.666652000007</v>
+      </c>
+      <c r="BS115" s="37">
+        <v>29933.683652000007</v>
+      </c>
+      <c r="BT115" s="37">
+        <v>10505.864652000011</v>
+      </c>
+      <c r="BU115" s="37">
+        <v>2044.7587320000121</v>
       </c>
     </row>
-    <row r="55" spans="1:13" ht="15" customHeight="1">
-[...37 lines deleted...]
-        <v>-1605.9069999999999</v>
+    <row r="116" spans="1:73" ht="15" customHeight="1">
+      <c r="A116" s="11" t="s">
+        <v>289</v>
+      </c>
+      <c r="B116" s="36">
+        <v>15076.206000000002</v>
+      </c>
+      <c r="C116" s="37">
+        <v>48827.178999999996</v>
+      </c>
+      <c r="D116" s="37">
+        <v>29206.790999999997</v>
+      </c>
+      <c r="E116" s="37">
+        <v>19620.387999999999</v>
+      </c>
+      <c r="F116" s="37">
+        <v>8025.8549999999996</v>
+      </c>
+      <c r="G116" s="8">
+        <v>7880.7839999999997</v>
+      </c>
+      <c r="H116" s="37">
+        <v>145.071</v>
+      </c>
+      <c r="I116" s="37">
+        <v>30321.565000000002</v>
+      </c>
+      <c r="J116" s="37">
+        <v>0</v>
+      </c>
+      <c r="K116" s="37">
+        <v>0</v>
+      </c>
+      <c r="L116" s="37">
+        <v>1885.7439999999999</v>
+      </c>
+      <c r="M116" s="37">
+        <v>257.53100000000001</v>
+      </c>
+      <c r="N116" s="37">
+        <v>1628.213</v>
+      </c>
+      <c r="O116" s="37">
+        <v>5935.7370000000001</v>
+      </c>
+      <c r="P116" s="37">
+        <v>5934.7889999999998</v>
+      </c>
+      <c r="Q116" s="37">
+        <v>0</v>
+      </c>
+      <c r="R116" s="37">
+        <v>0</v>
+      </c>
+      <c r="S116" s="8">
+        <v>0</v>
+      </c>
+      <c r="T116" s="37">
+        <v>0.94799999999999995</v>
+      </c>
+      <c r="U116" s="37">
+        <v>35.896000000000001</v>
+      </c>
+      <c r="V116" s="37">
+        <v>75592.516000000003</v>
+      </c>
+      <c r="W116" s="37">
+        <v>46385.724999999999</v>
+      </c>
+      <c r="X116" s="37">
+        <v>23449.309000000001</v>
+      </c>
+      <c r="Y116" s="37">
+        <v>5757.482</v>
+      </c>
+      <c r="Z116" s="37">
+        <v>7370.232</v>
+      </c>
+      <c r="AA116" s="37">
+        <v>71.11999999999999</v>
+      </c>
+      <c r="AB116" s="37">
+        <v>0</v>
+      </c>
+      <c r="AC116" s="37">
+        <v>700.125</v>
+      </c>
+      <c r="AD116" s="37">
+        <v>4539.9480000000003</v>
+      </c>
+      <c r="AE116" s="37">
+        <v>2059.0389999999998</v>
+      </c>
+      <c r="AF116" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG116" s="37">
+        <v>2011.4459999999999</v>
+      </c>
+      <c r="AH116" s="37">
+        <v>1438.116</v>
+      </c>
+      <c r="AI116" s="37">
+        <v>573.32999999999993</v>
+      </c>
+      <c r="AJ116" s="37">
+        <v>6986.951</v>
+      </c>
+      <c r="AK116" s="37">
+        <v>-0.57099999999999618</v>
+      </c>
+      <c r="AL116" s="37">
+        <v>9149.5320000000011</v>
+      </c>
+      <c r="AM116" s="37">
+        <v>41566.553</v>
+      </c>
+      <c r="AN116" s="37">
+        <v>37884.06</v>
+      </c>
+      <c r="AO116" s="37">
+        <v>3682.4930000000004</v>
+      </c>
+      <c r="AP116" s="37">
+        <v>318.065</v>
+      </c>
+      <c r="AQ116" s="37">
+        <v>318.065</v>
+      </c>
+      <c r="AR116" s="37">
+        <v>2293.1402000000003</v>
+      </c>
+      <c r="AS116" s="37">
+        <v>595.6</v>
+      </c>
+      <c r="AT116" s="37">
+        <v>1697.5402000000001</v>
+      </c>
+      <c r="AU116" s="37">
+        <v>1066.1199999999999</v>
+      </c>
+      <c r="AV116" s="37">
+        <v>-2E-3</v>
+      </c>
+      <c r="AW116" s="37">
+        <v>225.97319999999999</v>
+      </c>
+      <c r="AX116" s="37">
+        <v>405.44900000000001</v>
+      </c>
+      <c r="AY116" s="37">
+        <v>564.63200000000006</v>
+      </c>
+      <c r="AZ116" s="37">
+        <v>29486.248</v>
+      </c>
+      <c r="BA116" s="37">
+        <v>35882.505999999994</v>
+      </c>
+      <c r="BB116" s="37">
+        <v>35882.505999999994</v>
+      </c>
+      <c r="BC116" s="37">
+        <v>3373.4043569999999</v>
+      </c>
+      <c r="BD116" s="37">
+        <v>37.847999999999999</v>
+      </c>
+      <c r="BE116" s="38">
+        <v>0</v>
+      </c>
+      <c r="BF116" s="37">
+        <v>1068.9259999999999</v>
+      </c>
+      <c r="BG116" s="37">
+        <v>2266.630357</v>
+      </c>
+      <c r="BH116" s="37">
+        <v>2598.385796</v>
+      </c>
+      <c r="BI116" s="37">
+        <v>4.3999999999999997E-2</v>
+      </c>
+      <c r="BJ116" s="37">
+        <v>2515.1930000000002</v>
+      </c>
+      <c r="BK116" s="37">
+        <v>83.148796000000004</v>
+      </c>
+      <c r="BL116" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM116" s="37">
+        <v>6986.951</v>
+      </c>
+      <c r="BN116" s="8">
+        <v>37143.023000000001</v>
+      </c>
+      <c r="BO116" s="37">
+        <v>30156.072</v>
+      </c>
+      <c r="BP116" s="37">
+        <v>7139.523000000001</v>
+      </c>
+      <c r="BQ116" s="37">
+        <v>43177.735200000003</v>
+      </c>
+      <c r="BR116" s="37">
+        <v>58128.040557000015</v>
+      </c>
+      <c r="BS116" s="37">
+        <v>28921.24955700001</v>
+      </c>
+      <c r="BT116" s="37">
+        <v>9300.8615570000184</v>
+      </c>
+      <c r="BU116" s="37">
+        <v>1862.5173530000188</v>
       </c>
     </row>
-    <row r="56" spans="1:13" ht="15" customHeight="1">
-[...37 lines deleted...]
-        <v>-13.085000000000001</v>
+    <row r="117" spans="1:73" ht="15" customHeight="1">
+      <c r="A117" s="11" t="s">
+        <v>290</v>
+      </c>
+      <c r="B117" s="36">
+        <v>15193.678</v>
+      </c>
+      <c r="C117" s="37">
+        <v>49685.858999999997</v>
+      </c>
+      <c r="D117" s="37">
+        <v>29795.561999999998</v>
+      </c>
+      <c r="E117" s="37">
+        <v>19890.296999999999</v>
+      </c>
+      <c r="F117" s="37">
+        <v>8274.6629999999986</v>
+      </c>
+      <c r="G117" s="8">
+        <v>8117.8839999999991</v>
+      </c>
+      <c r="H117" s="37">
+        <v>156.779</v>
+      </c>
+      <c r="I117" s="37">
+        <v>30869.717000000001</v>
+      </c>
+      <c r="J117" s="37">
+        <v>0</v>
+      </c>
+      <c r="K117" s="37">
+        <v>0</v>
+      </c>
+      <c r="L117" s="37">
+        <v>1513.4459999999999</v>
+      </c>
+      <c r="M117" s="37">
+        <v>275.49400000000003</v>
+      </c>
+      <c r="N117" s="37">
+        <v>1237.952</v>
+      </c>
+      <c r="O117" s="37">
+        <v>5995.2780000000002</v>
+      </c>
+      <c r="P117" s="37">
+        <v>5994.567</v>
+      </c>
+      <c r="Q117" s="37">
+        <v>0</v>
+      </c>
+      <c r="R117" s="37">
+        <v>0</v>
+      </c>
+      <c r="S117" s="8">
+        <v>0</v>
+      </c>
+      <c r="T117" s="37">
+        <v>0.71099999999999997</v>
+      </c>
+      <c r="U117" s="37">
+        <v>33.936</v>
+      </c>
+      <c r="V117" s="37">
+        <v>76850.082999999999</v>
+      </c>
+      <c r="W117" s="37">
+        <v>47054.521000000008</v>
+      </c>
+      <c r="X117" s="37">
+        <v>23886.404000000002</v>
+      </c>
+      <c r="Y117" s="37">
+        <v>5909.1579999999994</v>
+      </c>
+      <c r="Z117" s="37">
+        <v>7558.3329999999996</v>
+      </c>
+      <c r="AA117" s="37">
+        <v>64.266000000000005</v>
+      </c>
+      <c r="AB117" s="37">
+        <v>0</v>
+      </c>
+      <c r="AC117" s="37">
+        <v>686.6389999999999</v>
+      </c>
+      <c r="AD117" s="37">
+        <v>4587.0439999999999</v>
+      </c>
+      <c r="AE117" s="37">
+        <v>2220.384</v>
+      </c>
+      <c r="AF117" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG117" s="37">
+        <v>2176.7809999999999</v>
+      </c>
+      <c r="AH117" s="37">
+        <v>1580.4809999999998</v>
+      </c>
+      <c r="AI117" s="37">
+        <v>596.29999999999995</v>
+      </c>
+      <c r="AJ117" s="37">
+        <v>7033.518</v>
+      </c>
+      <c r="AK117" s="37">
+        <v>13.822000000000003</v>
+      </c>
+      <c r="AL117" s="37">
+        <v>9201.3680000000004</v>
+      </c>
+      <c r="AM117" s="37">
+        <v>42257.260999999999</v>
+      </c>
+      <c r="AN117" s="37">
+        <v>38536.78</v>
+      </c>
+      <c r="AO117" s="37">
+        <v>3720.4810000000002</v>
+      </c>
+      <c r="AP117" s="37">
+        <v>302.98599999999999</v>
+      </c>
+      <c r="AQ117" s="37">
+        <v>302.98599999999999</v>
+      </c>
+      <c r="AR117" s="37">
+        <v>2323.541311</v>
+      </c>
+      <c r="AS117" s="37">
+        <v>601.71299999999997</v>
+      </c>
+      <c r="AT117" s="37">
+        <v>1721.828311</v>
+      </c>
+      <c r="AU117" s="37">
+        <v>1065.6880000000001</v>
+      </c>
+      <c r="AV117" s="37">
+        <v>2E-3</v>
+      </c>
+      <c r="AW117" s="37">
+        <v>251.87531100000001</v>
+      </c>
+      <c r="AX117" s="37">
+        <v>404.26300000000003</v>
+      </c>
+      <c r="AY117" s="37">
+        <v>568.26700000000005</v>
+      </c>
+      <c r="AZ117" s="37">
+        <v>29668.752</v>
+      </c>
+      <c r="BA117" s="37">
+        <v>36526.910999999993</v>
+      </c>
+      <c r="BB117" s="37">
+        <v>36526.910999999993</v>
+      </c>
+      <c r="BC117" s="37">
+        <v>3282.5933569999997</v>
+      </c>
+      <c r="BD117" s="37">
+        <v>39.614999999999995</v>
+      </c>
+      <c r="BE117" s="38">
+        <v>0</v>
+      </c>
+      <c r="BF117" s="37">
+        <v>1053.6669999999999</v>
+      </c>
+      <c r="BG117" s="37">
+        <v>2189.311357</v>
+      </c>
+      <c r="BH117" s="37">
+        <v>2695.5336639000002</v>
+      </c>
+      <c r="BI117" s="37">
+        <v>5.2999999999999992E-2</v>
+      </c>
+      <c r="BJ117" s="37">
+        <v>2619.5299999999997</v>
+      </c>
+      <c r="BK117" s="37">
+        <v>75.950663899999995</v>
+      </c>
+      <c r="BL117" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM117" s="37">
+        <v>7033.518</v>
+      </c>
+      <c r="BN117" s="8">
+        <v>37784.391000000003</v>
+      </c>
+      <c r="BO117" s="37">
+        <v>30750.873000000003</v>
+      </c>
+      <c r="BP117" s="37">
+        <v>7217.66</v>
+      </c>
+      <c r="BQ117" s="37">
+        <v>44289.738311000001</v>
+      </c>
+      <c r="BR117" s="37">
+        <v>59121.204667999991</v>
+      </c>
+      <c r="BS117" s="37">
+        <v>29325.642668</v>
+      </c>
+      <c r="BT117" s="37">
+        <v>9435.3456679999945</v>
+      </c>
+      <c r="BU117" s="37">
+        <v>1665.613331899996</v>
       </c>
     </row>
-    <row r="57" spans="1:13" ht="15" customHeight="1">
-[...37 lines deleted...]
-        <v>-1148.6410000000001</v>
+    <row r="118" spans="1:73" ht="15" customHeight="1">
+      <c r="A118" s="11" t="s">
+        <v>291</v>
+      </c>
+      <c r="B118" s="36">
+        <v>15142.534</v>
+      </c>
+      <c r="C118" s="37">
+        <v>50405.163</v>
+      </c>
+      <c r="D118" s="37">
+        <v>30169.554999999997</v>
+      </c>
+      <c r="E118" s="37">
+        <v>20235.608</v>
+      </c>
+      <c r="F118" s="37">
+        <v>8549.2710000000006</v>
+      </c>
+      <c r="G118" s="8">
+        <v>8384.9459999999999</v>
+      </c>
+      <c r="H118" s="37">
+        <v>164.32500000000002</v>
+      </c>
+      <c r="I118" s="37">
+        <v>31533.809999999998</v>
+      </c>
+      <c r="J118" s="37">
+        <v>0</v>
+      </c>
+      <c r="K118" s="37">
+        <v>0</v>
+      </c>
+      <c r="L118" s="37">
+        <v>1518.6410000000001</v>
+      </c>
+      <c r="M118" s="37">
+        <v>302.702</v>
+      </c>
+      <c r="N118" s="37">
+        <v>1215.9390000000001</v>
+      </c>
+      <c r="O118" s="37">
+        <v>5964.9790000000003</v>
+      </c>
+      <c r="P118" s="37">
+        <v>5964.5050000000001</v>
+      </c>
+      <c r="Q118" s="37">
+        <v>0</v>
+      </c>
+      <c r="R118" s="37">
+        <v>0</v>
+      </c>
+      <c r="S118" s="8">
+        <v>0</v>
+      </c>
+      <c r="T118" s="37">
+        <v>0.47399999999999998</v>
+      </c>
+      <c r="U118" s="37">
+        <v>31.421999999999997</v>
+      </c>
+      <c r="V118" s="37">
+        <v>77874.191000000006</v>
+      </c>
+      <c r="W118" s="37">
+        <v>47704.635999999999</v>
+      </c>
+      <c r="X118" s="37">
+        <v>24297.340999999997</v>
+      </c>
+      <c r="Y118" s="37">
+        <v>5872.2139999999999</v>
+      </c>
+      <c r="Z118" s="37">
+        <v>7683.3639999999996</v>
+      </c>
+      <c r="AA118" s="37">
+        <v>56.634999999999998</v>
+      </c>
+      <c r="AB118" s="37">
+        <v>0</v>
+      </c>
+      <c r="AC118" s="37">
+        <v>585.178</v>
+      </c>
+      <c r="AD118" s="37">
+        <v>4710.9810000000007</v>
+      </c>
+      <c r="AE118" s="37">
+        <v>2330.5700000000002</v>
+      </c>
+      <c r="AF118" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG118" s="37">
+        <v>2326.1950000000002</v>
+      </c>
+      <c r="AH118" s="37">
+        <v>1618.2089999999998</v>
+      </c>
+      <c r="AI118" s="37">
+        <v>707.98599999999999</v>
+      </c>
+      <c r="AJ118" s="37">
+        <v>7098.7710000000006</v>
+      </c>
+      <c r="AK118" s="37">
+        <v>-24.336999999999996</v>
+      </c>
+      <c r="AL118" s="37">
+        <v>9109.732</v>
+      </c>
+      <c r="AM118" s="37">
+        <v>43145.318999999996</v>
+      </c>
+      <c r="AN118" s="37">
+        <v>39428.5</v>
+      </c>
+      <c r="AO118" s="37">
+        <v>3716.819</v>
+      </c>
+      <c r="AP118" s="37">
+        <v>324.08599999999996</v>
+      </c>
+      <c r="AQ118" s="37">
+        <v>324.08599999999996</v>
+      </c>
+      <c r="AR118" s="37">
+        <v>2761.1900729999998</v>
+      </c>
+      <c r="AS118" s="37">
+        <v>622.20900000000006</v>
+      </c>
+      <c r="AT118" s="37">
+        <v>2138.9810729999999</v>
+      </c>
+      <c r="AU118" s="37">
+        <v>1457.607</v>
+      </c>
+      <c r="AV118" s="37">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="AW118" s="37">
+        <v>279.492073</v>
+      </c>
+      <c r="AX118" s="37">
+        <v>401.87099999999998</v>
+      </c>
+      <c r="AY118" s="37">
+        <v>581.47699999999998</v>
+      </c>
+      <c r="AZ118" s="37">
+        <v>29635.82</v>
+      </c>
+      <c r="BA118" s="37">
+        <v>37282.226999999999</v>
+      </c>
+      <c r="BB118" s="37">
+        <v>37282.226999999999</v>
+      </c>
+      <c r="BC118" s="37">
+        <v>3246.214199</v>
+      </c>
+      <c r="BD118" s="37">
+        <v>40.518999999999998</v>
+      </c>
+      <c r="BE118" s="38">
+        <v>0</v>
+      </c>
+      <c r="BF118" s="37">
+        <v>1067.511</v>
+      </c>
+      <c r="BG118" s="37">
+        <v>2138.1841989999998</v>
+      </c>
+      <c r="BH118" s="37">
+        <v>2874.5993821000002</v>
+      </c>
+      <c r="BI118" s="37">
+        <v>0.21299999999999999</v>
+      </c>
+      <c r="BJ118" s="37">
+        <v>2805.0529999999999</v>
+      </c>
+      <c r="BK118" s="37">
+        <v>69.333382099999994</v>
+      </c>
+      <c r="BL118" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM118" s="37">
+        <v>7098.7710000000006</v>
+      </c>
+      <c r="BN118" s="8">
+        <v>38500.146999999997</v>
+      </c>
+      <c r="BO118" s="37">
+        <v>31401.375999999997</v>
+      </c>
+      <c r="BP118" s="37">
+        <v>7290.4230000000025</v>
+      </c>
+      <c r="BQ118" s="37">
+        <v>45713.312072999994</v>
+      </c>
+      <c r="BR118" s="37">
+        <v>60458.151271999974</v>
+      </c>
+      <c r="BS118" s="37">
+        <v>30288.596271999966</v>
+      </c>
+      <c r="BT118" s="37">
+        <v>10052.988271999973</v>
+      </c>
+      <c r="BU118" s="37">
+        <v>2076.4586540999726</v>
       </c>
     </row>
-    <row r="58" spans="1:13" ht="15" customHeight="1">
-[...37 lines deleted...]
-        <v>2374.299</v>
+    <row r="119" spans="1:73" ht="15" customHeight="1">
+      <c r="A119" s="11" t="s">
+        <v>292</v>
+      </c>
+      <c r="B119" s="36">
+        <v>15636.618</v>
+      </c>
+      <c r="C119" s="37">
+        <v>51570.031000000003</v>
+      </c>
+      <c r="D119" s="37">
+        <v>30853.258000000002</v>
+      </c>
+      <c r="E119" s="37">
+        <v>20716.773000000001</v>
+      </c>
+      <c r="F119" s="37">
+        <v>8866.1209999999992</v>
+      </c>
+      <c r="G119" s="8">
+        <v>8702.9889999999996</v>
+      </c>
+      <c r="H119" s="37">
+        <v>163.13200000000001</v>
+      </c>
+      <c r="I119" s="37">
+        <v>32119.906000000003</v>
+      </c>
+      <c r="J119" s="37">
+        <v>0</v>
+      </c>
+      <c r="K119" s="37">
+        <v>0</v>
+      </c>
+      <c r="L119" s="37">
+        <v>1596.2839999999999</v>
+      </c>
+      <c r="M119" s="37">
+        <v>344.49299999999999</v>
+      </c>
+      <c r="N119" s="37">
+        <v>1251.7909999999999</v>
+      </c>
+      <c r="O119" s="37">
+        <v>5969.3680000000004</v>
+      </c>
+      <c r="P119" s="37">
+        <v>5969.1310000000003</v>
+      </c>
+      <c r="Q119" s="37">
+        <v>0</v>
+      </c>
+      <c r="R119" s="37">
+        <v>0</v>
+      </c>
+      <c r="S119" s="8">
+        <v>0</v>
+      </c>
+      <c r="T119" s="37">
+        <v>0.23699999999999999</v>
+      </c>
+      <c r="U119" s="37">
+        <v>32.106999999999999</v>
+      </c>
+      <c r="V119" s="37">
+        <v>79888.616999999998</v>
+      </c>
+      <c r="W119" s="37">
+        <v>49035.358999999997</v>
+      </c>
+      <c r="X119" s="37">
+        <v>24901.383999999998</v>
+      </c>
+      <c r="Y119" s="37">
+        <v>5951.8739999999998</v>
+      </c>
+      <c r="Z119" s="37">
+        <v>7850.1139999999996</v>
+      </c>
+      <c r="AA119" s="37">
+        <v>50.940000000000005</v>
+      </c>
+      <c r="AB119" s="37">
+        <v>0</v>
+      </c>
+      <c r="AC119" s="37">
+        <v>503.13799999999998</v>
+      </c>
+      <c r="AD119" s="37">
+        <v>4906.6040000000003</v>
+      </c>
+      <c r="AE119" s="37">
+        <v>2389.4320000000002</v>
+      </c>
+      <c r="AF119" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG119" s="37">
+        <v>2731.8620000000001</v>
+      </c>
+      <c r="AH119" s="37">
+        <v>1617.4949999999999</v>
+      </c>
+      <c r="AI119" s="37">
+        <v>1114.367</v>
+      </c>
+      <c r="AJ119" s="37">
+        <v>7184.1649999999991</v>
+      </c>
+      <c r="AK119" s="37">
+        <v>-64.287000000000006</v>
+      </c>
+      <c r="AL119" s="37">
+        <v>9091.4590000000007</v>
+      </c>
+      <c r="AM119" s="37">
+        <v>43813.5</v>
+      </c>
+      <c r="AN119" s="37">
+        <v>40075.173999999999</v>
+      </c>
+      <c r="AO119" s="37">
+        <v>3738.326</v>
+      </c>
+      <c r="AP119" s="37">
+        <v>359.89600000000002</v>
+      </c>
+      <c r="AQ119" s="37">
+        <v>359.89600000000002</v>
+      </c>
+      <c r="AR119" s="37">
+        <v>2533.393548</v>
+      </c>
+      <c r="AS119" s="37">
+        <v>647.39800000000002</v>
+      </c>
+      <c r="AT119" s="37">
+        <v>1885.9955479999999</v>
+      </c>
+      <c r="AU119" s="37">
+        <v>1179.3920000000001</v>
+      </c>
+      <c r="AV119" s="37">
+        <v>2.7E-2</v>
+      </c>
+      <c r="AW119" s="37">
+        <v>304.15954799999997</v>
+      </c>
+      <c r="AX119" s="37">
+        <v>402.41700000000003</v>
+      </c>
+      <c r="AY119" s="37">
+        <v>592.67899999999997</v>
+      </c>
+      <c r="AZ119" s="37">
+        <v>30088.006999999998</v>
+      </c>
+      <c r="BA119" s="37">
+        <v>38026.057999999997</v>
+      </c>
+      <c r="BB119" s="37">
+        <v>38026.057999999997</v>
+      </c>
+      <c r="BC119" s="37">
+        <v>3215.6008899999997</v>
+      </c>
+      <c r="BD119" s="37">
+        <v>42.491999999999997</v>
+      </c>
+      <c r="BE119" s="38">
+        <v>0</v>
+      </c>
+      <c r="BF119" s="37">
+        <v>1075.4450000000002</v>
+      </c>
+      <c r="BG119" s="37">
+        <v>2097.6638899999998</v>
+      </c>
+      <c r="BH119" s="37">
+        <v>3259.3719271</v>
+      </c>
+      <c r="BI119" s="37">
+        <v>0.20800000000000002</v>
+      </c>
+      <c r="BJ119" s="37">
+        <v>3217.0910000000003</v>
+      </c>
+      <c r="BK119" s="37">
+        <v>42.072927100000001</v>
+      </c>
+      <c r="BL119" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM119" s="37">
+        <v>7184.1649999999991</v>
+      </c>
+      <c r="BN119" s="8">
+        <v>39072.998</v>
+      </c>
+      <c r="BO119" s="37">
+        <v>31888.832999999999</v>
+      </c>
+      <c r="BP119" s="37">
+        <v>7312.9879999999976</v>
+      </c>
+      <c r="BQ119" s="37">
+        <v>46094.229547999996</v>
+      </c>
+      <c r="BR119" s="37">
+        <v>60506.315437999976</v>
+      </c>
+      <c r="BS119" s="37">
+        <v>29653.057437999974</v>
+      </c>
+      <c r="BT119" s="37">
+        <v>8936.2844379999733</v>
+      </c>
+      <c r="BU119" s="37">
+        <v>661.96036509997384</v>
       </c>
     </row>
-    <row r="59" spans="1:13" ht="15" customHeight="1">
-[...37 lines deleted...]
-        <v>-963.58</v>
+    <row r="120" spans="1:73" ht="15" customHeight="1">
+      <c r="A120" s="11" t="s">
+        <v>294</v>
+      </c>
+      <c r="B120" s="36">
+        <v>15722.993999999999</v>
+      </c>
+      <c r="C120" s="37">
+        <v>52299.504000000001</v>
+      </c>
+      <c r="D120" s="37">
+        <v>31194.487000000001</v>
+      </c>
+      <c r="E120" s="37">
+        <v>21105.017</v>
+      </c>
+      <c r="F120" s="37">
+        <v>9186.1419999999998</v>
+      </c>
+      <c r="G120" s="8">
+        <v>9167.0139999999992</v>
+      </c>
+      <c r="H120" s="37">
+        <v>19.128</v>
+      </c>
+      <c r="I120" s="37">
+        <v>32611.777999999998</v>
+      </c>
+      <c r="J120" s="37">
+        <v>0</v>
+      </c>
+      <c r="K120" s="37">
+        <v>0</v>
+      </c>
+      <c r="L120" s="37">
+        <v>1718.498</v>
+      </c>
+      <c r="M120" s="37">
+        <v>356.13299999999998</v>
+      </c>
+      <c r="N120" s="37">
+        <v>1362.365</v>
+      </c>
+      <c r="O120" s="37">
+        <v>5964.5420000000004</v>
+      </c>
+      <c r="P120" s="37">
+        <v>5964.5420000000004</v>
+      </c>
+      <c r="Q120" s="37">
+        <v>0</v>
+      </c>
+      <c r="R120" s="37">
+        <v>0</v>
+      </c>
+      <c r="S120" s="8">
+        <v>0</v>
+      </c>
+      <c r="T120" s="37">
+        <v>0</v>
+      </c>
+      <c r="U120" s="37">
+        <v>33.924999999999997</v>
+      </c>
+      <c r="V120" s="37">
+        <v>80473.964000000007</v>
+      </c>
+      <c r="W120" s="37">
+        <v>49279.476999999999</v>
+      </c>
+      <c r="X120" s="37">
+        <v>25276.321999999996</v>
+      </c>
+      <c r="Y120" s="37">
+        <v>5918.165</v>
+      </c>
+      <c r="Z120" s="37">
+        <v>7835.6990000000005</v>
+      </c>
+      <c r="AA120" s="37">
+        <v>42.834000000000003</v>
+      </c>
+      <c r="AB120" s="37">
+        <v>0</v>
+      </c>
+      <c r="AC120" s="37">
+        <v>434.27600000000007</v>
+      </c>
+      <c r="AD120" s="37">
+        <v>4907.9219999999996</v>
+      </c>
+      <c r="AE120" s="37">
+        <v>2450.6670000000004</v>
+      </c>
+      <c r="AF120" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG120" s="37">
+        <v>2775.0950000000003</v>
+      </c>
+      <c r="AH120" s="37">
+        <v>1832.1759999999999</v>
+      </c>
+      <c r="AI120" s="37">
+        <v>942.9190000000001</v>
+      </c>
+      <c r="AJ120" s="37">
+        <v>7290.19</v>
+      </c>
+      <c r="AK120" s="37">
+        <v>-104.946</v>
+      </c>
+      <c r="AL120" s="37">
+        <v>8952.1970000000001</v>
+      </c>
+      <c r="AM120" s="37">
+        <v>44513.741999999998</v>
+      </c>
+      <c r="AN120" s="37">
+        <v>40791.775999999998</v>
+      </c>
+      <c r="AO120" s="37">
+        <v>3721.9660000000003</v>
+      </c>
+      <c r="AP120" s="37">
+        <v>413.19899999999996</v>
+      </c>
+      <c r="AQ120" s="37">
+        <v>413.19899999999996</v>
+      </c>
+      <c r="AR120" s="37">
+        <v>2551.518</v>
+      </c>
+      <c r="AS120" s="37">
+        <v>646.99700000000007</v>
+      </c>
+      <c r="AT120" s="37">
+        <v>1904.521</v>
+      </c>
+      <c r="AU120" s="37">
+        <v>1174.479</v>
+      </c>
+      <c r="AV120" s="37">
+        <v>4.1999999999999996E-2</v>
+      </c>
+      <c r="AW120" s="37">
+        <v>316.10599999999999</v>
+      </c>
+      <c r="AX120" s="37">
+        <v>413.89400000000001</v>
+      </c>
+      <c r="AY120" s="37">
+        <v>583.38</v>
+      </c>
+      <c r="AZ120" s="37">
+        <v>30754.510000000002</v>
+      </c>
+      <c r="BA120" s="37">
+        <v>38770.800999999999</v>
+      </c>
+      <c r="BB120" s="37">
+        <v>38770.800999999999</v>
+      </c>
+      <c r="BC120" s="37">
+        <v>3209.9615329999997</v>
+      </c>
+      <c r="BD120" s="37">
+        <v>42.359000000000002</v>
+      </c>
+      <c r="BE120" s="38">
+        <v>0</v>
+      </c>
+      <c r="BF120" s="37">
+        <v>1113.3989999999999</v>
+      </c>
+      <c r="BG120" s="37">
+        <v>2054.2035329999999</v>
+      </c>
+      <c r="BH120" s="37">
+        <v>3834.0702497000002</v>
+      </c>
+      <c r="BI120" s="37">
+        <v>0.21000000000000002</v>
+      </c>
+      <c r="BJ120" s="37">
+        <v>3784.0259999999998</v>
+      </c>
+      <c r="BK120" s="37">
+        <v>49.834249700000001</v>
+      </c>
+      <c r="BL120" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM120" s="37">
+        <v>7290.19</v>
+      </c>
+      <c r="BN120" s="8">
+        <v>39610.542000000001</v>
+      </c>
+      <c r="BO120" s="37">
+        <v>32320.352000000003</v>
+      </c>
+      <c r="BP120" s="37">
+        <v>7411.9630000000034</v>
+      </c>
+      <c r="BQ120" s="37">
+        <v>46794.182999999997</v>
+      </c>
+      <c r="BR120" s="37">
+        <v>62380.354532999998</v>
+      </c>
+      <c r="BS120" s="37">
+        <v>31185.86753299999</v>
+      </c>
+      <c r="BT120" s="37">
+        <v>10080.850532999997</v>
+      </c>
+      <c r="BU120" s="37">
+        <v>2058.6297826999971</v>
       </c>
     </row>
-    <row r="60" spans="1:13" ht="15" customHeight="1">
-[...38 lines deleted...]
-      </c>
+    <row r="121" spans="1:73" ht="15" customHeight="1">
+      <c r="B121" s="35"/>
+      <c r="C121" s="35"/>
+      <c r="D121" s="35"/>
+      <c r="E121" s="35"/>
+      <c r="F121" s="35"/>
+      <c r="G121" s="35"/>
+      <c r="H121" s="35"/>
+      <c r="I121" s="35"/>
+      <c r="J121" s="35"/>
+      <c r="K121" s="35"/>
+      <c r="L121" s="35"/>
+      <c r="M121" s="35"/>
+      <c r="N121" s="35"/>
+      <c r="O121" s="35"/>
+      <c r="P121" s="35"/>
+      <c r="Q121" s="35"/>
+      <c r="R121" s="35"/>
+      <c r="S121" s="35"/>
+      <c r="T121" s="35"/>
+      <c r="U121" s="35"/>
+      <c r="V121" s="35"/>
+      <c r="W121" s="35"/>
+      <c r="X121" s="35"/>
+      <c r="Y121" s="35"/>
+      <c r="Z121" s="35"/>
+      <c r="AA121" s="35"/>
+      <c r="AB121" s="35"/>
+      <c r="AC121" s="35"/>
+      <c r="AD121" s="35"/>
+      <c r="AE121" s="35"/>
+      <c r="AF121" s="35"/>
+      <c r="AG121" s="35"/>
+      <c r="AH121" s="35"/>
+      <c r="AI121" s="35"/>
+      <c r="AJ121" s="35"/>
+      <c r="AK121" s="35"/>
+      <c r="AL121" s="35"/>
+      <c r="AM121" s="35"/>
+      <c r="AN121" s="35"/>
+      <c r="AO121" s="35"/>
+      <c r="AP121" s="35"/>
+      <c r="AQ121" s="35"/>
+      <c r="AR121" s="35"/>
+      <c r="AS121" s="35"/>
+      <c r="AT121" s="35"/>
+      <c r="AU121" s="35"/>
+      <c r="AV121" s="35"/>
+      <c r="AW121" s="35"/>
+      <c r="AX121" s="35"/>
+      <c r="AY121" s="35"/>
+      <c r="AZ121" s="35"/>
+      <c r="BA121" s="35"/>
+      <c r="BB121" s="35"/>
+      <c r="BC121" s="35"/>
+      <c r="BD121" s="35"/>
+      <c r="BE121" s="35"/>
+      <c r="BF121" s="35"/>
+      <c r="BG121" s="35"/>
+      <c r="BH121" s="35"/>
+      <c r="BI121" s="35"/>
+      <c r="BJ121" s="35"/>
+      <c r="BK121" s="35"/>
+      <c r="BL121" s="35"/>
+      <c r="BM121" s="35"/>
+      <c r="BN121" s="35"/>
+      <c r="BO121" s="35"/>
+      <c r="BP121" s="35"/>
+      <c r="BQ121" s="35"/>
+      <c r="BR121" s="35"/>
+      <c r="BS121" s="35"/>
+      <c r="BT121" s="35"/>
+      <c r="BU121" s="35"/>
     </row>
-    <row r="61" spans="1:13" ht="15" customHeight="1">
-[...38 lines deleted...]
-      </c>
+    <row r="122" spans="1:73" ht="15" customHeight="1">
+      <c r="B122" s="35"/>
+      <c r="C122" s="35"/>
+      <c r="D122" s="35"/>
+      <c r="E122" s="35"/>
+      <c r="F122" s="35"/>
+      <c r="G122" s="35"/>
+      <c r="H122" s="35"/>
+      <c r="I122" s="35"/>
+      <c r="J122" s="35"/>
+      <c r="K122" s="35"/>
+      <c r="L122" s="35"/>
+      <c r="M122" s="35"/>
+      <c r="N122" s="35"/>
+      <c r="O122" s="35"/>
+      <c r="P122" s="35"/>
+      <c r="Q122" s="35"/>
+      <c r="R122" s="35"/>
+      <c r="S122" s="35"/>
+      <c r="T122" s="35"/>
+      <c r="U122" s="35"/>
+      <c r="V122" s="35"/>
+      <c r="W122" s="35"/>
+      <c r="X122" s="35"/>
+      <c r="Y122" s="35"/>
+      <c r="Z122" s="35"/>
+      <c r="AA122" s="35"/>
+      <c r="AB122" s="35"/>
+      <c r="AC122" s="35"/>
+      <c r="AD122" s="35"/>
+      <c r="AE122" s="35"/>
+      <c r="AF122" s="35"/>
+      <c r="AG122" s="35"/>
+      <c r="AH122" s="35"/>
+      <c r="AI122" s="35"/>
+      <c r="AJ122" s="35"/>
+      <c r="AK122" s="35"/>
+      <c r="AL122" s="35"/>
+      <c r="AM122" s="35"/>
+      <c r="AN122" s="35"/>
+      <c r="AO122" s="35"/>
+      <c r="AP122" s="35"/>
+      <c r="AQ122" s="35"/>
+      <c r="AR122" s="35"/>
+      <c r="AS122" s="35"/>
+      <c r="AT122" s="35"/>
+      <c r="AU122" s="35"/>
+      <c r="AV122" s="35"/>
+      <c r="AW122" s="35"/>
+      <c r="AX122" s="35"/>
+      <c r="AY122" s="35"/>
+      <c r="AZ122" s="35"/>
+      <c r="BA122" s="35"/>
+      <c r="BB122" s="35"/>
+      <c r="BC122" s="35"/>
+      <c r="BD122" s="35"/>
+      <c r="BE122" s="35"/>
+      <c r="BF122" s="35"/>
+      <c r="BG122" s="35"/>
+      <c r="BH122" s="35"/>
+      <c r="BI122" s="35"/>
+      <c r="BJ122" s="35"/>
+      <c r="BK122" s="35"/>
+      <c r="BL122" s="35"/>
+      <c r="BM122" s="35"/>
+      <c r="BN122" s="35"/>
+      <c r="BO122" s="35"/>
+      <c r="BP122" s="35"/>
+      <c r="BQ122" s="35"/>
+      <c r="BR122" s="35"/>
+      <c r="BS122" s="35"/>
+      <c r="BT122" s="35"/>
+      <c r="BU122" s="35"/>
     </row>
-    <row r="62" spans="1:13" ht="15" customHeight="1">
-[...38 lines deleted...]
-      </c>
+    <row r="123" spans="1:73" ht="15" customHeight="1">
+      <c r="B123" s="35"/>
+      <c r="C123" s="35"/>
+      <c r="D123" s="35"/>
+      <c r="E123" s="35"/>
+      <c r="F123" s="35"/>
+      <c r="G123" s="35"/>
+      <c r="H123" s="35"/>
+      <c r="I123" s="35"/>
+      <c r="J123" s="35"/>
+      <c r="K123" s="35"/>
+      <c r="L123" s="35"/>
+      <c r="M123" s="35"/>
+      <c r="N123" s="35"/>
+      <c r="O123" s="35"/>
+      <c r="P123" s="35"/>
+      <c r="Q123" s="35"/>
+      <c r="R123" s="35"/>
+      <c r="S123" s="35"/>
+      <c r="T123" s="35"/>
+      <c r="U123" s="35"/>
+      <c r="V123" s="35"/>
+      <c r="W123" s="35"/>
+      <c r="X123" s="35"/>
+      <c r="Y123" s="35"/>
+      <c r="Z123" s="35"/>
+      <c r="AA123" s="35"/>
+      <c r="AB123" s="35"/>
+      <c r="AC123" s="35"/>
+      <c r="AD123" s="35"/>
+      <c r="AE123" s="35"/>
+      <c r="AF123" s="35"/>
+      <c r="AG123" s="35"/>
+      <c r="AH123" s="35"/>
+      <c r="AI123" s="35"/>
+      <c r="AJ123" s="35"/>
+      <c r="AK123" s="35"/>
+      <c r="AL123" s="35"/>
+      <c r="AM123" s="35"/>
+      <c r="AN123" s="35"/>
+      <c r="AO123" s="35"/>
+      <c r="AP123" s="35"/>
+      <c r="AQ123" s="35"/>
+      <c r="AR123" s="35"/>
+      <c r="AS123" s="35"/>
+      <c r="AT123" s="35"/>
+      <c r="AU123" s="35"/>
+      <c r="AV123" s="35"/>
+      <c r="AW123" s="35"/>
+      <c r="AX123" s="35"/>
+      <c r="AY123" s="35"/>
+      <c r="AZ123" s="35"/>
+      <c r="BA123" s="35"/>
+      <c r="BB123" s="35"/>
+      <c r="BC123" s="35"/>
+      <c r="BD123" s="35"/>
+      <c r="BE123" s="35"/>
+      <c r="BF123" s="35"/>
+      <c r="BG123" s="35"/>
+      <c r="BH123" s="35"/>
+      <c r="BI123" s="35"/>
+      <c r="BJ123" s="35"/>
+      <c r="BK123" s="35"/>
+      <c r="BL123" s="35"/>
+      <c r="BM123" s="35"/>
+      <c r="BN123" s="35"/>
+      <c r="BO123" s="35"/>
+      <c r="BP123" s="35"/>
+      <c r="BQ123" s="35"/>
+      <c r="BR123" s="35"/>
+      <c r="BS123" s="35"/>
+      <c r="BT123" s="35"/>
+      <c r="BU123" s="35"/>
     </row>
-    <row r="63" spans="1:13" ht="15" customHeight="1">
-[...38 lines deleted...]
-      </c>
+    <row r="124" spans="1:73" ht="15" customHeight="1">
+      <c r="B124" s="35"/>
+      <c r="C124" s="35"/>
+      <c r="D124" s="35"/>
+      <c r="E124" s="35"/>
+      <c r="F124" s="35"/>
+      <c r="G124" s="35"/>
+      <c r="H124" s="35"/>
+      <c r="I124" s="35"/>
+      <c r="J124" s="35"/>
+      <c r="K124" s="35"/>
+      <c r="L124" s="35"/>
+      <c r="M124" s="35"/>
+      <c r="N124" s="35"/>
+      <c r="O124" s="35"/>
+      <c r="P124" s="35"/>
+      <c r="Q124" s="35"/>
+      <c r="R124" s="35"/>
+      <c r="S124" s="35"/>
+      <c r="T124" s="35"/>
+      <c r="U124" s="35"/>
+      <c r="V124" s="35"/>
+      <c r="W124" s="35"/>
+      <c r="X124" s="35"/>
+      <c r="Y124" s="35"/>
+      <c r="Z124" s="35"/>
+      <c r="AA124" s="35"/>
+      <c r="AB124" s="35"/>
+      <c r="AC124" s="35"/>
+      <c r="AD124" s="35"/>
+      <c r="AE124" s="35"/>
+      <c r="AF124" s="35"/>
+      <c r="AG124" s="35"/>
+      <c r="AH124" s="35"/>
+      <c r="AI124" s="35"/>
+      <c r="AJ124" s="35"/>
+      <c r="AK124" s="35"/>
+      <c r="AL124" s="35"/>
+      <c r="AM124" s="35"/>
+      <c r="AN124" s="35"/>
+      <c r="AO124" s="35"/>
+      <c r="AP124" s="35"/>
+      <c r="AQ124" s="35"/>
+      <c r="AR124" s="35"/>
+      <c r="AS124" s="35"/>
+      <c r="AT124" s="35"/>
+      <c r="AU124" s="35"/>
+      <c r="AV124" s="35"/>
+      <c r="AW124" s="35"/>
+      <c r="AX124" s="35"/>
+      <c r="AY124" s="35"/>
+      <c r="AZ124" s="35"/>
+      <c r="BA124" s="35"/>
+      <c r="BB124" s="35"/>
+      <c r="BC124" s="35"/>
+      <c r="BD124" s="35"/>
+      <c r="BE124" s="35"/>
+      <c r="BF124" s="35"/>
+      <c r="BG124" s="35"/>
+      <c r="BH124" s="35"/>
+      <c r="BI124" s="35"/>
+      <c r="BJ124" s="35"/>
+      <c r="BK124" s="35"/>
+      <c r="BL124" s="35"/>
+      <c r="BM124" s="35"/>
+      <c r="BN124" s="35"/>
+      <c r="BO124" s="35"/>
+      <c r="BP124" s="35"/>
+      <c r="BQ124" s="35"/>
+      <c r="BR124" s="35"/>
+      <c r="BS124" s="35"/>
+      <c r="BT124" s="35"/>
+      <c r="BU124" s="35"/>
     </row>
-    <row r="64" spans="1:13" ht="15" customHeight="1">
-[...38 lines deleted...]
-      </c>
+    <row r="125" spans="1:73" ht="15" customHeight="1">
+      <c r="B125" s="35"/>
+      <c r="C125" s="35"/>
+      <c r="D125" s="35"/>
+      <c r="E125" s="35"/>
+      <c r="F125" s="35"/>
+      <c r="G125" s="35"/>
+      <c r="H125" s="35"/>
+      <c r="I125" s="35"/>
+      <c r="J125" s="35"/>
+      <c r="K125" s="35"/>
+      <c r="L125" s="35"/>
+      <c r="M125" s="35"/>
+      <c r="N125" s="35"/>
+      <c r="O125" s="35"/>
+      <c r="P125" s="35"/>
+      <c r="Q125" s="35"/>
+      <c r="R125" s="35"/>
+      <c r="S125" s="35"/>
+      <c r="T125" s="35"/>
+      <c r="U125" s="35"/>
+      <c r="V125" s="35"/>
+      <c r="W125" s="35"/>
+      <c r="X125" s="35"/>
+      <c r="Y125" s="35"/>
+      <c r="Z125" s="35"/>
+      <c r="AA125" s="35"/>
+      <c r="AB125" s="35"/>
+      <c r="AC125" s="35"/>
+      <c r="AD125" s="35"/>
+      <c r="AE125" s="35"/>
+      <c r="AF125" s="35"/>
+      <c r="AG125" s="35"/>
+      <c r="AH125" s="35"/>
+      <c r="AI125" s="35"/>
+      <c r="AJ125" s="35"/>
+      <c r="AK125" s="35"/>
+      <c r="AL125" s="35"/>
+      <c r="AM125" s="35"/>
+      <c r="AN125" s="35"/>
+      <c r="AO125" s="35"/>
+      <c r="AP125" s="35"/>
+      <c r="AQ125" s="35"/>
+      <c r="AR125" s="35"/>
+      <c r="AS125" s="35"/>
+      <c r="AT125" s="35"/>
+      <c r="AU125" s="35"/>
+      <c r="AV125" s="35"/>
+      <c r="AW125" s="35"/>
+      <c r="AX125" s="35"/>
+      <c r="AY125" s="35"/>
+      <c r="AZ125" s="35"/>
+      <c r="BA125" s="35"/>
+      <c r="BB125" s="35"/>
+      <c r="BC125" s="35"/>
+      <c r="BD125" s="35"/>
+      <c r="BE125" s="35"/>
+      <c r="BF125" s="35"/>
+      <c r="BG125" s="35"/>
+      <c r="BH125" s="35"/>
+      <c r="BI125" s="35"/>
+      <c r="BJ125" s="35"/>
+      <c r="BK125" s="35"/>
+      <c r="BL125" s="35"/>
+      <c r="BM125" s="35"/>
+      <c r="BN125" s="35"/>
+      <c r="BO125" s="35"/>
+      <c r="BP125" s="35"/>
+      <c r="BQ125" s="35"/>
+      <c r="BR125" s="35"/>
+      <c r="BS125" s="35"/>
+      <c r="BT125" s="35"/>
+      <c r="BU125" s="35"/>
     </row>
-    <row r="65" spans="1:13" ht="15" customHeight="1">
-[...38 lines deleted...]
-      </c>
+    <row r="126" spans="1:73" ht="15" customHeight="1">
+      <c r="B126" s="35"/>
+      <c r="C126" s="35"/>
+      <c r="D126" s="35"/>
+      <c r="E126" s="35"/>
+      <c r="F126" s="35"/>
+      <c r="G126" s="35"/>
+      <c r="H126" s="35"/>
+      <c r="I126" s="35"/>
+      <c r="J126" s="35"/>
+      <c r="K126" s="35"/>
+      <c r="L126" s="35"/>
+      <c r="M126" s="35"/>
+      <c r="N126" s="35"/>
+      <c r="O126" s="35"/>
+      <c r="P126" s="35"/>
+      <c r="Q126" s="35"/>
+      <c r="R126" s="35"/>
+      <c r="S126" s="35"/>
+      <c r="T126" s="35"/>
+      <c r="U126" s="35"/>
+      <c r="V126" s="35"/>
+      <c r="W126" s="35"/>
+      <c r="X126" s="35"/>
+      <c r="Y126" s="35"/>
+      <c r="Z126" s="35"/>
+      <c r="AA126" s="35"/>
+      <c r="AB126" s="35"/>
+      <c r="AC126" s="35"/>
+      <c r="AD126" s="35"/>
+      <c r="AE126" s="35"/>
+      <c r="AF126" s="35"/>
+      <c r="AG126" s="35"/>
+      <c r="AH126" s="35"/>
+      <c r="AI126" s="35"/>
+      <c r="AJ126" s="35"/>
+      <c r="AK126" s="35"/>
+      <c r="AL126" s="35"/>
+      <c r="AM126" s="35"/>
+      <c r="AN126" s="35"/>
+      <c r="AO126" s="35"/>
+      <c r="AP126" s="35"/>
+      <c r="AQ126" s="35"/>
+      <c r="AR126" s="35"/>
+      <c r="AS126" s="35"/>
+      <c r="AT126" s="35"/>
+      <c r="AU126" s="35"/>
+      <c r="AV126" s="35"/>
+      <c r="AW126" s="35"/>
+      <c r="AX126" s="35"/>
+      <c r="AY126" s="35"/>
+      <c r="AZ126" s="35"/>
+      <c r="BA126" s="35"/>
+      <c r="BB126" s="35"/>
+      <c r="BC126" s="35"/>
+      <c r="BD126" s="35"/>
+      <c r="BE126" s="35"/>
+      <c r="BF126" s="35"/>
+      <c r="BG126" s="35"/>
+      <c r="BH126" s="35"/>
+      <c r="BI126" s="35"/>
+      <c r="BJ126" s="35"/>
+      <c r="BK126" s="35"/>
+      <c r="BL126" s="35"/>
+      <c r="BM126" s="35"/>
+      <c r="BN126" s="35"/>
+      <c r="BO126" s="35"/>
+      <c r="BP126" s="35"/>
+      <c r="BQ126" s="35"/>
+      <c r="BR126" s="35"/>
+      <c r="BS126" s="35"/>
+      <c r="BT126" s="35"/>
+      <c r="BU126" s="35"/>
     </row>
-    <row r="66" spans="1:13" ht="15" customHeight="1">
-[...38 lines deleted...]
-      </c>
+    <row r="127" spans="1:73" ht="15" customHeight="1">
+      <c r="B127" s="35"/>
+      <c r="C127" s="35"/>
+      <c r="D127" s="35"/>
+      <c r="E127" s="35"/>
+      <c r="F127" s="35"/>
+      <c r="G127" s="35"/>
+      <c r="H127" s="35"/>
+      <c r="I127" s="35"/>
+      <c r="J127" s="35"/>
+      <c r="K127" s="35"/>
+      <c r="L127" s="35"/>
+      <c r="M127" s="35"/>
+      <c r="N127" s="35"/>
+      <c r="O127" s="35"/>
+      <c r="P127" s="35"/>
+      <c r="Q127" s="35"/>
+      <c r="R127" s="35"/>
+      <c r="S127" s="35"/>
+      <c r="T127" s="35"/>
+      <c r="U127" s="35"/>
+      <c r="V127" s="35"/>
+      <c r="W127" s="35"/>
+      <c r="X127" s="35"/>
+      <c r="Y127" s="35"/>
+      <c r="Z127" s="35"/>
+      <c r="AA127" s="35"/>
+      <c r="AB127" s="35"/>
+      <c r="AC127" s="35"/>
+      <c r="AD127" s="35"/>
+      <c r="AE127" s="35"/>
+      <c r="AF127" s="35"/>
+      <c r="AG127" s="35"/>
+      <c r="AH127" s="35"/>
+      <c r="AI127" s="35"/>
+      <c r="AJ127" s="35"/>
+      <c r="AK127" s="35"/>
+      <c r="AL127" s="35"/>
+      <c r="AM127" s="35"/>
+      <c r="AN127" s="35"/>
+      <c r="AO127" s="35"/>
+      <c r="AP127" s="35"/>
+      <c r="AQ127" s="35"/>
+      <c r="AR127" s="35"/>
+      <c r="AS127" s="35"/>
+      <c r="AT127" s="35"/>
+      <c r="AU127" s="35"/>
+      <c r="AV127" s="35"/>
+      <c r="AW127" s="35"/>
+      <c r="AX127" s="35"/>
+      <c r="AY127" s="35"/>
+      <c r="AZ127" s="35"/>
+      <c r="BA127" s="35"/>
+      <c r="BB127" s="35"/>
+      <c r="BC127" s="35"/>
+      <c r="BD127" s="35"/>
+      <c r="BE127" s="35"/>
+      <c r="BF127" s="35"/>
+      <c r="BG127" s="35"/>
+      <c r="BH127" s="35"/>
+      <c r="BI127" s="35"/>
+      <c r="BJ127" s="35"/>
+      <c r="BK127" s="35"/>
+      <c r="BL127" s="35"/>
+      <c r="BM127" s="35"/>
+      <c r="BN127" s="35"/>
+      <c r="BO127" s="35"/>
+      <c r="BP127" s="35"/>
+      <c r="BQ127" s="35"/>
+      <c r="BR127" s="35"/>
+      <c r="BS127" s="35"/>
+      <c r="BT127" s="35"/>
+      <c r="BU127" s="35"/>
     </row>
-    <row r="67" spans="1:13" ht="15" customHeight="1">
-[...38 lines deleted...]
-      </c>
+    <row r="128" spans="1:73" ht="15" customHeight="1">
+      <c r="B128" s="35"/>
+      <c r="C128" s="35"/>
+      <c r="D128" s="35"/>
+      <c r="E128" s="35"/>
+      <c r="F128" s="35"/>
+      <c r="G128" s="35"/>
+      <c r="H128" s="35"/>
+      <c r="I128" s="35"/>
+      <c r="J128" s="35"/>
+      <c r="K128" s="35"/>
+      <c r="L128" s="35"/>
+      <c r="M128" s="35"/>
+      <c r="N128" s="35"/>
+      <c r="O128" s="35"/>
+      <c r="P128" s="35"/>
+      <c r="Q128" s="35"/>
+      <c r="R128" s="35"/>
+      <c r="S128" s="35"/>
+      <c r="T128" s="35"/>
+      <c r="U128" s="35"/>
+      <c r="V128" s="35"/>
+      <c r="W128" s="35"/>
+      <c r="X128" s="35"/>
+      <c r="Y128" s="35"/>
+      <c r="Z128" s="35"/>
+      <c r="AA128" s="35"/>
+      <c r="AB128" s="35"/>
+      <c r="AC128" s="35"/>
+      <c r="AD128" s="35"/>
+      <c r="AE128" s="35"/>
+      <c r="AF128" s="35"/>
+      <c r="AG128" s="35"/>
+      <c r="AH128" s="35"/>
+      <c r="AI128" s="35"/>
+      <c r="AJ128" s="35"/>
+      <c r="AK128" s="35"/>
+      <c r="AL128" s="35"/>
+      <c r="AM128" s="35"/>
+      <c r="AN128" s="35"/>
+      <c r="AO128" s="35"/>
+      <c r="AP128" s="35"/>
+      <c r="AQ128" s="35"/>
+      <c r="AR128" s="35"/>
+      <c r="AS128" s="35"/>
+      <c r="AT128" s="35"/>
+      <c r="AU128" s="35"/>
+      <c r="AV128" s="35"/>
+      <c r="AW128" s="35"/>
+      <c r="AX128" s="35"/>
+      <c r="AY128" s="35"/>
+      <c r="AZ128" s="35"/>
+      <c r="BA128" s="35"/>
+      <c r="BB128" s="35"/>
+      <c r="BC128" s="35"/>
+      <c r="BD128" s="35"/>
+      <c r="BE128" s="35"/>
+      <c r="BF128" s="35"/>
+      <c r="BG128" s="35"/>
+      <c r="BH128" s="35"/>
+      <c r="BI128" s="35"/>
+      <c r="BJ128" s="35"/>
+      <c r="BK128" s="35"/>
+      <c r="BL128" s="35"/>
+      <c r="BM128" s="35"/>
+      <c r="BN128" s="35"/>
+      <c r="BO128" s="35"/>
+      <c r="BP128" s="35"/>
+      <c r="BQ128" s="35"/>
+      <c r="BR128" s="35"/>
+      <c r="BS128" s="35"/>
+      <c r="BT128" s="35"/>
+      <c r="BU128" s="35"/>
     </row>
-    <row r="68" spans="1:13" ht="15" customHeight="1">
-[...38 lines deleted...]
-      </c>
+    <row r="129" spans="2:73" ht="15" customHeight="1">
+      <c r="B129" s="35"/>
+      <c r="C129" s="35"/>
+      <c r="D129" s="35"/>
+      <c r="E129" s="35"/>
+      <c r="F129" s="35"/>
+      <c r="G129" s="35"/>
+      <c r="H129" s="35"/>
+      <c r="I129" s="35"/>
+      <c r="J129" s="35"/>
+      <c r="K129" s="35"/>
+      <c r="L129" s="35"/>
+      <c r="M129" s="35"/>
+      <c r="N129" s="35"/>
+      <c r="O129" s="35"/>
+      <c r="P129" s="35"/>
+      <c r="Q129" s="35"/>
+      <c r="R129" s="35"/>
+      <c r="S129" s="35"/>
+      <c r="T129" s="35"/>
+      <c r="U129" s="35"/>
+      <c r="V129" s="35"/>
+      <c r="W129" s="35"/>
+      <c r="X129" s="35"/>
+      <c r="Y129" s="35"/>
+      <c r="Z129" s="35"/>
+      <c r="AA129" s="35"/>
+      <c r="AB129" s="35"/>
+      <c r="AC129" s="35"/>
+      <c r="AD129" s="35"/>
+      <c r="AE129" s="35"/>
+      <c r="AF129" s="35"/>
+      <c r="AG129" s="35"/>
+      <c r="AH129" s="35"/>
+      <c r="AI129" s="35"/>
+      <c r="AJ129" s="35"/>
+      <c r="AK129" s="35"/>
+      <c r="AL129" s="35"/>
+      <c r="AM129" s="35"/>
+      <c r="AN129" s="35"/>
+      <c r="AO129" s="35"/>
+      <c r="AP129" s="35"/>
+      <c r="AQ129" s="35"/>
+      <c r="AR129" s="35"/>
+      <c r="AS129" s="35"/>
+      <c r="AT129" s="35"/>
+      <c r="AU129" s="35"/>
+      <c r="AV129" s="35"/>
+      <c r="AW129" s="35"/>
+      <c r="AX129" s="35"/>
+      <c r="AY129" s="35"/>
+      <c r="AZ129" s="35"/>
+      <c r="BA129" s="35"/>
+      <c r="BB129" s="35"/>
+      <c r="BC129" s="35"/>
+      <c r="BD129" s="35"/>
+      <c r="BE129" s="35"/>
+      <c r="BF129" s="35"/>
+      <c r="BG129" s="35"/>
+      <c r="BH129" s="35"/>
+      <c r="BI129" s="35"/>
+      <c r="BJ129" s="35"/>
+      <c r="BK129" s="35"/>
+      <c r="BL129" s="35"/>
+      <c r="BM129" s="35"/>
+      <c r="BN129" s="35"/>
+      <c r="BO129" s="35"/>
+      <c r="BP129" s="35"/>
+      <c r="BQ129" s="35"/>
+      <c r="BR129" s="35"/>
+      <c r="BS129" s="35"/>
+      <c r="BT129" s="35"/>
+      <c r="BU129" s="35"/>
     </row>
-    <row r="69" spans="1:13" ht="15" customHeight="1">
-[...38 lines deleted...]
-      </c>
+    <row r="130" spans="2:73" ht="15" customHeight="1">
+      <c r="B130" s="35"/>
+      <c r="C130" s="35"/>
+      <c r="D130" s="35"/>
+      <c r="E130" s="35"/>
+      <c r="F130" s="35"/>
+      <c r="G130" s="35"/>
+      <c r="H130" s="35"/>
+      <c r="I130" s="35"/>
+      <c r="J130" s="35"/>
+      <c r="K130" s="35"/>
+      <c r="L130" s="35"/>
+      <c r="M130" s="35"/>
+      <c r="N130" s="35"/>
+      <c r="O130" s="35"/>
+      <c r="P130" s="35"/>
+      <c r="Q130" s="35"/>
+      <c r="R130" s="35"/>
+      <c r="S130" s="35"/>
+      <c r="T130" s="35"/>
+      <c r="U130" s="35"/>
+      <c r="V130" s="35"/>
+      <c r="W130" s="35"/>
+      <c r="X130" s="35"/>
+      <c r="Y130" s="35"/>
+      <c r="Z130" s="35"/>
+      <c r="AA130" s="35"/>
+      <c r="AB130" s="35"/>
+      <c r="AC130" s="35"/>
+      <c r="AD130" s="35"/>
+      <c r="AE130" s="35"/>
+      <c r="AF130" s="35"/>
+      <c r="AG130" s="35"/>
+      <c r="AH130" s="35"/>
+      <c r="AI130" s="35"/>
+      <c r="AJ130" s="35"/>
+      <c r="AK130" s="35"/>
+      <c r="AL130" s="35"/>
+      <c r="AM130" s="35"/>
+      <c r="AN130" s="35"/>
+      <c r="AO130" s="35"/>
+      <c r="AP130" s="35"/>
+      <c r="AQ130" s="35"/>
+      <c r="AR130" s="35"/>
+      <c r="AS130" s="35"/>
+      <c r="AT130" s="35"/>
+      <c r="AU130" s="35"/>
+      <c r="AV130" s="35"/>
+      <c r="AW130" s="35"/>
+      <c r="AX130" s="35"/>
+      <c r="AY130" s="35"/>
+      <c r="AZ130" s="35"/>
+      <c r="BA130" s="35"/>
+      <c r="BB130" s="35"/>
+      <c r="BC130" s="35"/>
+      <c r="BD130" s="35"/>
+      <c r="BE130" s="35"/>
+      <c r="BF130" s="35"/>
+      <c r="BG130" s="35"/>
+      <c r="BH130" s="35"/>
+      <c r="BI130" s="35"/>
+      <c r="BJ130" s="35"/>
+      <c r="BK130" s="35"/>
+      <c r="BL130" s="35"/>
+      <c r="BM130" s="35"/>
+      <c r="BN130" s="35"/>
+      <c r="BO130" s="35"/>
+      <c r="BP130" s="35"/>
+      <c r="BQ130" s="35"/>
+      <c r="BR130" s="35"/>
+      <c r="BS130" s="35"/>
+      <c r="BT130" s="35"/>
+      <c r="BU130" s="35"/>
     </row>
-    <row r="70" spans="1:13" ht="15" customHeight="1">
-[...38 lines deleted...]
-      </c>
+    <row r="131" spans="2:73" ht="15" customHeight="1">
+      <c r="B131" s="35"/>
+      <c r="C131" s="35"/>
+      <c r="D131" s="35"/>
+      <c r="E131" s="35"/>
+      <c r="F131" s="35"/>
+      <c r="G131" s="35"/>
+      <c r="H131" s="35"/>
+      <c r="I131" s="35"/>
+      <c r="J131" s="35"/>
+      <c r="K131" s="35"/>
+      <c r="L131" s="35"/>
+      <c r="M131" s="35"/>
+      <c r="N131" s="35"/>
+      <c r="O131" s="35"/>
+      <c r="P131" s="35"/>
+      <c r="Q131" s="35"/>
+      <c r="R131" s="35"/>
+      <c r="S131" s="35"/>
+      <c r="T131" s="35"/>
+      <c r="U131" s="35"/>
+      <c r="V131" s="35"/>
+      <c r="W131" s="35"/>
+      <c r="X131" s="35"/>
+      <c r="Y131" s="35"/>
+      <c r="Z131" s="35"/>
+      <c r="AA131" s="35"/>
+      <c r="AB131" s="35"/>
+      <c r="AC131" s="35"/>
+      <c r="AD131" s="35"/>
+      <c r="AE131" s="35"/>
+      <c r="AF131" s="35"/>
+      <c r="AG131" s="35"/>
+      <c r="AH131" s="35"/>
+      <c r="AI131" s="35"/>
+      <c r="AJ131" s="35"/>
+      <c r="AK131" s="35"/>
+      <c r="AL131" s="35"/>
+      <c r="AM131" s="35"/>
+      <c r="AN131" s="35"/>
+      <c r="AO131" s="35"/>
+      <c r="AP131" s="35"/>
+      <c r="AQ131" s="35"/>
+      <c r="AR131" s="35"/>
+      <c r="AS131" s="35"/>
+      <c r="AT131" s="35"/>
+      <c r="AU131" s="35"/>
+      <c r="AV131" s="35"/>
+      <c r="AW131" s="35"/>
+      <c r="AX131" s="35"/>
+      <c r="AY131" s="35"/>
+      <c r="AZ131" s="35"/>
+      <c r="BA131" s="35"/>
+      <c r="BB131" s="35"/>
+      <c r="BC131" s="35"/>
+      <c r="BD131" s="35"/>
+      <c r="BE131" s="35"/>
+      <c r="BF131" s="35"/>
+      <c r="BG131" s="35"/>
+      <c r="BH131" s="35"/>
+      <c r="BI131" s="35"/>
+      <c r="BJ131" s="35"/>
+      <c r="BK131" s="35"/>
+      <c r="BL131" s="35"/>
+      <c r="BM131" s="35"/>
+      <c r="BN131" s="35"/>
+      <c r="BO131" s="35"/>
+      <c r="BP131" s="35"/>
+      <c r="BQ131" s="35"/>
+      <c r="BR131" s="35"/>
+      <c r="BS131" s="35"/>
+      <c r="BT131" s="35"/>
+      <c r="BU131" s="35"/>
     </row>
-    <row r="71" spans="1:13" ht="15" customHeight="1">
-[...38 lines deleted...]
-      </c>
+    <row r="132" spans="2:73" ht="15" customHeight="1">
+      <c r="B132" s="35"/>
+      <c r="C132" s="35"/>
+      <c r="D132" s="35"/>
+      <c r="E132" s="35"/>
+      <c r="F132" s="35"/>
+      <c r="G132" s="35"/>
+      <c r="H132" s="35"/>
+      <c r="I132" s="35"/>
+      <c r="J132" s="35"/>
+      <c r="K132" s="35"/>
+      <c r="L132" s="35"/>
+      <c r="M132" s="35"/>
+      <c r="N132" s="35"/>
+      <c r="O132" s="35"/>
+      <c r="P132" s="35"/>
+      <c r="Q132" s="35"/>
+      <c r="R132" s="35"/>
+      <c r="S132" s="35"/>
+      <c r="T132" s="35"/>
+      <c r="U132" s="35"/>
+      <c r="V132" s="35"/>
+      <c r="W132" s="35"/>
+      <c r="X132" s="35"/>
+      <c r="Y132" s="35"/>
+      <c r="Z132" s="35"/>
+      <c r="AA132" s="35"/>
+      <c r="AB132" s="35"/>
+      <c r="AC132" s="35"/>
+      <c r="AD132" s="35"/>
+      <c r="AE132" s="35"/>
+      <c r="AF132" s="35"/>
+      <c r="AG132" s="35"/>
+      <c r="AH132" s="35"/>
+      <c r="AI132" s="35"/>
+      <c r="AJ132" s="35"/>
+      <c r="AK132" s="35"/>
+      <c r="AL132" s="35"/>
+      <c r="AM132" s="35"/>
+      <c r="AN132" s="35"/>
+      <c r="AO132" s="35"/>
+      <c r="AP132" s="35"/>
+      <c r="AQ132" s="35"/>
+      <c r="AR132" s="35"/>
+      <c r="AS132" s="35"/>
+      <c r="AT132" s="35"/>
+      <c r="AU132" s="35"/>
+      <c r="AV132" s="35"/>
+      <c r="AW132" s="35"/>
+      <c r="AX132" s="35"/>
+      <c r="AY132" s="35"/>
+      <c r="AZ132" s="35"/>
+      <c r="BA132" s="35"/>
+      <c r="BB132" s="35"/>
+      <c r="BC132" s="35"/>
+      <c r="BD132" s="35"/>
+      <c r="BE132" s="35"/>
+      <c r="BF132" s="35"/>
+      <c r="BG132" s="35"/>
+      <c r="BH132" s="35"/>
+      <c r="BI132" s="35"/>
+      <c r="BJ132" s="35"/>
+      <c r="BK132" s="35"/>
+      <c r="BL132" s="35"/>
+      <c r="BM132" s="35"/>
+      <c r="BN132" s="35"/>
+      <c r="BO132" s="35"/>
+      <c r="BP132" s="35"/>
+      <c r="BQ132" s="35"/>
+      <c r="BR132" s="35"/>
+      <c r="BS132" s="35"/>
+      <c r="BT132" s="35"/>
+      <c r="BU132" s="35"/>
     </row>
-    <row r="72" spans="1:13" ht="15" customHeight="1">
-[...38 lines deleted...]
-      </c>
+    <row r="133" spans="2:73" ht="15" customHeight="1">
+      <c r="B133" s="35"/>
+      <c r="C133" s="35"/>
+      <c r="D133" s="35"/>
+      <c r="E133" s="35"/>
+      <c r="F133" s="35"/>
+      <c r="G133" s="35"/>
+      <c r="H133" s="35"/>
+      <c r="I133" s="35"/>
+      <c r="J133" s="35"/>
+      <c r="K133" s="35"/>
+      <c r="L133" s="35"/>
+      <c r="M133" s="35"/>
+      <c r="N133" s="35"/>
+      <c r="O133" s="35"/>
+      <c r="P133" s="35"/>
+      <c r="Q133" s="35"/>
+      <c r="R133" s="35"/>
+      <c r="S133" s="35"/>
+      <c r="T133" s="35"/>
+      <c r="U133" s="35"/>
+      <c r="V133" s="35"/>
+      <c r="W133" s="35"/>
+      <c r="X133" s="35"/>
+      <c r="Y133" s="35"/>
+      <c r="Z133" s="35"/>
+      <c r="AA133" s="35"/>
+      <c r="AB133" s="35"/>
+      <c r="AC133" s="35"/>
+      <c r="AD133" s="35"/>
+      <c r="AE133" s="35"/>
+      <c r="AF133" s="35"/>
+      <c r="AG133" s="35"/>
+      <c r="AH133" s="35"/>
+      <c r="AI133" s="35"/>
+      <c r="AJ133" s="35"/>
+      <c r="AK133" s="35"/>
+      <c r="AL133" s="35"/>
+      <c r="AM133" s="35"/>
+      <c r="AN133" s="35"/>
+      <c r="AO133" s="35"/>
+      <c r="AP133" s="35"/>
+      <c r="AQ133" s="35"/>
+      <c r="AR133" s="35"/>
+      <c r="AS133" s="35"/>
+      <c r="AT133" s="35"/>
+      <c r="AU133" s="35"/>
+      <c r="AV133" s="35"/>
+      <c r="AW133" s="35"/>
+      <c r="AX133" s="35"/>
+      <c r="AY133" s="35"/>
+      <c r="AZ133" s="35"/>
+      <c r="BA133" s="35"/>
+      <c r="BB133" s="35"/>
+      <c r="BC133" s="35"/>
+      <c r="BD133" s="35"/>
+      <c r="BE133" s="35"/>
+      <c r="BF133" s="35"/>
+      <c r="BG133" s="35"/>
+      <c r="BH133" s="35"/>
+      <c r="BI133" s="35"/>
+      <c r="BJ133" s="35"/>
+      <c r="BK133" s="35"/>
+      <c r="BL133" s="35"/>
+      <c r="BM133" s="35"/>
+      <c r="BN133" s="35"/>
+      <c r="BO133" s="35"/>
+      <c r="BP133" s="35"/>
+      <c r="BQ133" s="35"/>
+      <c r="BR133" s="35"/>
+      <c r="BS133" s="35"/>
+      <c r="BT133" s="35"/>
+      <c r="BU133" s="35"/>
     </row>
-    <row r="73" spans="1:13" ht="15" customHeight="1">
-[...38 lines deleted...]
-      </c>
+    <row r="134" spans="2:73" ht="15" customHeight="1">
+      <c r="B134" s="35"/>
+      <c r="C134" s="35"/>
+      <c r="D134" s="35"/>
+      <c r="E134" s="35"/>
+      <c r="F134" s="35"/>
+      <c r="G134" s="35"/>
+      <c r="H134" s="35"/>
+      <c r="I134" s="35"/>
+      <c r="J134" s="35"/>
+      <c r="K134" s="35"/>
+      <c r="L134" s="35"/>
+      <c r="M134" s="35"/>
+      <c r="N134" s="35"/>
+      <c r="O134" s="35"/>
+      <c r="P134" s="35"/>
+      <c r="Q134" s="35"/>
+      <c r="R134" s="35"/>
+      <c r="S134" s="35"/>
+      <c r="T134" s="35"/>
+      <c r="U134" s="35"/>
+      <c r="V134" s="35"/>
+      <c r="W134" s="35"/>
+      <c r="X134" s="35"/>
+      <c r="Y134" s="35"/>
+      <c r="Z134" s="35"/>
+      <c r="AA134" s="35"/>
+      <c r="AB134" s="35"/>
+      <c r="AC134" s="35"/>
+      <c r="AD134" s="35"/>
+      <c r="AE134" s="35"/>
+      <c r="AF134" s="35"/>
+      <c r="AG134" s="35"/>
+      <c r="AH134" s="35"/>
+      <c r="AI134" s="35"/>
+      <c r="AJ134" s="35"/>
+      <c r="AK134" s="35"/>
+      <c r="AL134" s="35"/>
+      <c r="AM134" s="35"/>
+      <c r="AN134" s="35"/>
+      <c r="AO134" s="35"/>
+      <c r="AP134" s="35"/>
+      <c r="AQ134" s="35"/>
+      <c r="AR134" s="35"/>
+      <c r="AS134" s="35"/>
+      <c r="AT134" s="35"/>
+      <c r="AU134" s="35"/>
+      <c r="AV134" s="35"/>
+      <c r="AW134" s="35"/>
+      <c r="AX134" s="35"/>
+      <c r="AY134" s="35"/>
+      <c r="AZ134" s="35"/>
+      <c r="BA134" s="35"/>
+      <c r="BB134" s="35"/>
+      <c r="BC134" s="35"/>
+      <c r="BD134" s="35"/>
+      <c r="BE134" s="35"/>
+      <c r="BF134" s="35"/>
+      <c r="BG134" s="35"/>
+      <c r="BH134" s="35"/>
+      <c r="BI134" s="35"/>
+      <c r="BJ134" s="35"/>
+      <c r="BK134" s="35"/>
+      <c r="BL134" s="35"/>
+      <c r="BM134" s="35"/>
+      <c r="BN134" s="35"/>
+      <c r="BO134" s="35"/>
+      <c r="BP134" s="35"/>
+      <c r="BQ134" s="35"/>
+      <c r="BR134" s="35"/>
+      <c r="BS134" s="35"/>
+      <c r="BT134" s="35"/>
+      <c r="BU134" s="35"/>
     </row>
-    <row r="74" spans="1:13" ht="15" customHeight="1">
-[...38 lines deleted...]
-      </c>
+    <row r="135" spans="2:73" ht="15" customHeight="1">
+      <c r="B135" s="35"/>
+      <c r="C135" s="35"/>
+      <c r="D135" s="35"/>
+      <c r="E135" s="35"/>
+      <c r="F135" s="35"/>
+      <c r="G135" s="35"/>
+      <c r="H135" s="35"/>
+      <c r="I135" s="35"/>
+      <c r="J135" s="35"/>
+      <c r="K135" s="35"/>
+      <c r="L135" s="35"/>
+      <c r="M135" s="35"/>
+      <c r="N135" s="35"/>
+      <c r="O135" s="35"/>
+      <c r="P135" s="35"/>
+      <c r="Q135" s="35"/>
+      <c r="R135" s="35"/>
+      <c r="S135" s="35"/>
+      <c r="T135" s="35"/>
+      <c r="U135" s="35"/>
+      <c r="V135" s="35"/>
+      <c r="W135" s="35"/>
+      <c r="X135" s="35"/>
+      <c r="Y135" s="35"/>
+      <c r="Z135" s="35"/>
+      <c r="AA135" s="35"/>
+      <c r="AB135" s="35"/>
+      <c r="AC135" s="35"/>
+      <c r="AD135" s="35"/>
+      <c r="AE135" s="35"/>
+      <c r="AF135" s="35"/>
+      <c r="AG135" s="35"/>
+      <c r="AH135" s="35"/>
+      <c r="AI135" s="35"/>
+      <c r="AJ135" s="35"/>
+      <c r="AK135" s="35"/>
+      <c r="AL135" s="35"/>
+      <c r="AM135" s="35"/>
+      <c r="AN135" s="35"/>
+      <c r="AO135" s="35"/>
+      <c r="AP135" s="35"/>
+      <c r="AQ135" s="35"/>
+      <c r="AR135" s="35"/>
+      <c r="AS135" s="35"/>
+      <c r="AT135" s="35"/>
+      <c r="AU135" s="35"/>
+      <c r="AV135" s="35"/>
+      <c r="AW135" s="35"/>
+      <c r="AX135" s="35"/>
+      <c r="AY135" s="35"/>
+      <c r="AZ135" s="35"/>
+      <c r="BA135" s="35"/>
+      <c r="BB135" s="35"/>
+      <c r="BC135" s="35"/>
+      <c r="BD135" s="35"/>
+      <c r="BE135" s="35"/>
+      <c r="BF135" s="35"/>
+      <c r="BG135" s="35"/>
+      <c r="BH135" s="35"/>
+      <c r="BI135" s="35"/>
+      <c r="BJ135" s="35"/>
+      <c r="BK135" s="35"/>
+      <c r="BL135" s="35"/>
+      <c r="BM135" s="35"/>
+      <c r="BN135" s="35"/>
+      <c r="BO135" s="35"/>
+      <c r="BP135" s="35"/>
+      <c r="BQ135" s="35"/>
+      <c r="BR135" s="35"/>
+      <c r="BS135" s="35"/>
+      <c r="BT135" s="35"/>
+      <c r="BU135" s="35"/>
     </row>
-    <row r="75" spans="1:13" ht="15" customHeight="1">
-[...38 lines deleted...]
-      </c>
+    <row r="136" spans="2:73" ht="15" customHeight="1">
+      <c r="B136" s="35"/>
+      <c r="C136" s="35"/>
+      <c r="D136" s="35"/>
+      <c r="E136" s="35"/>
+      <c r="F136" s="35"/>
+      <c r="G136" s="35"/>
+      <c r="H136" s="35"/>
+      <c r="I136" s="35"/>
+      <c r="J136" s="35"/>
+      <c r="K136" s="35"/>
+      <c r="L136" s="35"/>
+      <c r="M136" s="35"/>
+      <c r="N136" s="35"/>
+      <c r="O136" s="35"/>
+      <c r="P136" s="35"/>
+      <c r="Q136" s="35"/>
+      <c r="R136" s="35"/>
+      <c r="S136" s="35"/>
+      <c r="T136" s="35"/>
+      <c r="U136" s="35"/>
+      <c r="V136" s="35"/>
+      <c r="W136" s="35"/>
+      <c r="X136" s="35"/>
+      <c r="Y136" s="35"/>
+      <c r="Z136" s="35"/>
+      <c r="AA136" s="35"/>
+      <c r="AB136" s="35"/>
+      <c r="AC136" s="35"/>
+      <c r="AD136" s="35"/>
+      <c r="AE136" s="35"/>
+      <c r="AF136" s="35"/>
+      <c r="AG136" s="35"/>
+      <c r="AH136" s="35"/>
+      <c r="AI136" s="35"/>
+      <c r="AJ136" s="35"/>
+      <c r="AK136" s="35"/>
+      <c r="AL136" s="35"/>
+      <c r="AM136" s="35"/>
+      <c r="AN136" s="35"/>
+      <c r="AO136" s="35"/>
+      <c r="AP136" s="35"/>
+      <c r="AQ136" s="35"/>
+      <c r="AR136" s="35"/>
+      <c r="AS136" s="35"/>
+      <c r="AT136" s="35"/>
+      <c r="AU136" s="35"/>
+      <c r="AV136" s="35"/>
+      <c r="AW136" s="35"/>
+      <c r="AX136" s="35"/>
+      <c r="AY136" s="35"/>
+      <c r="AZ136" s="35"/>
+      <c r="BA136" s="35"/>
+      <c r="BB136" s="35"/>
+      <c r="BC136" s="35"/>
+      <c r="BD136" s="35"/>
+      <c r="BE136" s="35"/>
+      <c r="BF136" s="35"/>
+      <c r="BG136" s="35"/>
+      <c r="BH136" s="35"/>
+      <c r="BI136" s="35"/>
+      <c r="BJ136" s="35"/>
+      <c r="BK136" s="35"/>
+      <c r="BL136" s="35"/>
+      <c r="BM136" s="35"/>
+      <c r="BN136" s="35"/>
+      <c r="BO136" s="35"/>
+      <c r="BP136" s="35"/>
+      <c r="BQ136" s="35"/>
+      <c r="BR136" s="35"/>
+      <c r="BS136" s="35"/>
+      <c r="BT136" s="35"/>
+      <c r="BU136" s="35"/>
     </row>
-    <row r="76" spans="1:13" ht="15" customHeight="1">
-[...38 lines deleted...]
-      </c>
+    <row r="137" spans="2:73" ht="15" customHeight="1">
+      <c r="B137" s="35"/>
+      <c r="C137" s="35"/>
+      <c r="D137" s="35"/>
+      <c r="E137" s="35"/>
+      <c r="F137" s="35"/>
+      <c r="G137" s="35"/>
+      <c r="H137" s="35"/>
+      <c r="I137" s="35"/>
+      <c r="J137" s="35"/>
+      <c r="K137" s="35"/>
+      <c r="L137" s="35"/>
+      <c r="M137" s="35"/>
+      <c r="N137" s="35"/>
+      <c r="O137" s="35"/>
+      <c r="P137" s="35"/>
+      <c r="Q137" s="35"/>
+      <c r="R137" s="35"/>
+      <c r="S137" s="35"/>
+      <c r="T137" s="35"/>
+      <c r="U137" s="35"/>
+      <c r="V137" s="35"/>
+      <c r="W137" s="35"/>
+      <c r="X137" s="35"/>
+      <c r="Y137" s="35"/>
+      <c r="Z137" s="35"/>
+      <c r="AA137" s="35"/>
+      <c r="AB137" s="35"/>
+      <c r="AC137" s="35"/>
+      <c r="AD137" s="35"/>
+      <c r="AE137" s="35"/>
+      <c r="AF137" s="35"/>
+      <c r="AG137" s="35"/>
+      <c r="AH137" s="35"/>
+      <c r="AI137" s="35"/>
+      <c r="AJ137" s="35"/>
+      <c r="AK137" s="35"/>
+      <c r="AL137" s="35"/>
+      <c r="AM137" s="35"/>
+      <c r="AN137" s="35"/>
+      <c r="AO137" s="35"/>
+      <c r="AP137" s="35"/>
+      <c r="AQ137" s="35"/>
+      <c r="AR137" s="35"/>
+      <c r="AS137" s="35"/>
+      <c r="AT137" s="35"/>
+      <c r="AU137" s="35"/>
+      <c r="AV137" s="35"/>
+      <c r="AW137" s="35"/>
+      <c r="AX137" s="35"/>
+      <c r="AY137" s="35"/>
+      <c r="AZ137" s="35"/>
+      <c r="BA137" s="35"/>
+      <c r="BB137" s="35"/>
+      <c r="BC137" s="35"/>
+      <c r="BD137" s="35"/>
+      <c r="BE137" s="35"/>
+      <c r="BF137" s="35"/>
+      <c r="BG137" s="35"/>
+      <c r="BH137" s="35"/>
+      <c r="BI137" s="35"/>
+      <c r="BJ137" s="35"/>
+      <c r="BK137" s="35"/>
+      <c r="BL137" s="35"/>
+      <c r="BM137" s="35"/>
+      <c r="BN137" s="35"/>
+      <c r="BO137" s="35"/>
+      <c r="BP137" s="35"/>
+      <c r="BQ137" s="35"/>
+      <c r="BR137" s="35"/>
+      <c r="BS137" s="35"/>
+      <c r="BT137" s="35"/>
+      <c r="BU137" s="35"/>
     </row>
-    <row r="77" spans="1:13" ht="15" customHeight="1">
-[...38 lines deleted...]
-      </c>
+    <row r="138" spans="2:73" ht="15" customHeight="1">
+      <c r="B138" s="35"/>
+      <c r="C138" s="35"/>
+      <c r="D138" s="35"/>
+      <c r="E138" s="35"/>
+      <c r="F138" s="35"/>
+      <c r="G138" s="35"/>
+      <c r="H138" s="35"/>
+      <c r="I138" s="35"/>
+      <c r="J138" s="35"/>
+      <c r="K138" s="35"/>
+      <c r="L138" s="35"/>
+      <c r="M138" s="35"/>
+      <c r="N138" s="35"/>
+      <c r="O138" s="35"/>
+      <c r="P138" s="35"/>
+      <c r="Q138" s="35"/>
+      <c r="R138" s="35"/>
+      <c r="S138" s="35"/>
+      <c r="T138" s="35"/>
+      <c r="U138" s="35"/>
+      <c r="V138" s="35"/>
+      <c r="W138" s="35"/>
+      <c r="X138" s="35"/>
+      <c r="Y138" s="35"/>
+      <c r="Z138" s="35"/>
+      <c r="AA138" s="35"/>
+      <c r="AB138" s="35"/>
+      <c r="AC138" s="35"/>
+      <c r="AD138" s="35"/>
+      <c r="AE138" s="35"/>
+      <c r="AF138" s="35"/>
+      <c r="AG138" s="35"/>
+      <c r="AH138" s="35"/>
+      <c r="AI138" s="35"/>
+      <c r="AJ138" s="35"/>
+      <c r="AK138" s="35"/>
+      <c r="AL138" s="35"/>
+      <c r="AM138" s="35"/>
+      <c r="AN138" s="35"/>
+      <c r="AO138" s="35"/>
+      <c r="AP138" s="35"/>
+      <c r="AQ138" s="35"/>
+      <c r="AR138" s="35"/>
+      <c r="AS138" s="35"/>
+      <c r="AT138" s="35"/>
+      <c r="AU138" s="35"/>
+      <c r="AV138" s="35"/>
+      <c r="AW138" s="35"/>
+      <c r="AX138" s="35"/>
+      <c r="AY138" s="35"/>
+      <c r="AZ138" s="35"/>
+      <c r="BA138" s="35"/>
+      <c r="BB138" s="35"/>
+      <c r="BC138" s="35"/>
+      <c r="BD138" s="35"/>
+      <c r="BE138" s="35"/>
+      <c r="BF138" s="35"/>
+      <c r="BG138" s="35"/>
+      <c r="BH138" s="35"/>
+      <c r="BI138" s="35"/>
+      <c r="BJ138" s="35"/>
+      <c r="BK138" s="35"/>
+      <c r="BL138" s="35"/>
+      <c r="BM138" s="35"/>
+      <c r="BN138" s="35"/>
+      <c r="BO138" s="35"/>
+      <c r="BP138" s="35"/>
+      <c r="BQ138" s="35"/>
+      <c r="BR138" s="35"/>
+      <c r="BS138" s="35"/>
+      <c r="BT138" s="35"/>
+      <c r="BU138" s="35"/>
     </row>
-    <row r="78" spans="1:13" ht="15" customHeight="1">
-[...38 lines deleted...]
-      </c>
+    <row r="139" spans="2:73" ht="15" customHeight="1">
+      <c r="B139" s="35"/>
+      <c r="C139" s="35"/>
+      <c r="D139" s="35"/>
+      <c r="E139" s="35"/>
+      <c r="F139" s="35"/>
+      <c r="G139" s="35"/>
+      <c r="H139" s="35"/>
+      <c r="I139" s="35"/>
+      <c r="J139" s="35"/>
+      <c r="K139" s="35"/>
+      <c r="L139" s="35"/>
+      <c r="M139" s="35"/>
+      <c r="N139" s="35"/>
+      <c r="O139" s="35"/>
+      <c r="P139" s="35"/>
+      <c r="Q139" s="35"/>
+      <c r="R139" s="35"/>
+      <c r="S139" s="35"/>
+      <c r="T139" s="35"/>
+      <c r="U139" s="35"/>
+      <c r="V139" s="35"/>
+      <c r="W139" s="35"/>
+      <c r="X139" s="35"/>
+      <c r="Y139" s="35"/>
+      <c r="Z139" s="35"/>
+      <c r="AA139" s="35"/>
+      <c r="AB139" s="35"/>
+      <c r="AC139" s="35"/>
+      <c r="AD139" s="35"/>
+      <c r="AE139" s="35"/>
+      <c r="AF139" s="35"/>
+      <c r="AG139" s="35"/>
+      <c r="AH139" s="35"/>
+      <c r="AI139" s="35"/>
+      <c r="AJ139" s="35"/>
+      <c r="AK139" s="35"/>
+      <c r="AL139" s="35"/>
+      <c r="AM139" s="35"/>
+      <c r="AN139" s="35"/>
+      <c r="AO139" s="35"/>
+      <c r="AP139" s="35"/>
+      <c r="AQ139" s="35"/>
+      <c r="AR139" s="35"/>
+      <c r="AS139" s="35"/>
+      <c r="AT139" s="35"/>
+      <c r="AU139" s="35"/>
+      <c r="AV139" s="35"/>
+      <c r="AW139" s="35"/>
+      <c r="AX139" s="35"/>
+      <c r="AY139" s="35"/>
+      <c r="AZ139" s="35"/>
+      <c r="BA139" s="35"/>
+      <c r="BB139" s="35"/>
+      <c r="BC139" s="35"/>
+      <c r="BD139" s="35"/>
+      <c r="BE139" s="35"/>
+      <c r="BF139" s="35"/>
+      <c r="BG139" s="35"/>
+      <c r="BH139" s="35"/>
+      <c r="BI139" s="35"/>
+      <c r="BJ139" s="35"/>
+      <c r="BK139" s="35"/>
+      <c r="BL139" s="35"/>
+      <c r="BM139" s="35"/>
+      <c r="BN139" s="35"/>
+      <c r="BO139" s="35"/>
+      <c r="BP139" s="35"/>
+      <c r="BQ139" s="35"/>
+      <c r="BR139" s="35"/>
+      <c r="BS139" s="35"/>
+      <c r="BT139" s="35"/>
+      <c r="BU139" s="35"/>
     </row>
-    <row r="79" spans="1:13" ht="15" customHeight="1">
-[...38 lines deleted...]
-      </c>
+    <row r="140" spans="2:73" ht="15" customHeight="1">
+      <c r="B140" s="35"/>
+      <c r="C140" s="35"/>
+      <c r="D140" s="35"/>
+      <c r="E140" s="35"/>
+      <c r="F140" s="35"/>
+      <c r="G140" s="35"/>
+      <c r="H140" s="35"/>
+      <c r="I140" s="35"/>
+      <c r="J140" s="35"/>
+      <c r="K140" s="35"/>
+      <c r="L140" s="35"/>
+      <c r="M140" s="35"/>
+      <c r="N140" s="35"/>
+      <c r="O140" s="35"/>
+      <c r="P140" s="35"/>
+      <c r="Q140" s="35"/>
+      <c r="R140" s="35"/>
+      <c r="S140" s="35"/>
+      <c r="T140" s="35"/>
+      <c r="U140" s="35"/>
+      <c r="V140" s="35"/>
+      <c r="W140" s="35"/>
+      <c r="X140" s="35"/>
+      <c r="Y140" s="35"/>
+      <c r="Z140" s="35"/>
+      <c r="AA140" s="35"/>
+      <c r="AB140" s="35"/>
+      <c r="AC140" s="35"/>
+      <c r="AD140" s="35"/>
+      <c r="AE140" s="35"/>
+      <c r="AF140" s="35"/>
+      <c r="AG140" s="35"/>
+      <c r="AH140" s="35"/>
+      <c r="AI140" s="35"/>
+      <c r="AJ140" s="35"/>
+      <c r="AK140" s="35"/>
+      <c r="AL140" s="35"/>
+      <c r="AM140" s="35"/>
+      <c r="AN140" s="35"/>
+      <c r="AO140" s="35"/>
+      <c r="AP140" s="35"/>
+      <c r="AQ140" s="35"/>
+      <c r="AR140" s="35"/>
+      <c r="AS140" s="35"/>
+      <c r="AT140" s="35"/>
+      <c r="AU140" s="35"/>
+      <c r="AV140" s="35"/>
+      <c r="AW140" s="35"/>
+      <c r="AX140" s="35"/>
+      <c r="AY140" s="35"/>
+      <c r="AZ140" s="35"/>
+      <c r="BA140" s="35"/>
+      <c r="BB140" s="35"/>
+      <c r="BC140" s="35"/>
+      <c r="BD140" s="35"/>
+      <c r="BE140" s="35"/>
+      <c r="BF140" s="35"/>
+      <c r="BG140" s="35"/>
+      <c r="BH140" s="35"/>
+      <c r="BI140" s="35"/>
+      <c r="BJ140" s="35"/>
+      <c r="BK140" s="35"/>
+      <c r="BL140" s="35"/>
+      <c r="BM140" s="35"/>
+      <c r="BN140" s="35"/>
+      <c r="BO140" s="35"/>
+      <c r="BP140" s="35"/>
+      <c r="BQ140" s="35"/>
+      <c r="BR140" s="35"/>
+      <c r="BS140" s="35"/>
+      <c r="BT140" s="35"/>
+      <c r="BU140" s="35"/>
     </row>
-    <row r="80" spans="1:13" ht="15" customHeight="1">
-[...38 lines deleted...]
-      </c>
+    <row r="141" spans="2:73" ht="15" customHeight="1">
+      <c r="B141" s="35"/>
+      <c r="C141" s="35"/>
+      <c r="D141" s="35"/>
+      <c r="E141" s="35"/>
+      <c r="F141" s="35"/>
+      <c r="G141" s="35"/>
+      <c r="H141" s="35"/>
+      <c r="I141" s="35"/>
+      <c r="J141" s="35"/>
+      <c r="K141" s="35"/>
+      <c r="L141" s="35"/>
+      <c r="M141" s="35"/>
+      <c r="N141" s="35"/>
+      <c r="O141" s="35"/>
+      <c r="P141" s="35"/>
+      <c r="Q141" s="35"/>
+      <c r="R141" s="35"/>
+      <c r="S141" s="35"/>
+      <c r="T141" s="35"/>
+      <c r="U141" s="35"/>
+      <c r="V141" s="35"/>
+      <c r="W141" s="35"/>
+      <c r="X141" s="35"/>
+      <c r="Y141" s="35"/>
+      <c r="Z141" s="35"/>
+      <c r="AA141" s="35"/>
+      <c r="AB141" s="35"/>
+      <c r="AC141" s="35"/>
+      <c r="AD141" s="35"/>
+      <c r="AE141" s="35"/>
+      <c r="AF141" s="35"/>
+      <c r="AG141" s="35"/>
+      <c r="AH141" s="35"/>
+      <c r="AI141" s="35"/>
+      <c r="AJ141" s="35"/>
+      <c r="AK141" s="35"/>
+      <c r="AL141" s="35"/>
+      <c r="AM141" s="35"/>
+      <c r="AN141" s="35"/>
+      <c r="AO141" s="35"/>
+      <c r="AP141" s="35"/>
+      <c r="AQ141" s="35"/>
+      <c r="AR141" s="35"/>
+      <c r="AS141" s="35"/>
+      <c r="AT141" s="35"/>
+      <c r="AU141" s="35"/>
+      <c r="AV141" s="35"/>
+      <c r="AW141" s="35"/>
+      <c r="AX141" s="35"/>
+      <c r="AY141" s="35"/>
+      <c r="AZ141" s="35"/>
+      <c r="BA141" s="35"/>
+      <c r="BB141" s="35"/>
+      <c r="BC141" s="35"/>
+      <c r="BD141" s="35"/>
+      <c r="BE141" s="35"/>
+      <c r="BF141" s="35"/>
+      <c r="BG141" s="35"/>
+      <c r="BH141" s="35"/>
+      <c r="BI141" s="35"/>
+      <c r="BJ141" s="35"/>
+      <c r="BK141" s="35"/>
+      <c r="BL141" s="35"/>
+      <c r="BM141" s="35"/>
+      <c r="BN141" s="35"/>
+      <c r="BO141" s="35"/>
+      <c r="BP141" s="35"/>
+      <c r="BQ141" s="35"/>
+      <c r="BR141" s="35"/>
+      <c r="BS141" s="35"/>
+      <c r="BT141" s="35"/>
+      <c r="BU141" s="35"/>
     </row>
-    <row r="81" spans="1:13" ht="15" customHeight="1">
-[...38 lines deleted...]
-      </c>
+    <row r="142" spans="2:73" ht="15" customHeight="1">
+      <c r="B142" s="35"/>
+      <c r="C142" s="35"/>
+      <c r="D142" s="35"/>
+      <c r="E142" s="35"/>
+      <c r="F142" s="35"/>
+      <c r="G142" s="35"/>
+      <c r="H142" s="35"/>
+      <c r="I142" s="35"/>
+      <c r="J142" s="35"/>
+      <c r="K142" s="35"/>
+      <c r="L142" s="35"/>
+      <c r="M142" s="35"/>
+      <c r="N142" s="35"/>
+      <c r="O142" s="35"/>
+      <c r="P142" s="35"/>
+      <c r="Q142" s="35"/>
+      <c r="R142" s="35"/>
+      <c r="S142" s="35"/>
+      <c r="T142" s="35"/>
+      <c r="U142" s="35"/>
+      <c r="V142" s="35"/>
+      <c r="W142" s="35"/>
+      <c r="X142" s="35"/>
+      <c r="Y142" s="35"/>
+      <c r="Z142" s="35"/>
+      <c r="AA142" s="35"/>
+      <c r="AB142" s="35"/>
+      <c r="AC142" s="35"/>
+      <c r="AD142" s="35"/>
+      <c r="AE142" s="35"/>
+      <c r="AF142" s="35"/>
+      <c r="AG142" s="35"/>
+      <c r="AH142" s="35"/>
+      <c r="AI142" s="35"/>
+      <c r="AJ142" s="35"/>
+      <c r="AK142" s="35"/>
+      <c r="AL142" s="35"/>
+      <c r="AM142" s="35"/>
+      <c r="AN142" s="35"/>
+      <c r="AO142" s="35"/>
+      <c r="AP142" s="35"/>
+      <c r="AQ142" s="35"/>
+      <c r="AR142" s="35"/>
+      <c r="AS142" s="35"/>
+      <c r="AT142" s="35"/>
+      <c r="AU142" s="35"/>
+      <c r="AV142" s="35"/>
+      <c r="AW142" s="35"/>
+      <c r="AX142" s="35"/>
+      <c r="AY142" s="35"/>
+      <c r="AZ142" s="35"/>
+      <c r="BA142" s="35"/>
+      <c r="BB142" s="35"/>
+      <c r="BC142" s="35"/>
+      <c r="BD142" s="35"/>
+      <c r="BE142" s="35"/>
+      <c r="BF142" s="35"/>
+      <c r="BG142" s="35"/>
+      <c r="BH142" s="35"/>
+      <c r="BI142" s="35"/>
+      <c r="BJ142" s="35"/>
+      <c r="BK142" s="35"/>
+      <c r="BL142" s="35"/>
+      <c r="BM142" s="35"/>
+      <c r="BN142" s="35"/>
+      <c r="BO142" s="35"/>
+      <c r="BP142" s="35"/>
+      <c r="BQ142" s="35"/>
+      <c r="BR142" s="35"/>
+      <c r="BS142" s="35"/>
+      <c r="BT142" s="35"/>
+      <c r="BU142" s="35"/>
     </row>
-    <row r="82" spans="1:13" ht="15" customHeight="1">
-[...38 lines deleted...]
-      </c>
+    <row r="143" spans="2:73" ht="15" customHeight="1">
+      <c r="B143" s="35"/>
+      <c r="C143" s="35"/>
+      <c r="D143" s="35"/>
+      <c r="E143" s="35"/>
+      <c r="F143" s="35"/>
+      <c r="G143" s="35"/>
+      <c r="H143" s="35"/>
+      <c r="I143" s="35"/>
+      <c r="J143" s="35"/>
+      <c r="K143" s="35"/>
+      <c r="L143" s="35"/>
+      <c r="M143" s="35"/>
+      <c r="N143" s="35"/>
+      <c r="O143" s="35"/>
+      <c r="P143" s="35"/>
+      <c r="Q143" s="35"/>
+      <c r="R143" s="35"/>
+      <c r="S143" s="35"/>
+      <c r="T143" s="35"/>
+      <c r="U143" s="35"/>
+      <c r="V143" s="35"/>
+      <c r="W143" s="35"/>
+      <c r="X143" s="35"/>
+      <c r="Y143" s="35"/>
+      <c r="Z143" s="35"/>
+      <c r="AA143" s="35"/>
+      <c r="AB143" s="35"/>
+      <c r="AC143" s="35"/>
+      <c r="AD143" s="35"/>
+      <c r="AE143" s="35"/>
+      <c r="AF143" s="35"/>
+      <c r="AG143" s="35"/>
+      <c r="AH143" s="35"/>
+      <c r="AI143" s="35"/>
+      <c r="AJ143" s="35"/>
+      <c r="AK143" s="35"/>
+      <c r="AL143" s="35"/>
+      <c r="AM143" s="35"/>
+      <c r="AN143" s="35"/>
+      <c r="AO143" s="35"/>
+      <c r="AP143" s="35"/>
+      <c r="AQ143" s="35"/>
+      <c r="AR143" s="35"/>
+      <c r="AS143" s="35"/>
+      <c r="AT143" s="35"/>
+      <c r="AU143" s="35"/>
+      <c r="AV143" s="35"/>
+      <c r="AW143" s="35"/>
+      <c r="AX143" s="35"/>
+      <c r="AY143" s="35"/>
+      <c r="AZ143" s="35"/>
+      <c r="BA143" s="35"/>
+      <c r="BB143" s="35"/>
+      <c r="BC143" s="35"/>
+      <c r="BD143" s="35"/>
+      <c r="BE143" s="35"/>
+      <c r="BF143" s="35"/>
+      <c r="BG143" s="35"/>
+      <c r="BH143" s="35"/>
+      <c r="BI143" s="35"/>
+      <c r="BJ143" s="35"/>
+      <c r="BK143" s="35"/>
+      <c r="BL143" s="35"/>
+      <c r="BM143" s="35"/>
+      <c r="BN143" s="35"/>
+      <c r="BO143" s="35"/>
+      <c r="BP143" s="35"/>
+      <c r="BQ143" s="35"/>
+      <c r="BR143" s="35"/>
+      <c r="BS143" s="35"/>
+      <c r="BT143" s="35"/>
+      <c r="BU143" s="35"/>
     </row>
-    <row r="85" spans="1:13" ht="15" customHeight="1">
-[...2 lines deleted...]
-      </c>
+    <row r="144" spans="2:73" ht="15" customHeight="1">
+      <c r="B144" s="35"/>
+      <c r="C144" s="35"/>
+      <c r="D144" s="35"/>
+      <c r="E144" s="35"/>
+      <c r="F144" s="35"/>
+      <c r="G144" s="35"/>
+      <c r="H144" s="35"/>
+      <c r="I144" s="35"/>
+      <c r="J144" s="35"/>
+      <c r="K144" s="35"/>
+      <c r="L144" s="35"/>
+      <c r="M144" s="35"/>
+      <c r="N144" s="35"/>
+      <c r="O144" s="35"/>
+      <c r="P144" s="35"/>
+      <c r="Q144" s="35"/>
+      <c r="R144" s="35"/>
+      <c r="S144" s="35"/>
+      <c r="T144" s="35"/>
+      <c r="U144" s="35"/>
+      <c r="V144" s="35"/>
+      <c r="W144" s="35"/>
+      <c r="X144" s="35"/>
+      <c r="Y144" s="35"/>
+      <c r="Z144" s="35"/>
+      <c r="AA144" s="35"/>
+      <c r="AB144" s="35"/>
+      <c r="AC144" s="35"/>
+      <c r="AD144" s="35"/>
+      <c r="AE144" s="35"/>
+      <c r="AF144" s="35"/>
+      <c r="AG144" s="35"/>
+      <c r="AH144" s="35"/>
+      <c r="AI144" s="35"/>
+      <c r="AJ144" s="35"/>
+      <c r="AK144" s="35"/>
+      <c r="AL144" s="35"/>
+      <c r="AM144" s="35"/>
+      <c r="AN144" s="35"/>
+      <c r="AO144" s="35"/>
+      <c r="AP144" s="35"/>
+      <c r="AQ144" s="35"/>
+      <c r="AR144" s="35"/>
+      <c r="AS144" s="35"/>
+      <c r="AT144" s="35"/>
+      <c r="AU144" s="35"/>
+      <c r="AV144" s="35"/>
+      <c r="AW144" s="35"/>
+      <c r="AX144" s="35"/>
+      <c r="AY144" s="35"/>
+      <c r="AZ144" s="35"/>
+      <c r="BA144" s="35"/>
+      <c r="BB144" s="35"/>
+      <c r="BC144" s="35"/>
+      <c r="BD144" s="35"/>
+      <c r="BE144" s="35"/>
+      <c r="BF144" s="35"/>
+      <c r="BG144" s="35"/>
+      <c r="BH144" s="35"/>
+      <c r="BI144" s="35"/>
+      <c r="BJ144" s="35"/>
+      <c r="BK144" s="35"/>
+      <c r="BL144" s="35"/>
+      <c r="BM144" s="35"/>
+      <c r="BN144" s="35"/>
+      <c r="BO144" s="35"/>
+      <c r="BP144" s="35"/>
+      <c r="BQ144" s="35"/>
+      <c r="BR144" s="35"/>
+      <c r="BS144" s="35"/>
+      <c r="BT144" s="35"/>
+      <c r="BU144" s="35"/>
     </row>
-    <row r="86" spans="1:13" ht="15" customHeight="1">
-[...2 lines deleted...]
-      </c>
+    <row r="145" spans="2:73" ht="15" customHeight="1">
+      <c r="B145" s="35"/>
+      <c r="C145" s="35"/>
+      <c r="D145" s="35"/>
+      <c r="E145" s="35"/>
+      <c r="F145" s="35"/>
+      <c r="G145" s="35"/>
+      <c r="H145" s="35"/>
+      <c r="I145" s="35"/>
+      <c r="J145" s="35"/>
+      <c r="K145" s="35"/>
+      <c r="L145" s="35"/>
+      <c r="M145" s="35"/>
+      <c r="N145" s="35"/>
+      <c r="O145" s="35"/>
+      <c r="P145" s="35"/>
+      <c r="Q145" s="35"/>
+      <c r="R145" s="35"/>
+      <c r="S145" s="35"/>
+      <c r="T145" s="35"/>
+      <c r="U145" s="35"/>
+      <c r="V145" s="35"/>
+      <c r="W145" s="35"/>
+      <c r="X145" s="35"/>
+      <c r="Y145" s="35"/>
+      <c r="Z145" s="35"/>
+      <c r="AA145" s="35"/>
+      <c r="AB145" s="35"/>
+      <c r="AC145" s="35"/>
+      <c r="AD145" s="35"/>
+      <c r="AE145" s="35"/>
+      <c r="AF145" s="35"/>
+      <c r="AG145" s="35"/>
+      <c r="AH145" s="35"/>
+      <c r="AI145" s="35"/>
+      <c r="AJ145" s="35"/>
+      <c r="AK145" s="35"/>
+      <c r="AL145" s="35"/>
+      <c r="AM145" s="35"/>
+      <c r="AN145" s="35"/>
+      <c r="AO145" s="35"/>
+      <c r="AP145" s="35"/>
+      <c r="AQ145" s="35"/>
+      <c r="AR145" s="35"/>
+      <c r="AS145" s="35"/>
+      <c r="AT145" s="35"/>
+      <c r="AU145" s="35"/>
+      <c r="AV145" s="35"/>
+      <c r="AW145" s="35"/>
+      <c r="AX145" s="35"/>
+      <c r="AY145" s="35"/>
+      <c r="AZ145" s="35"/>
+      <c r="BA145" s="35"/>
+      <c r="BB145" s="35"/>
+      <c r="BC145" s="35"/>
+      <c r="BD145" s="35"/>
+      <c r="BE145" s="35"/>
+      <c r="BF145" s="35"/>
+      <c r="BG145" s="35"/>
+      <c r="BH145" s="35"/>
+      <c r="BI145" s="35"/>
+      <c r="BJ145" s="35"/>
+      <c r="BK145" s="35"/>
+      <c r="BL145" s="35"/>
+      <c r="BM145" s="35"/>
+      <c r="BN145" s="35"/>
+      <c r="BO145" s="35"/>
+      <c r="BP145" s="35"/>
+      <c r="BQ145" s="35"/>
+      <c r="BR145" s="35"/>
+      <c r="BS145" s="35"/>
+      <c r="BT145" s="35"/>
+      <c r="BU145" s="35"/>
+    </row>
+    <row r="146" spans="2:73" ht="15" customHeight="1">
+      <c r="B146" s="35"/>
+      <c r="C146" s="35"/>
+      <c r="D146" s="35"/>
+      <c r="E146" s="35"/>
+      <c r="F146" s="35"/>
+      <c r="G146" s="35"/>
+      <c r="H146" s="35"/>
+      <c r="I146" s="35"/>
+      <c r="J146" s="35"/>
+      <c r="K146" s="35"/>
+      <c r="L146" s="35"/>
+      <c r="M146" s="35"/>
+      <c r="N146" s="35"/>
+      <c r="O146" s="35"/>
+      <c r="P146" s="35"/>
+      <c r="Q146" s="35"/>
+      <c r="R146" s="35"/>
+      <c r="S146" s="35"/>
+      <c r="T146" s="35"/>
+      <c r="U146" s="35"/>
+      <c r="V146" s="35"/>
+      <c r="W146" s="35"/>
+      <c r="X146" s="35"/>
+      <c r="Y146" s="35"/>
+      <c r="Z146" s="35"/>
+      <c r="AA146" s="35"/>
+      <c r="AB146" s="35"/>
+      <c r="AC146" s="35"/>
+      <c r="AD146" s="35"/>
+      <c r="AE146" s="35"/>
+      <c r="AF146" s="35"/>
+      <c r="AG146" s="35"/>
+      <c r="AH146" s="35"/>
+      <c r="AI146" s="35"/>
+      <c r="AJ146" s="35"/>
+      <c r="AK146" s="35"/>
+      <c r="AL146" s="35"/>
+      <c r="AM146" s="35"/>
+      <c r="AN146" s="35"/>
+      <c r="AO146" s="35"/>
+      <c r="AP146" s="35"/>
+      <c r="AQ146" s="35"/>
+      <c r="AR146" s="35"/>
+      <c r="AS146" s="35"/>
+      <c r="AT146" s="35"/>
+      <c r="AU146" s="35"/>
+      <c r="AV146" s="35"/>
+      <c r="AW146" s="35"/>
+      <c r="AX146" s="35"/>
+      <c r="AY146" s="35"/>
+      <c r="AZ146" s="35"/>
+      <c r="BA146" s="35"/>
+      <c r="BB146" s="35"/>
+      <c r="BC146" s="35"/>
+      <c r="BD146" s="35"/>
+      <c r="BE146" s="35"/>
+      <c r="BF146" s="35"/>
+      <c r="BG146" s="35"/>
+      <c r="BH146" s="35"/>
+      <c r="BI146" s="35"/>
+      <c r="BJ146" s="35"/>
+      <c r="BK146" s="35"/>
+      <c r="BL146" s="35"/>
+      <c r="BM146" s="35"/>
+      <c r="BN146" s="35"/>
+      <c r="BO146" s="35"/>
+      <c r="BP146" s="35"/>
+      <c r="BQ146" s="35"/>
+      <c r="BR146" s="35"/>
+      <c r="BS146" s="35"/>
+      <c r="BT146" s="35"/>
+      <c r="BU146" s="35"/>
+    </row>
+    <row r="147" spans="2:73" ht="15" customHeight="1">
+      <c r="B147" s="35"/>
+      <c r="C147" s="35"/>
+      <c r="D147" s="35"/>
+      <c r="E147" s="35"/>
+      <c r="F147" s="35"/>
+      <c r="G147" s="35"/>
+      <c r="H147" s="35"/>
+      <c r="I147" s="35"/>
+      <c r="J147" s="35"/>
+      <c r="K147" s="35"/>
+      <c r="L147" s="35"/>
+      <c r="M147" s="35"/>
+      <c r="N147" s="35"/>
+      <c r="O147" s="35"/>
+      <c r="P147" s="35"/>
+      <c r="Q147" s="35"/>
+      <c r="R147" s="35"/>
+      <c r="S147" s="35"/>
+      <c r="T147" s="35"/>
+      <c r="U147" s="35"/>
+      <c r="V147" s="35"/>
+      <c r="W147" s="35"/>
+      <c r="X147" s="35"/>
+      <c r="Y147" s="35"/>
+      <c r="Z147" s="35"/>
+      <c r="AA147" s="35"/>
+      <c r="AB147" s="35"/>
+      <c r="AC147" s="35"/>
+      <c r="AD147" s="35"/>
+      <c r="AE147" s="35"/>
+      <c r="AF147" s="35"/>
+      <c r="AG147" s="35"/>
+      <c r="AH147" s="35"/>
+      <c r="AI147" s="35"/>
+      <c r="AJ147" s="35"/>
+      <c r="AK147" s="35"/>
+      <c r="AL147" s="35"/>
+      <c r="AM147" s="35"/>
+      <c r="AN147" s="35"/>
+      <c r="AO147" s="35"/>
+      <c r="AP147" s="35"/>
+      <c r="AQ147" s="35"/>
+      <c r="AR147" s="35"/>
+      <c r="AS147" s="35"/>
+      <c r="AT147" s="35"/>
+      <c r="AU147" s="35"/>
+      <c r="AV147" s="35"/>
+      <c r="AW147" s="35"/>
+      <c r="AX147" s="35"/>
+      <c r="AY147" s="35"/>
+      <c r="AZ147" s="35"/>
+      <c r="BA147" s="35"/>
+      <c r="BB147" s="35"/>
+      <c r="BC147" s="35"/>
+      <c r="BD147" s="35"/>
+      <c r="BE147" s="35"/>
+      <c r="BF147" s="35"/>
+      <c r="BG147" s="35"/>
+      <c r="BH147" s="35"/>
+      <c r="BI147" s="35"/>
+      <c r="BJ147" s="35"/>
+      <c r="BK147" s="35"/>
+      <c r="BL147" s="35"/>
+      <c r="BM147" s="35"/>
+      <c r="BN147" s="35"/>
+      <c r="BO147" s="35"/>
+      <c r="BP147" s="35"/>
+      <c r="BQ147" s="35"/>
+      <c r="BR147" s="35"/>
+      <c r="BS147" s="35"/>
+      <c r="BT147" s="35"/>
+      <c r="BU147" s="35"/>
+    </row>
+    <row r="148" spans="2:73" ht="15" customHeight="1">
+      <c r="B148" s="35"/>
+      <c r="C148" s="35"/>
+      <c r="D148" s="35"/>
+      <c r="E148" s="35"/>
+      <c r="F148" s="35"/>
+      <c r="G148" s="35"/>
+      <c r="H148" s="35"/>
+      <c r="I148" s="35"/>
+      <c r="J148" s="35"/>
+      <c r="K148" s="35"/>
+      <c r="L148" s="35"/>
+      <c r="M148" s="35"/>
+      <c r="N148" s="35"/>
+      <c r="O148" s="35"/>
+      <c r="P148" s="35"/>
+      <c r="Q148" s="35"/>
+      <c r="R148" s="35"/>
+      <c r="S148" s="35"/>
+      <c r="T148" s="35"/>
+      <c r="U148" s="35"/>
+      <c r="V148" s="35"/>
+      <c r="W148" s="35"/>
+      <c r="X148" s="35"/>
+      <c r="Y148" s="35"/>
+      <c r="Z148" s="35"/>
+      <c r="AA148" s="35"/>
+      <c r="AB148" s="35"/>
+      <c r="AC148" s="35"/>
+      <c r="AD148" s="35"/>
+      <c r="AE148" s="35"/>
+      <c r="AF148" s="35"/>
+      <c r="AG148" s="35"/>
+      <c r="AH148" s="35"/>
+      <c r="AI148" s="35"/>
+      <c r="AJ148" s="35"/>
+      <c r="AK148" s="35"/>
+      <c r="AL148" s="35"/>
+      <c r="AM148" s="35"/>
+      <c r="AN148" s="35"/>
+      <c r="AO148" s="35"/>
+      <c r="AP148" s="35"/>
+      <c r="AQ148" s="35"/>
+      <c r="AR148" s="35"/>
+      <c r="AS148" s="35"/>
+      <c r="AT148" s="35"/>
+      <c r="AU148" s="35"/>
+      <c r="AV148" s="35"/>
+      <c r="AW148" s="35"/>
+      <c r="AX148" s="35"/>
+      <c r="AY148" s="35"/>
+      <c r="AZ148" s="35"/>
+      <c r="BA148" s="35"/>
+      <c r="BB148" s="35"/>
+      <c r="BC148" s="35"/>
+      <c r="BD148" s="35"/>
+      <c r="BE148" s="35"/>
+      <c r="BF148" s="35"/>
+      <c r="BG148" s="35"/>
+      <c r="BH148" s="35"/>
+      <c r="BI148" s="35"/>
+      <c r="BJ148" s="35"/>
+      <c r="BK148" s="35"/>
+      <c r="BL148" s="35"/>
+      <c r="BM148" s="35"/>
+      <c r="BN148" s="35"/>
+      <c r="BO148" s="35"/>
+      <c r="BP148" s="35"/>
+      <c r="BQ148" s="35"/>
+      <c r="BR148" s="35"/>
+      <c r="BS148" s="35"/>
+      <c r="BT148" s="35"/>
+      <c r="BU148" s="35"/>
+    </row>
+    <row r="149" spans="2:73" ht="15" customHeight="1">
+      <c r="B149" s="35"/>
+      <c r="C149" s="35"/>
+      <c r="D149" s="35"/>
+      <c r="E149" s="35"/>
+      <c r="F149" s="35"/>
+      <c r="G149" s="35"/>
+      <c r="H149" s="35"/>
+      <c r="I149" s="35"/>
+      <c r="J149" s="35"/>
+      <c r="K149" s="35"/>
+      <c r="L149" s="35"/>
+      <c r="M149" s="35"/>
+      <c r="N149" s="35"/>
+      <c r="O149" s="35"/>
+      <c r="P149" s="35"/>
+      <c r="Q149" s="35"/>
+      <c r="R149" s="35"/>
+      <c r="S149" s="35"/>
+      <c r="T149" s="35"/>
+      <c r="U149" s="35"/>
+      <c r="V149" s="35"/>
+      <c r="W149" s="35"/>
+      <c r="X149" s="35"/>
+      <c r="Y149" s="35"/>
+      <c r="Z149" s="35"/>
+      <c r="AA149" s="35"/>
+      <c r="AB149" s="35"/>
+      <c r="AC149" s="35"/>
+      <c r="AD149" s="35"/>
+      <c r="AE149" s="35"/>
+      <c r="AF149" s="35"/>
+      <c r="AG149" s="35"/>
+      <c r="AH149" s="35"/>
+      <c r="AI149" s="35"/>
+      <c r="AJ149" s="35"/>
+      <c r="AK149" s="35"/>
+      <c r="AL149" s="35"/>
+      <c r="AM149" s="35"/>
+      <c r="AN149" s="35"/>
+      <c r="AO149" s="35"/>
+      <c r="AP149" s="35"/>
+      <c r="AQ149" s="35"/>
+      <c r="AR149" s="35"/>
+      <c r="AS149" s="35"/>
+      <c r="AT149" s="35"/>
+      <c r="AU149" s="35"/>
+      <c r="AV149" s="35"/>
+      <c r="AW149" s="35"/>
+      <c r="AX149" s="35"/>
+      <c r="AY149" s="35"/>
+      <c r="AZ149" s="35"/>
+      <c r="BA149" s="35"/>
+      <c r="BB149" s="35"/>
+      <c r="BC149" s="35"/>
+      <c r="BD149" s="35"/>
+      <c r="BE149" s="35"/>
+      <c r="BF149" s="35"/>
+      <c r="BG149" s="35"/>
+      <c r="BH149" s="35"/>
+      <c r="BI149" s="35"/>
+      <c r="BJ149" s="35"/>
+      <c r="BK149" s="35"/>
+      <c r="BL149" s="35"/>
+      <c r="BM149" s="35"/>
+      <c r="BN149" s="35"/>
+      <c r="BO149" s="35"/>
+      <c r="BP149" s="35"/>
+      <c r="BQ149" s="35"/>
+      <c r="BR149" s="35"/>
+      <c r="BS149" s="35"/>
+      <c r="BT149" s="35"/>
+      <c r="BU149" s="35"/>
+    </row>
+    <row r="150" spans="2:73" ht="15" customHeight="1">
+      <c r="B150" s="35"/>
+      <c r="C150" s="35"/>
+      <c r="D150" s="35"/>
+      <c r="E150" s="35"/>
+      <c r="F150" s="35"/>
+      <c r="G150" s="35"/>
+      <c r="H150" s="35"/>
+      <c r="I150" s="35"/>
+      <c r="J150" s="35"/>
+      <c r="K150" s="35"/>
+      <c r="L150" s="35"/>
+      <c r="M150" s="35"/>
+      <c r="N150" s="35"/>
+      <c r="O150" s="35"/>
+      <c r="P150" s="35"/>
+      <c r="Q150" s="35"/>
+      <c r="R150" s="35"/>
+      <c r="S150" s="35"/>
+      <c r="T150" s="35"/>
+      <c r="U150" s="35"/>
+      <c r="V150" s="35"/>
+      <c r="W150" s="35"/>
+      <c r="X150" s="35"/>
+      <c r="Y150" s="35"/>
+      <c r="Z150" s="35"/>
+      <c r="AA150" s="35"/>
+      <c r="AB150" s="35"/>
+      <c r="AC150" s="35"/>
+      <c r="AD150" s="35"/>
+      <c r="AE150" s="35"/>
+      <c r="AF150" s="35"/>
+      <c r="AG150" s="35"/>
+      <c r="AH150" s="35"/>
+      <c r="AI150" s="35"/>
+      <c r="AJ150" s="35"/>
+      <c r="AK150" s="35"/>
+      <c r="AL150" s="35"/>
+      <c r="AM150" s="35"/>
+      <c r="AN150" s="35"/>
+      <c r="AO150" s="35"/>
+      <c r="AP150" s="35"/>
+      <c r="AQ150" s="35"/>
+      <c r="AR150" s="35"/>
+      <c r="AS150" s="35"/>
+      <c r="AT150" s="35"/>
+      <c r="AU150" s="35"/>
+      <c r="AV150" s="35"/>
+      <c r="AW150" s="35"/>
+      <c r="AX150" s="35"/>
+      <c r="AY150" s="35"/>
+      <c r="AZ150" s="35"/>
+      <c r="BA150" s="35"/>
+      <c r="BB150" s="35"/>
+      <c r="BC150" s="35"/>
+      <c r="BD150" s="35"/>
+      <c r="BE150" s="35"/>
+      <c r="BF150" s="35"/>
+      <c r="BG150" s="35"/>
+      <c r="BH150" s="35"/>
+      <c r="BI150" s="35"/>
+      <c r="BJ150" s="35"/>
+      <c r="BK150" s="35"/>
+      <c r="BL150" s="35"/>
+      <c r="BM150" s="35"/>
+      <c r="BN150" s="35"/>
+      <c r="BO150" s="35"/>
+      <c r="BP150" s="35"/>
+      <c r="BQ150" s="35"/>
+      <c r="BR150" s="35"/>
+      <c r="BS150" s="35"/>
+      <c r="BT150" s="35"/>
+      <c r="BU150" s="35"/>
+    </row>
+    <row r="151" spans="2:73" ht="15" customHeight="1">
+      <c r="B151" s="35"/>
+      <c r="C151" s="35"/>
+      <c r="D151" s="35"/>
+      <c r="E151" s="35"/>
+      <c r="F151" s="35"/>
+      <c r="G151" s="35"/>
+      <c r="H151" s="35"/>
+      <c r="I151" s="35"/>
+      <c r="J151" s="35"/>
+      <c r="K151" s="35"/>
+      <c r="L151" s="35"/>
+      <c r="M151" s="35"/>
+      <c r="N151" s="35"/>
+      <c r="O151" s="35"/>
+      <c r="P151" s="35"/>
+      <c r="Q151" s="35"/>
+      <c r="R151" s="35"/>
+      <c r="S151" s="35"/>
+      <c r="T151" s="35"/>
+      <c r="U151" s="35"/>
+      <c r="V151" s="35"/>
+      <c r="W151" s="35"/>
+      <c r="X151" s="35"/>
+      <c r="Y151" s="35"/>
+      <c r="Z151" s="35"/>
+      <c r="AA151" s="35"/>
+      <c r="AB151" s="35"/>
+      <c r="AC151" s="35"/>
+      <c r="AD151" s="35"/>
+      <c r="AE151" s="35"/>
+      <c r="AF151" s="35"/>
+      <c r="AG151" s="35"/>
+      <c r="AH151" s="35"/>
+      <c r="AI151" s="35"/>
+      <c r="AJ151" s="35"/>
+      <c r="AK151" s="35"/>
+      <c r="AL151" s="35"/>
+      <c r="AM151" s="35"/>
+      <c r="AN151" s="35"/>
+      <c r="AO151" s="35"/>
+      <c r="AP151" s="35"/>
+      <c r="AQ151" s="35"/>
+      <c r="AR151" s="35"/>
+      <c r="AS151" s="35"/>
+      <c r="AT151" s="35"/>
+      <c r="AU151" s="35"/>
+      <c r="AV151" s="35"/>
+      <c r="AW151" s="35"/>
+      <c r="AX151" s="35"/>
+      <c r="AY151" s="35"/>
+      <c r="AZ151" s="35"/>
+      <c r="BA151" s="35"/>
+      <c r="BB151" s="35"/>
+      <c r="BC151" s="35"/>
+      <c r="BD151" s="35"/>
+      <c r="BE151" s="35"/>
+      <c r="BF151" s="35"/>
+      <c r="BG151" s="35"/>
+      <c r="BH151" s="35"/>
+      <c r="BI151" s="35"/>
+      <c r="BJ151" s="35"/>
+      <c r="BK151" s="35"/>
+      <c r="BL151" s="35"/>
+      <c r="BM151" s="35"/>
+      <c r="BN151" s="35"/>
+      <c r="BO151" s="35"/>
+      <c r="BP151" s="35"/>
+      <c r="BQ151" s="35"/>
+      <c r="BR151" s="35"/>
+      <c r="BS151" s="35"/>
+      <c r="BT151" s="35"/>
+      <c r="BU151" s="35"/>
+    </row>
+    <row r="152" spans="2:73" ht="15" customHeight="1">
+      <c r="B152" s="35"/>
+      <c r="C152" s="35"/>
+      <c r="D152" s="35"/>
+      <c r="E152" s="35"/>
+      <c r="F152" s="35"/>
+      <c r="G152" s="35"/>
+      <c r="H152" s="35"/>
+      <c r="I152" s="35"/>
+      <c r="J152" s="35"/>
+      <c r="K152" s="35"/>
+      <c r="L152" s="35"/>
+      <c r="M152" s="35"/>
+      <c r="N152" s="35"/>
+      <c r="O152" s="35"/>
+      <c r="P152" s="35"/>
+      <c r="Q152" s="35"/>
+      <c r="R152" s="35"/>
+      <c r="S152" s="35"/>
+      <c r="T152" s="35"/>
+      <c r="U152" s="35"/>
+      <c r="V152" s="35"/>
+      <c r="W152" s="35"/>
+      <c r="X152" s="35"/>
+      <c r="Y152" s="35"/>
+      <c r="Z152" s="35"/>
+      <c r="AA152" s="35"/>
+      <c r="AB152" s="35"/>
+      <c r="AC152" s="35"/>
+      <c r="AD152" s="35"/>
+      <c r="AE152" s="35"/>
+      <c r="AF152" s="35"/>
+      <c r="AG152" s="35"/>
+      <c r="AH152" s="35"/>
+      <c r="AI152" s="35"/>
+      <c r="AJ152" s="35"/>
+      <c r="AK152" s="35"/>
+      <c r="AL152" s="35"/>
+      <c r="AM152" s="35"/>
+      <c r="AN152" s="35"/>
+      <c r="AO152" s="35"/>
+      <c r="AP152" s="35"/>
+      <c r="AQ152" s="35"/>
+      <c r="AR152" s="35"/>
+      <c r="AS152" s="35"/>
+      <c r="AT152" s="35"/>
+      <c r="AU152" s="35"/>
+      <c r="AV152" s="35"/>
+      <c r="AW152" s="35"/>
+      <c r="AX152" s="35"/>
+      <c r="AY152" s="35"/>
+      <c r="AZ152" s="35"/>
+      <c r="BA152" s="35"/>
+      <c r="BB152" s="35"/>
+      <c r="BC152" s="35"/>
+      <c r="BD152" s="35"/>
+      <c r="BE152" s="35"/>
+      <c r="BF152" s="35"/>
+      <c r="BG152" s="35"/>
+      <c r="BH152" s="35"/>
+      <c r="BI152" s="35"/>
+      <c r="BJ152" s="35"/>
+      <c r="BK152" s="35"/>
+      <c r="BL152" s="35"/>
+      <c r="BM152" s="35"/>
+      <c r="BN152" s="35"/>
+      <c r="BO152" s="35"/>
+      <c r="BP152" s="35"/>
+      <c r="BQ152" s="35"/>
+      <c r="BR152" s="35"/>
+      <c r="BS152" s="35"/>
+      <c r="BT152" s="35"/>
+      <c r="BU152" s="35"/>
+    </row>
+    <row r="153" spans="2:73" ht="15" customHeight="1">
+      <c r="B153" s="35"/>
+      <c r="C153" s="35"/>
+      <c r="D153" s="35"/>
+      <c r="E153" s="35"/>
+      <c r="F153" s="35"/>
+      <c r="G153" s="35"/>
+      <c r="H153" s="35"/>
+      <c r="I153" s="35"/>
+      <c r="J153" s="35"/>
+      <c r="K153" s="35"/>
+      <c r="L153" s="35"/>
+      <c r="M153" s="35"/>
+      <c r="N153" s="35"/>
+      <c r="O153" s="35"/>
+      <c r="P153" s="35"/>
+      <c r="Q153" s="35"/>
+      <c r="R153" s="35"/>
+      <c r="S153" s="35"/>
+      <c r="T153" s="35"/>
+      <c r="U153" s="35"/>
+      <c r="V153" s="35"/>
+      <c r="W153" s="35"/>
+      <c r="X153" s="35"/>
+      <c r="Y153" s="35"/>
+      <c r="Z153" s="35"/>
+      <c r="AA153" s="35"/>
+      <c r="AB153" s="35"/>
+      <c r="AC153" s="35"/>
+      <c r="AD153" s="35"/>
+      <c r="AE153" s="35"/>
+      <c r="AF153" s="35"/>
+      <c r="AG153" s="35"/>
+      <c r="AH153" s="35"/>
+      <c r="AI153" s="35"/>
+      <c r="AJ153" s="35"/>
+      <c r="AK153" s="35"/>
+      <c r="AL153" s="35"/>
+      <c r="AM153" s="35"/>
+      <c r="AN153" s="35"/>
+      <c r="AO153" s="35"/>
+      <c r="AP153" s="35"/>
+      <c r="AQ153" s="35"/>
+      <c r="AR153" s="35"/>
+      <c r="AS153" s="35"/>
+      <c r="AT153" s="35"/>
+      <c r="AU153" s="35"/>
+      <c r="AV153" s="35"/>
+      <c r="AW153" s="35"/>
+      <c r="AX153" s="35"/>
+      <c r="AY153" s="35"/>
+      <c r="AZ153" s="35"/>
+      <c r="BA153" s="35"/>
+      <c r="BB153" s="35"/>
+      <c r="BC153" s="35"/>
+      <c r="BD153" s="35"/>
+      <c r="BE153" s="35"/>
+      <c r="BF153" s="35"/>
+      <c r="BG153" s="35"/>
+      <c r="BH153" s="35"/>
+      <c r="BI153" s="35"/>
+      <c r="BJ153" s="35"/>
+      <c r="BK153" s="35"/>
+      <c r="BL153" s="35"/>
+      <c r="BM153" s="35"/>
+      <c r="BN153" s="35"/>
+      <c r="BO153" s="35"/>
+      <c r="BP153" s="35"/>
+      <c r="BQ153" s="35"/>
+      <c r="BR153" s="35"/>
+      <c r="BS153" s="35"/>
+      <c r="BT153" s="35"/>
+      <c r="BU153" s="35"/>
+    </row>
+    <row r="154" spans="2:73" ht="15" customHeight="1">
+      <c r="B154" s="35"/>
+      <c r="C154" s="35"/>
+      <c r="D154" s="35"/>
+      <c r="E154" s="35"/>
+      <c r="F154" s="35"/>
+      <c r="G154" s="35"/>
+      <c r="H154" s="35"/>
+      <c r="I154" s="35"/>
+      <c r="J154" s="35"/>
+      <c r="K154" s="35"/>
+      <c r="L154" s="35"/>
+      <c r="M154" s="35"/>
+      <c r="N154" s="35"/>
+      <c r="O154" s="35"/>
+      <c r="P154" s="35"/>
+      <c r="Q154" s="35"/>
+      <c r="R154" s="35"/>
+      <c r="S154" s="35"/>
+      <c r="T154" s="35"/>
+      <c r="U154" s="35"/>
+      <c r="V154" s="35"/>
+      <c r="W154" s="35"/>
+      <c r="X154" s="35"/>
+      <c r="Y154" s="35"/>
+      <c r="Z154" s="35"/>
+      <c r="AA154" s="35"/>
+      <c r="AB154" s="35"/>
+      <c r="AC154" s="35"/>
+      <c r="AD154" s="35"/>
+      <c r="AE154" s="35"/>
+      <c r="AF154" s="35"/>
+      <c r="AG154" s="35"/>
+      <c r="AH154" s="35"/>
+      <c r="AI154" s="35"/>
+      <c r="AJ154" s="35"/>
+      <c r="AK154" s="35"/>
+      <c r="AL154" s="35"/>
+      <c r="AM154" s="35"/>
+      <c r="AN154" s="35"/>
+      <c r="AO154" s="35"/>
+      <c r="AP154" s="35"/>
+      <c r="AQ154" s="35"/>
+      <c r="AR154" s="35"/>
+      <c r="AS154" s="35"/>
+      <c r="AT154" s="35"/>
+      <c r="AU154" s="35"/>
+      <c r="AV154" s="35"/>
+      <c r="AW154" s="35"/>
+      <c r="AX154" s="35"/>
+      <c r="AY154" s="35"/>
+      <c r="AZ154" s="35"/>
+      <c r="BA154" s="35"/>
+      <c r="BB154" s="35"/>
+      <c r="BC154" s="35"/>
+      <c r="BD154" s="35"/>
+      <c r="BE154" s="35"/>
+      <c r="BF154" s="35"/>
+      <c r="BG154" s="35"/>
+      <c r="BH154" s="35"/>
+      <c r="BI154" s="35"/>
+      <c r="BJ154" s="35"/>
+      <c r="BK154" s="35"/>
+      <c r="BL154" s="35"/>
+      <c r="BM154" s="35"/>
+      <c r="BN154" s="35"/>
+      <c r="BO154" s="35"/>
+      <c r="BP154" s="35"/>
+      <c r="BQ154" s="35"/>
+      <c r="BR154" s="35"/>
+      <c r="BS154" s="35"/>
+      <c r="BT154" s="35"/>
+      <c r="BU154" s="35"/>
+    </row>
+    <row r="155" spans="2:73" ht="15" customHeight="1">
+      <c r="B155" s="35"/>
+      <c r="C155" s="35"/>
+      <c r="D155" s="35"/>
+      <c r="E155" s="35"/>
+      <c r="F155" s="35"/>
+      <c r="G155" s="35"/>
+      <c r="H155" s="35"/>
+      <c r="I155" s="35"/>
+      <c r="J155" s="35"/>
+      <c r="K155" s="35"/>
+      <c r="L155" s="35"/>
+      <c r="M155" s="35"/>
+      <c r="N155" s="35"/>
+      <c r="O155" s="35"/>
+      <c r="P155" s="35"/>
+      <c r="Q155" s="35"/>
+      <c r="R155" s="35"/>
+      <c r="S155" s="35"/>
+      <c r="T155" s="35"/>
+      <c r="U155" s="35"/>
+      <c r="V155" s="35"/>
+      <c r="W155" s="35"/>
+      <c r="X155" s="35"/>
+      <c r="Y155" s="35"/>
+      <c r="Z155" s="35"/>
+      <c r="AA155" s="35"/>
+      <c r="AB155" s="35"/>
+      <c r="AC155" s="35"/>
+      <c r="AD155" s="35"/>
+      <c r="AE155" s="35"/>
+      <c r="AF155" s="35"/>
+      <c r="AG155" s="35"/>
+      <c r="AH155" s="35"/>
+      <c r="AI155" s="35"/>
+      <c r="AJ155" s="35"/>
+      <c r="AK155" s="35"/>
+      <c r="AL155" s="35"/>
+      <c r="AM155" s="35"/>
+      <c r="AN155" s="35"/>
+      <c r="AO155" s="35"/>
+      <c r="AP155" s="35"/>
+      <c r="AQ155" s="35"/>
+      <c r="AR155" s="35"/>
+      <c r="AS155" s="35"/>
+      <c r="AT155" s="35"/>
+      <c r="AU155" s="35"/>
+      <c r="AV155" s="35"/>
+      <c r="AW155" s="35"/>
+      <c r="AX155" s="35"/>
+      <c r="AY155" s="35"/>
+      <c r="AZ155" s="35"/>
+      <c r="BA155" s="35"/>
+      <c r="BB155" s="35"/>
+      <c r="BC155" s="35"/>
+      <c r="BD155" s="35"/>
+      <c r="BE155" s="35"/>
+      <c r="BF155" s="35"/>
+      <c r="BG155" s="35"/>
+      <c r="BH155" s="35"/>
+      <c r="BI155" s="35"/>
+      <c r="BJ155" s="35"/>
+      <c r="BK155" s="35"/>
+      <c r="BL155" s="35"/>
+      <c r="BM155" s="35"/>
+      <c r="BN155" s="35"/>
+      <c r="BO155" s="35"/>
+      <c r="BP155" s="35"/>
+      <c r="BQ155" s="35"/>
+      <c r="BR155" s="35"/>
+      <c r="BS155" s="35"/>
+      <c r="BT155" s="35"/>
+      <c r="BU155" s="35"/>
+    </row>
+    <row r="156" spans="2:73" ht="15" customHeight="1">
+      <c r="B156" s="35"/>
+      <c r="C156" s="35"/>
+      <c r="D156" s="35"/>
+      <c r="E156" s="35"/>
+      <c r="F156" s="35"/>
+      <c r="G156" s="35"/>
+      <c r="H156" s="35"/>
+      <c r="I156" s="35"/>
+      <c r="J156" s="35"/>
+      <c r="K156" s="35"/>
+      <c r="L156" s="35"/>
+      <c r="M156" s="35"/>
+      <c r="N156" s="35"/>
+      <c r="O156" s="35"/>
+      <c r="P156" s="35"/>
+      <c r="Q156" s="35"/>
+      <c r="R156" s="35"/>
+      <c r="S156" s="35"/>
+      <c r="T156" s="35"/>
+      <c r="U156" s="35"/>
+      <c r="V156" s="35"/>
+      <c r="W156" s="35"/>
+      <c r="X156" s="35"/>
+      <c r="Y156" s="35"/>
+      <c r="Z156" s="35"/>
+      <c r="AA156" s="35"/>
+      <c r="AB156" s="35"/>
+      <c r="AC156" s="35"/>
+      <c r="AD156" s="35"/>
+      <c r="AE156" s="35"/>
+      <c r="AF156" s="35"/>
+      <c r="AG156" s="35"/>
+      <c r="AH156" s="35"/>
+      <c r="AI156" s="35"/>
+      <c r="AJ156" s="35"/>
+      <c r="AK156" s="35"/>
+      <c r="AL156" s="35"/>
+      <c r="AM156" s="35"/>
+      <c r="AN156" s="35"/>
+      <c r="AO156" s="35"/>
+      <c r="AP156" s="35"/>
+      <c r="AQ156" s="35"/>
+      <c r="AR156" s="35"/>
+      <c r="AS156" s="35"/>
+      <c r="AT156" s="35"/>
+      <c r="AU156" s="35"/>
+      <c r="AV156" s="35"/>
+      <c r="AW156" s="35"/>
+      <c r="AX156" s="35"/>
+      <c r="AY156" s="35"/>
+      <c r="AZ156" s="35"/>
+      <c r="BA156" s="35"/>
+      <c r="BB156" s="35"/>
+      <c r="BC156" s="35"/>
+      <c r="BD156" s="35"/>
+      <c r="BE156" s="35"/>
+      <c r="BF156" s="35"/>
+      <c r="BG156" s="35"/>
+      <c r="BH156" s="35"/>
+      <c r="BI156" s="35"/>
+      <c r="BJ156" s="35"/>
+      <c r="BK156" s="35"/>
+      <c r="BL156" s="35"/>
+      <c r="BM156" s="35"/>
+      <c r="BN156" s="35"/>
+      <c r="BO156" s="35"/>
+      <c r="BP156" s="35"/>
+      <c r="BQ156" s="35"/>
+      <c r="BR156" s="35"/>
+      <c r="BS156" s="35"/>
+      <c r="BT156" s="35"/>
+      <c r="BU156" s="35"/>
+    </row>
+    <row r="157" spans="2:73" ht="15" customHeight="1">
+      <c r="B157" s="35"/>
+      <c r="C157" s="35"/>
+      <c r="D157" s="35"/>
+      <c r="E157" s="35"/>
+      <c r="F157" s="35"/>
+      <c r="G157" s="35"/>
+      <c r="H157" s="35"/>
+      <c r="I157" s="35"/>
+      <c r="J157" s="35"/>
+      <c r="K157" s="35"/>
+      <c r="L157" s="35"/>
+      <c r="M157" s="35"/>
+      <c r="N157" s="35"/>
+      <c r="O157" s="35"/>
+      <c r="P157" s="35"/>
+      <c r="Q157" s="35"/>
+      <c r="R157" s="35"/>
+      <c r="S157" s="35"/>
+      <c r="T157" s="35"/>
+      <c r="U157" s="35"/>
+      <c r="V157" s="35"/>
+      <c r="W157" s="35"/>
+      <c r="X157" s="35"/>
+      <c r="Y157" s="35"/>
+      <c r="Z157" s="35"/>
+      <c r="AA157" s="35"/>
+      <c r="AB157" s="35"/>
+      <c r="AC157" s="35"/>
+      <c r="AD157" s="35"/>
+      <c r="AE157" s="35"/>
+      <c r="AF157" s="35"/>
+      <c r="AG157" s="35"/>
+      <c r="AH157" s="35"/>
+      <c r="AI157" s="35"/>
+      <c r="AJ157" s="35"/>
+      <c r="AK157" s="35"/>
+      <c r="AL157" s="35"/>
+      <c r="AM157" s="35"/>
+      <c r="AN157" s="35"/>
+      <c r="AO157" s="35"/>
+      <c r="AP157" s="35"/>
+      <c r="AQ157" s="35"/>
+      <c r="AR157" s="35"/>
+      <c r="AS157" s="35"/>
+      <c r="AT157" s="35"/>
+      <c r="AU157" s="35"/>
+      <c r="AV157" s="35"/>
+      <c r="AW157" s="35"/>
+      <c r="AX157" s="35"/>
+      <c r="AY157" s="35"/>
+      <c r="AZ157" s="35"/>
+      <c r="BA157" s="35"/>
+      <c r="BB157" s="35"/>
+      <c r="BC157" s="35"/>
+      <c r="BD157" s="35"/>
+      <c r="BE157" s="35"/>
+      <c r="BF157" s="35"/>
+      <c r="BG157" s="35"/>
+      <c r="BH157" s="35"/>
+      <c r="BI157" s="35"/>
+      <c r="BJ157" s="35"/>
+      <c r="BK157" s="35"/>
+      <c r="BL157" s="35"/>
+      <c r="BM157" s="35"/>
+      <c r="BN157" s="35"/>
+      <c r="BO157" s="35"/>
+      <c r="BP157" s="35"/>
+      <c r="BQ157" s="35"/>
+      <c r="BR157" s="35"/>
+      <c r="BS157" s="35"/>
+      <c r="BT157" s="35"/>
+      <c r="BU157" s="35"/>
+    </row>
+    <row r="158" spans="2:73" ht="15" customHeight="1">
+      <c r="B158" s="35"/>
+      <c r="C158" s="35"/>
+      <c r="D158" s="35"/>
+      <c r="E158" s="35"/>
+      <c r="F158" s="35"/>
+      <c r="G158" s="35"/>
+      <c r="H158" s="35"/>
+      <c r="I158" s="35"/>
+      <c r="J158" s="35"/>
+      <c r="K158" s="35"/>
+      <c r="L158" s="35"/>
+      <c r="M158" s="35"/>
+      <c r="N158" s="35"/>
+      <c r="O158" s="35"/>
+      <c r="P158" s="35"/>
+      <c r="Q158" s="35"/>
+      <c r="R158" s="35"/>
+      <c r="S158" s="35"/>
+      <c r="T158" s="35"/>
+      <c r="U158" s="35"/>
+      <c r="V158" s="35"/>
+      <c r="W158" s="35"/>
+      <c r="X158" s="35"/>
+      <c r="Y158" s="35"/>
+      <c r="Z158" s="35"/>
+      <c r="AA158" s="35"/>
+      <c r="AB158" s="35"/>
+      <c r="AC158" s="35"/>
+      <c r="AD158" s="35"/>
+      <c r="AE158" s="35"/>
+      <c r="AF158" s="35"/>
+      <c r="AG158" s="35"/>
+      <c r="AH158" s="35"/>
+      <c r="AI158" s="35"/>
+      <c r="AJ158" s="35"/>
+      <c r="AK158" s="35"/>
+      <c r="AL158" s="35"/>
+      <c r="AM158" s="35"/>
+      <c r="AN158" s="35"/>
+      <c r="AO158" s="35"/>
+      <c r="AP158" s="35"/>
+      <c r="AQ158" s="35"/>
+      <c r="AR158" s="35"/>
+      <c r="AS158" s="35"/>
+      <c r="AT158" s="35"/>
+      <c r="AU158" s="35"/>
+      <c r="AV158" s="35"/>
+      <c r="AW158" s="35"/>
+      <c r="AX158" s="35"/>
+      <c r="AY158" s="35"/>
+      <c r="AZ158" s="35"/>
+      <c r="BA158" s="35"/>
+      <c r="BB158" s="35"/>
+      <c r="BC158" s="35"/>
+      <c r="BD158" s="35"/>
+      <c r="BE158" s="35"/>
+      <c r="BF158" s="35"/>
+      <c r="BG158" s="35"/>
+      <c r="BH158" s="35"/>
+      <c r="BI158" s="35"/>
+      <c r="BJ158" s="35"/>
+      <c r="BK158" s="35"/>
+      <c r="BL158" s="35"/>
+      <c r="BM158" s="35"/>
+      <c r="BN158" s="35"/>
+      <c r="BO158" s="35"/>
+      <c r="BP158" s="35"/>
+      <c r="BQ158" s="35"/>
+      <c r="BR158" s="35"/>
+      <c r="BS158" s="35"/>
+      <c r="BT158" s="35"/>
+      <c r="BU158" s="35"/>
+    </row>
+    <row r="159" spans="2:73" ht="15" customHeight="1">
+      <c r="B159" s="35"/>
+      <c r="C159" s="35"/>
+      <c r="D159" s="35"/>
+      <c r="E159" s="35"/>
+      <c r="F159" s="35"/>
+      <c r="G159" s="35"/>
+      <c r="H159" s="35"/>
+      <c r="I159" s="35"/>
+      <c r="J159" s="35"/>
+      <c r="K159" s="35"/>
+      <c r="L159" s="35"/>
+      <c r="M159" s="35"/>
+      <c r="N159" s="35"/>
+      <c r="O159" s="35"/>
+      <c r="P159" s="35"/>
+      <c r="Q159" s="35"/>
+      <c r="R159" s="35"/>
+      <c r="S159" s="35"/>
+      <c r="T159" s="35"/>
+      <c r="U159" s="35"/>
+      <c r="V159" s="35"/>
+      <c r="W159" s="35"/>
+      <c r="X159" s="35"/>
+      <c r="Y159" s="35"/>
+      <c r="Z159" s="35"/>
+      <c r="AA159" s="35"/>
+      <c r="AB159" s="35"/>
+      <c r="AC159" s="35"/>
+      <c r="AD159" s="35"/>
+      <c r="AE159" s="35"/>
+      <c r="AF159" s="35"/>
+      <c r="AG159" s="35"/>
+      <c r="AH159" s="35"/>
+      <c r="AI159" s="35"/>
+      <c r="AJ159" s="35"/>
+      <c r="AK159" s="35"/>
+      <c r="AL159" s="35"/>
+      <c r="AM159" s="35"/>
+      <c r="AN159" s="35"/>
+      <c r="AO159" s="35"/>
+      <c r="AP159" s="35"/>
+      <c r="AQ159" s="35"/>
+      <c r="AR159" s="35"/>
+      <c r="AS159" s="35"/>
+      <c r="AT159" s="35"/>
+      <c r="AU159" s="35"/>
+      <c r="AV159" s="35"/>
+      <c r="AW159" s="35"/>
+      <c r="AX159" s="35"/>
+      <c r="AY159" s="35"/>
+      <c r="AZ159" s="35"/>
+      <c r="BA159" s="35"/>
+      <c r="BB159" s="35"/>
+      <c r="BC159" s="35"/>
+      <c r="BD159" s="35"/>
+      <c r="BE159" s="35"/>
+      <c r="BF159" s="35"/>
+      <c r="BG159" s="35"/>
+      <c r="BH159" s="35"/>
+      <c r="BI159" s="35"/>
+      <c r="BJ159" s="35"/>
+      <c r="BK159" s="35"/>
+      <c r="BL159" s="35"/>
+      <c r="BM159" s="35"/>
+      <c r="BN159" s="35"/>
+      <c r="BO159" s="35"/>
+      <c r="BP159" s="35"/>
+      <c r="BQ159" s="35"/>
+      <c r="BR159" s="35"/>
+      <c r="BS159" s="35"/>
+      <c r="BT159" s="35"/>
+      <c r="BU159" s="35"/>
+    </row>
+    <row r="160" spans="2:73" ht="15" customHeight="1">
+      <c r="B160" s="35"/>
+      <c r="C160" s="35"/>
+      <c r="D160" s="35"/>
+      <c r="E160" s="35"/>
+      <c r="F160" s="35"/>
+      <c r="G160" s="35"/>
+      <c r="H160" s="35"/>
+      <c r="I160" s="35"/>
+      <c r="J160" s="35"/>
+      <c r="K160" s="35"/>
+      <c r="L160" s="35"/>
+      <c r="M160" s="35"/>
+      <c r="N160" s="35"/>
+      <c r="O160" s="35"/>
+      <c r="P160" s="35"/>
+      <c r="Q160" s="35"/>
+      <c r="R160" s="35"/>
+      <c r="S160" s="35"/>
+      <c r="T160" s="35"/>
+      <c r="U160" s="35"/>
+      <c r="V160" s="35"/>
+      <c r="W160" s="35"/>
+      <c r="X160" s="35"/>
+      <c r="Y160" s="35"/>
+      <c r="Z160" s="35"/>
+      <c r="AA160" s="35"/>
+      <c r="AB160" s="35"/>
+      <c r="AC160" s="35"/>
+      <c r="AD160" s="35"/>
+      <c r="AE160" s="35"/>
+      <c r="AF160" s="35"/>
+      <c r="AG160" s="35"/>
+      <c r="AH160" s="35"/>
+      <c r="AI160" s="35"/>
+      <c r="AJ160" s="35"/>
+      <c r="AK160" s="35"/>
+      <c r="AL160" s="35"/>
+      <c r="AM160" s="35"/>
+      <c r="AN160" s="35"/>
+      <c r="AO160" s="35"/>
+      <c r="AP160" s="35"/>
+      <c r="AQ160" s="35"/>
+      <c r="AR160" s="35"/>
+      <c r="AS160" s="35"/>
+      <c r="AT160" s="35"/>
+      <c r="AU160" s="35"/>
+      <c r="AV160" s="35"/>
+      <c r="AW160" s="35"/>
+      <c r="AX160" s="35"/>
+      <c r="AY160" s="35"/>
+      <c r="AZ160" s="35"/>
+      <c r="BA160" s="35"/>
+      <c r="BB160" s="35"/>
+      <c r="BC160" s="35"/>
+      <c r="BD160" s="35"/>
+      <c r="BE160" s="35"/>
+      <c r="BF160" s="35"/>
+      <c r="BG160" s="35"/>
+      <c r="BH160" s="35"/>
+      <c r="BI160" s="35"/>
+      <c r="BJ160" s="35"/>
+      <c r="BK160" s="35"/>
+      <c r="BL160" s="35"/>
+      <c r="BM160" s="35"/>
+      <c r="BN160" s="35"/>
+      <c r="BO160" s="35"/>
+      <c r="BP160" s="35"/>
+      <c r="BQ160" s="35"/>
+      <c r="BR160" s="35"/>
+      <c r="BS160" s="35"/>
+      <c r="BT160" s="35"/>
+      <c r="BU160" s="35"/>
+    </row>
+    <row r="161" spans="2:73" ht="15" customHeight="1">
+      <c r="B161" s="35"/>
+      <c r="C161" s="35"/>
+      <c r="D161" s="35"/>
+      <c r="E161" s="35"/>
+      <c r="F161" s="35"/>
+      <c r="G161" s="35"/>
+      <c r="H161" s="35"/>
+      <c r="I161" s="35"/>
+      <c r="J161" s="35"/>
+      <c r="K161" s="35"/>
+      <c r="L161" s="35"/>
+      <c r="M161" s="35"/>
+      <c r="N161" s="35"/>
+      <c r="O161" s="35"/>
+      <c r="P161" s="35"/>
+      <c r="Q161" s="35"/>
+      <c r="R161" s="35"/>
+      <c r="S161" s="35"/>
+      <c r="T161" s="35"/>
+      <c r="U161" s="35"/>
+      <c r="V161" s="35"/>
+      <c r="W161" s="35"/>
+      <c r="X161" s="35"/>
+      <c r="Y161" s="35"/>
+      <c r="Z161" s="35"/>
+      <c r="AA161" s="35"/>
+      <c r="AB161" s="35"/>
+      <c r="AC161" s="35"/>
+      <c r="AD161" s="35"/>
+      <c r="AE161" s="35"/>
+      <c r="AF161" s="35"/>
+      <c r="AG161" s="35"/>
+      <c r="AH161" s="35"/>
+      <c r="AI161" s="35"/>
+      <c r="AJ161" s="35"/>
+      <c r="AK161" s="35"/>
+      <c r="AL161" s="35"/>
+      <c r="AM161" s="35"/>
+      <c r="AN161" s="35"/>
+      <c r="AO161" s="35"/>
+      <c r="AP161" s="35"/>
+      <c r="AQ161" s="35"/>
+      <c r="AR161" s="35"/>
+      <c r="AS161" s="35"/>
+      <c r="AT161" s="35"/>
+      <c r="AU161" s="35"/>
+      <c r="AV161" s="35"/>
+      <c r="AW161" s="35"/>
+      <c r="AX161" s="35"/>
+      <c r="AY161" s="35"/>
+      <c r="AZ161" s="35"/>
+      <c r="BA161" s="35"/>
+      <c r="BB161" s="35"/>
+      <c r="BC161" s="35"/>
+      <c r="BD161" s="35"/>
+      <c r="BE161" s="35"/>
+      <c r="BF161" s="35"/>
+      <c r="BG161" s="35"/>
+      <c r="BH161" s="35"/>
+      <c r="BI161" s="35"/>
+      <c r="BJ161" s="35"/>
+      <c r="BK161" s="35"/>
+      <c r="BL161" s="35"/>
+      <c r="BM161" s="35"/>
+      <c r="BN161" s="35"/>
+      <c r="BO161" s="35"/>
+      <c r="BP161" s="35"/>
+      <c r="BQ161" s="35"/>
+      <c r="BR161" s="35"/>
+      <c r="BS161" s="35"/>
+      <c r="BT161" s="35"/>
+      <c r="BU161" s="35"/>
+    </row>
+    <row r="162" spans="2:73" ht="15" customHeight="1">
+      <c r="B162" s="35"/>
+      <c r="C162" s="35"/>
+      <c r="D162" s="35"/>
+      <c r="E162" s="35"/>
+      <c r="F162" s="35"/>
+      <c r="G162" s="35"/>
+      <c r="H162" s="35"/>
+      <c r="I162" s="35"/>
+      <c r="J162" s="35"/>
+      <c r="K162" s="35"/>
+      <c r="L162" s="35"/>
+      <c r="M162" s="35"/>
+      <c r="N162" s="35"/>
+      <c r="O162" s="35"/>
+      <c r="P162" s="35"/>
+      <c r="Q162" s="35"/>
+      <c r="R162" s="35"/>
+      <c r="S162" s="35"/>
+      <c r="T162" s="35"/>
+      <c r="U162" s="35"/>
+      <c r="V162" s="35"/>
+      <c r="W162" s="35"/>
+      <c r="X162" s="35"/>
+      <c r="Y162" s="35"/>
+      <c r="Z162" s="35"/>
+      <c r="AA162" s="35"/>
+      <c r="AB162" s="35"/>
+      <c r="AC162" s="35"/>
+      <c r="AD162" s="35"/>
+      <c r="AE162" s="35"/>
+      <c r="AF162" s="35"/>
+      <c r="AG162" s="35"/>
+      <c r="AH162" s="35"/>
+      <c r="AI162" s="35"/>
+      <c r="AJ162" s="35"/>
+      <c r="AK162" s="35"/>
+      <c r="AL162" s="35"/>
+      <c r="AM162" s="35"/>
+      <c r="AN162" s="35"/>
+      <c r="AO162" s="35"/>
+      <c r="AP162" s="35"/>
+      <c r="AQ162" s="35"/>
+      <c r="AR162" s="35"/>
+      <c r="AS162" s="35"/>
+      <c r="AT162" s="35"/>
+      <c r="AU162" s="35"/>
+      <c r="AV162" s="35"/>
+      <c r="AW162" s="35"/>
+      <c r="AX162" s="35"/>
+      <c r="AY162" s="35"/>
+      <c r="AZ162" s="35"/>
+      <c r="BA162" s="35"/>
+      <c r="BB162" s="35"/>
+      <c r="BC162" s="35"/>
+      <c r="BD162" s="35"/>
+      <c r="BE162" s="35"/>
+      <c r="BF162" s="35"/>
+      <c r="BG162" s="35"/>
+      <c r="BH162" s="35"/>
+      <c r="BI162" s="35"/>
+      <c r="BJ162" s="35"/>
+      <c r="BK162" s="35"/>
+      <c r="BL162" s="35"/>
+      <c r="BM162" s="35"/>
+      <c r="BN162" s="35"/>
+      <c r="BO162" s="35"/>
+      <c r="BP162" s="35"/>
+      <c r="BQ162" s="35"/>
+      <c r="BR162" s="35"/>
+      <c r="BS162" s="35"/>
+      <c r="BT162" s="35"/>
+      <c r="BU162" s="35"/>
+    </row>
+    <row r="163" spans="2:73" ht="15" customHeight="1">
+      <c r="B163" s="35"/>
+      <c r="C163" s="35"/>
+      <c r="D163" s="35"/>
+      <c r="E163" s="35"/>
+      <c r="F163" s="35"/>
+      <c r="G163" s="35"/>
+      <c r="H163" s="35"/>
+      <c r="I163" s="35"/>
+      <c r="J163" s="35"/>
+      <c r="K163" s="35"/>
+      <c r="L163" s="35"/>
+      <c r="M163" s="35"/>
+      <c r="N163" s="35"/>
+      <c r="O163" s="35"/>
+      <c r="P163" s="35"/>
+      <c r="Q163" s="35"/>
+      <c r="R163" s="35"/>
+      <c r="S163" s="35"/>
+      <c r="T163" s="35"/>
+      <c r="U163" s="35"/>
+      <c r="V163" s="35"/>
+      <c r="W163" s="35"/>
+      <c r="X163" s="35"/>
+      <c r="Y163" s="35"/>
+      <c r="Z163" s="35"/>
+      <c r="AA163" s="35"/>
+      <c r="AB163" s="35"/>
+      <c r="AC163" s="35"/>
+      <c r="AD163" s="35"/>
+      <c r="AE163" s="35"/>
+      <c r="AF163" s="35"/>
+      <c r="AG163" s="35"/>
+      <c r="AH163" s="35"/>
+      <c r="AI163" s="35"/>
+      <c r="AJ163" s="35"/>
+      <c r="AK163" s="35"/>
+      <c r="AL163" s="35"/>
+      <c r="AM163" s="35"/>
+      <c r="AN163" s="35"/>
+      <c r="AO163" s="35"/>
+      <c r="AP163" s="35"/>
+      <c r="AQ163" s="35"/>
+      <c r="AR163" s="35"/>
+      <c r="AS163" s="35"/>
+      <c r="AT163" s="35"/>
+      <c r="AU163" s="35"/>
+      <c r="AV163" s="35"/>
+      <c r="AW163" s="35"/>
+      <c r="AX163" s="35"/>
+      <c r="AY163" s="35"/>
+      <c r="AZ163" s="35"/>
+      <c r="BA163" s="35"/>
+      <c r="BB163" s="35"/>
+      <c r="BC163" s="35"/>
+      <c r="BD163" s="35"/>
+      <c r="BE163" s="35"/>
+      <c r="BF163" s="35"/>
+      <c r="BG163" s="35"/>
+      <c r="BH163" s="35"/>
+      <c r="BI163" s="35"/>
+      <c r="BJ163" s="35"/>
+      <c r="BK163" s="35"/>
+      <c r="BL163" s="35"/>
+      <c r="BM163" s="35"/>
+      <c r="BN163" s="35"/>
+      <c r="BO163" s="35"/>
+      <c r="BP163" s="35"/>
+      <c r="BQ163" s="35"/>
+      <c r="BR163" s="35"/>
+      <c r="BS163" s="35"/>
+      <c r="BT163" s="35"/>
+      <c r="BU163" s="35"/>
+    </row>
+    <row r="164" spans="2:73" ht="15" customHeight="1">
+      <c r="B164" s="35"/>
+      <c r="C164" s="35"/>
+      <c r="D164" s="35"/>
+      <c r="E164" s="35"/>
+      <c r="F164" s="35"/>
+      <c r="G164" s="35"/>
+      <c r="H164" s="35"/>
+      <c r="I164" s="35"/>
+      <c r="J164" s="35"/>
+      <c r="K164" s="35"/>
+      <c r="L164" s="35"/>
+      <c r="M164" s="35"/>
+      <c r="N164" s="35"/>
+      <c r="O164" s="35"/>
+      <c r="P164" s="35"/>
+      <c r="Q164" s="35"/>
+      <c r="R164" s="35"/>
+      <c r="S164" s="35"/>
+      <c r="T164" s="35"/>
+      <c r="U164" s="35"/>
+      <c r="V164" s="35"/>
+      <c r="W164" s="35"/>
+      <c r="X164" s="35"/>
+      <c r="Y164" s="35"/>
+      <c r="Z164" s="35"/>
+      <c r="AA164" s="35"/>
+      <c r="AB164" s="35"/>
+      <c r="AC164" s="35"/>
+      <c r="AD164" s="35"/>
+      <c r="AE164" s="35"/>
+      <c r="AF164" s="35"/>
+      <c r="AG164" s="35"/>
+      <c r="AH164" s="35"/>
+      <c r="AI164" s="35"/>
+      <c r="AJ164" s="35"/>
+      <c r="AK164" s="35"/>
+      <c r="AL164" s="35"/>
+      <c r="AM164" s="35"/>
+      <c r="AN164" s="35"/>
+      <c r="AO164" s="35"/>
+      <c r="AP164" s="35"/>
+      <c r="AQ164" s="35"/>
+      <c r="AR164" s="35"/>
+      <c r="AS164" s="35"/>
+      <c r="AT164" s="35"/>
+      <c r="AU164" s="35"/>
+      <c r="AV164" s="35"/>
+      <c r="AW164" s="35"/>
+      <c r="AX164" s="35"/>
+      <c r="AY164" s="35"/>
+      <c r="AZ164" s="35"/>
+      <c r="BA164" s="35"/>
+      <c r="BB164" s="35"/>
+      <c r="BC164" s="35"/>
+      <c r="BD164" s="35"/>
+      <c r="BE164" s="35"/>
+      <c r="BF164" s="35"/>
+      <c r="BG164" s="35"/>
+      <c r="BH164" s="35"/>
+      <c r="BI164" s="35"/>
+      <c r="BJ164" s="35"/>
+      <c r="BK164" s="35"/>
+      <c r="BL164" s="35"/>
+      <c r="BM164" s="35"/>
+      <c r="BN164" s="35"/>
+      <c r="BO164" s="35"/>
+      <c r="BP164" s="35"/>
+      <c r="BQ164" s="35"/>
+      <c r="BR164" s="35"/>
+      <c r="BS164" s="35"/>
+      <c r="BT164" s="35"/>
+      <c r="BU164" s="35"/>
+    </row>
+    <row r="165" spans="2:73" ht="15" customHeight="1">
+      <c r="B165" s="35"/>
+      <c r="C165" s="35"/>
+      <c r="D165" s="35"/>
+      <c r="E165" s="35"/>
+      <c r="F165" s="35"/>
+      <c r="G165" s="35"/>
+      <c r="H165" s="35"/>
+      <c r="I165" s="35"/>
+      <c r="J165" s="35"/>
+      <c r="K165" s="35"/>
+      <c r="L165" s="35"/>
+      <c r="M165" s="35"/>
+      <c r="N165" s="35"/>
+      <c r="O165" s="35"/>
+      <c r="P165" s="35"/>
+      <c r="Q165" s="35"/>
+      <c r="R165" s="35"/>
+      <c r="S165" s="35"/>
+      <c r="T165" s="35"/>
+      <c r="U165" s="35"/>
+      <c r="V165" s="35"/>
+      <c r="W165" s="35"/>
+      <c r="X165" s="35"/>
+      <c r="Y165" s="35"/>
+      <c r="Z165" s="35"/>
+      <c r="AA165" s="35"/>
+      <c r="AB165" s="35"/>
+      <c r="AC165" s="35"/>
+      <c r="AD165" s="35"/>
+      <c r="AE165" s="35"/>
+      <c r="AF165" s="35"/>
+      <c r="AG165" s="35"/>
+      <c r="AH165" s="35"/>
+      <c r="AI165" s="35"/>
+      <c r="AJ165" s="35"/>
+      <c r="AK165" s="35"/>
+      <c r="AL165" s="35"/>
+      <c r="AM165" s="35"/>
+      <c r="AN165" s="35"/>
+      <c r="AO165" s="35"/>
+      <c r="AP165" s="35"/>
+      <c r="AQ165" s="35"/>
+      <c r="AR165" s="35"/>
+      <c r="AS165" s="35"/>
+      <c r="AT165" s="35"/>
+      <c r="AU165" s="35"/>
+      <c r="AV165" s="35"/>
+      <c r="AW165" s="35"/>
+      <c r="AX165" s="35"/>
+      <c r="AY165" s="35"/>
+      <c r="AZ165" s="35"/>
+      <c r="BA165" s="35"/>
+      <c r="BB165" s="35"/>
+      <c r="BC165" s="35"/>
+      <c r="BD165" s="35"/>
+      <c r="BE165" s="35"/>
+      <c r="BF165" s="35"/>
+      <c r="BG165" s="35"/>
+      <c r="BH165" s="35"/>
+      <c r="BI165" s="35"/>
+      <c r="BJ165" s="35"/>
+      <c r="BK165" s="35"/>
+      <c r="BL165" s="35"/>
+      <c r="BM165" s="35"/>
+      <c r="BN165" s="35"/>
+      <c r="BO165" s="35"/>
+      <c r="BP165" s="35"/>
+      <c r="BQ165" s="35"/>
+      <c r="BR165" s="35"/>
+      <c r="BS165" s="35"/>
+      <c r="BT165" s="35"/>
+      <c r="BU165" s="35"/>
+    </row>
+    <row r="166" spans="2:73" ht="15" customHeight="1">
+      <c r="B166" s="35"/>
+      <c r="C166" s="35"/>
+      <c r="D166" s="35"/>
+      <c r="E166" s="35"/>
+      <c r="F166" s="35"/>
+      <c r="G166" s="35"/>
+      <c r="H166" s="35"/>
+      <c r="I166" s="35"/>
+      <c r="J166" s="35"/>
+      <c r="K166" s="35"/>
+      <c r="L166" s="35"/>
+      <c r="M166" s="35"/>
+      <c r="N166" s="35"/>
+      <c r="O166" s="35"/>
+      <c r="P166" s="35"/>
+      <c r="Q166" s="35"/>
+      <c r="R166" s="35"/>
+      <c r="S166" s="35"/>
+      <c r="T166" s="35"/>
+      <c r="U166" s="35"/>
+      <c r="V166" s="35"/>
+      <c r="W166" s="35"/>
+      <c r="X166" s="35"/>
+      <c r="Y166" s="35"/>
+      <c r="Z166" s="35"/>
+      <c r="AA166" s="35"/>
+      <c r="AB166" s="35"/>
+      <c r="AC166" s="35"/>
+      <c r="AD166" s="35"/>
+      <c r="AE166" s="35"/>
+      <c r="AF166" s="35"/>
+      <c r="AG166" s="35"/>
+      <c r="AH166" s="35"/>
+      <c r="AI166" s="35"/>
+      <c r="AJ166" s="35"/>
+      <c r="AK166" s="35"/>
+      <c r="AL166" s="35"/>
+      <c r="AM166" s="35"/>
+      <c r="AN166" s="35"/>
+      <c r="AO166" s="35"/>
+      <c r="AP166" s="35"/>
+      <c r="AQ166" s="35"/>
+      <c r="AR166" s="35"/>
+      <c r="AS166" s="35"/>
+      <c r="AT166" s="35"/>
+      <c r="AU166" s="35"/>
+      <c r="AV166" s="35"/>
+      <c r="AW166" s="35"/>
+      <c r="AX166" s="35"/>
+      <c r="AY166" s="35"/>
+      <c r="AZ166" s="35"/>
+      <c r="BA166" s="35"/>
+      <c r="BB166" s="35"/>
+      <c r="BC166" s="35"/>
+      <c r="BD166" s="35"/>
+      <c r="BE166" s="35"/>
+      <c r="BF166" s="35"/>
+      <c r="BG166" s="35"/>
+      <c r="BH166" s="35"/>
+      <c r="BI166" s="35"/>
+      <c r="BJ166" s="35"/>
+      <c r="BK166" s="35"/>
+      <c r="BL166" s="35"/>
+      <c r="BM166" s="35"/>
+      <c r="BN166" s="35"/>
+      <c r="BO166" s="35"/>
+      <c r="BP166" s="35"/>
+      <c r="BQ166" s="35"/>
+      <c r="BR166" s="35"/>
+      <c r="BS166" s="35"/>
+      <c r="BT166" s="35"/>
+      <c r="BU166" s="35"/>
+    </row>
+    <row r="167" spans="2:73" ht="15" customHeight="1">
+      <c r="B167" s="35"/>
+      <c r="C167" s="35"/>
+      <c r="D167" s="35"/>
+      <c r="E167" s="35"/>
+      <c r="F167" s="35"/>
+      <c r="G167" s="35"/>
+      <c r="H167" s="35"/>
+      <c r="I167" s="35"/>
+      <c r="J167" s="35"/>
+      <c r="K167" s="35"/>
+      <c r="L167" s="35"/>
+      <c r="M167" s="35"/>
+      <c r="N167" s="35"/>
+      <c r="O167" s="35"/>
+      <c r="P167" s="35"/>
+      <c r="Q167" s="35"/>
+      <c r="R167" s="35"/>
+      <c r="S167" s="35"/>
+      <c r="T167" s="35"/>
+      <c r="U167" s="35"/>
+      <c r="V167" s="35"/>
+      <c r="W167" s="35"/>
+      <c r="X167" s="35"/>
+      <c r="Y167" s="35"/>
+      <c r="Z167" s="35"/>
+      <c r="AA167" s="35"/>
+      <c r="AB167" s="35"/>
+      <c r="AC167" s="35"/>
+      <c r="AD167" s="35"/>
+      <c r="AE167" s="35"/>
+      <c r="AF167" s="35"/>
+      <c r="AG167" s="35"/>
+      <c r="AH167" s="35"/>
+      <c r="AI167" s="35"/>
+      <c r="AJ167" s="35"/>
+      <c r="AK167" s="35"/>
+      <c r="AL167" s="35"/>
+      <c r="AM167" s="35"/>
+      <c r="AN167" s="35"/>
+      <c r="AO167" s="35"/>
+      <c r="AP167" s="35"/>
+      <c r="AQ167" s="35"/>
+      <c r="AR167" s="35"/>
+      <c r="AS167" s="35"/>
+      <c r="AT167" s="35"/>
+      <c r="AU167" s="35"/>
+      <c r="AV167" s="35"/>
+      <c r="AW167" s="35"/>
+      <c r="AX167" s="35"/>
+      <c r="AY167" s="35"/>
+      <c r="AZ167" s="35"/>
+      <c r="BA167" s="35"/>
+      <c r="BB167" s="35"/>
+      <c r="BC167" s="35"/>
+      <c r="BD167" s="35"/>
+      <c r="BE167" s="35"/>
+      <c r="BF167" s="35"/>
+      <c r="BG167" s="35"/>
+      <c r="BH167" s="35"/>
+      <c r="BI167" s="35"/>
+      <c r="BJ167" s="35"/>
+      <c r="BK167" s="35"/>
+      <c r="BL167" s="35"/>
+      <c r="BM167" s="35"/>
+      <c r="BN167" s="35"/>
+      <c r="BO167" s="35"/>
+      <c r="BP167" s="35"/>
+      <c r="BQ167" s="35"/>
+      <c r="BR167" s="35"/>
+      <c r="BS167" s="35"/>
+      <c r="BT167" s="35"/>
+      <c r="BU167" s="35"/>
+    </row>
+    <row r="168" spans="2:73" ht="15" customHeight="1">
+      <c r="B168" s="35"/>
+      <c r="C168" s="35"/>
+      <c r="D168" s="35"/>
+      <c r="E168" s="35"/>
+      <c r="F168" s="35"/>
+      <c r="G168" s="35"/>
+      <c r="H168" s="35"/>
+      <c r="I168" s="35"/>
+      <c r="J168" s="35"/>
+      <c r="K168" s="35"/>
+      <c r="L168" s="35"/>
+      <c r="M168" s="35"/>
+      <c r="N168" s="35"/>
+      <c r="O168" s="35"/>
+      <c r="P168" s="35"/>
+      <c r="Q168" s="35"/>
+      <c r="R168" s="35"/>
+      <c r="S168" s="35"/>
+      <c r="T168" s="35"/>
+      <c r="U168" s="35"/>
+      <c r="V168" s="35"/>
+      <c r="W168" s="35"/>
+      <c r="X168" s="35"/>
+      <c r="Y168" s="35"/>
+      <c r="Z168" s="35"/>
+      <c r="AA168" s="35"/>
+      <c r="AB168" s="35"/>
+      <c r="AC168" s="35"/>
+      <c r="AD168" s="35"/>
+      <c r="AE168" s="35"/>
+      <c r="AF168" s="35"/>
+      <c r="AG168" s="35"/>
+      <c r="AH168" s="35"/>
+      <c r="AI168" s="35"/>
+      <c r="AJ168" s="35"/>
+      <c r="AK168" s="35"/>
+      <c r="AL168" s="35"/>
+      <c r="AM168" s="35"/>
+      <c r="AN168" s="35"/>
+      <c r="AO168" s="35"/>
+      <c r="AP168" s="35"/>
+      <c r="AQ168" s="35"/>
+      <c r="AR168" s="35"/>
+      <c r="AS168" s="35"/>
+      <c r="AT168" s="35"/>
+      <c r="AU168" s="35"/>
+      <c r="AV168" s="35"/>
+      <c r="AW168" s="35"/>
+      <c r="AX168" s="35"/>
+      <c r="AY168" s="35"/>
+      <c r="AZ168" s="35"/>
+      <c r="BA168" s="35"/>
+      <c r="BB168" s="35"/>
+      <c r="BC168" s="35"/>
+      <c r="BD168" s="35"/>
+      <c r="BE168" s="35"/>
+      <c r="BF168" s="35"/>
+      <c r="BG168" s="35"/>
+      <c r="BH168" s="35"/>
+      <c r="BI168" s="35"/>
+      <c r="BJ168" s="35"/>
+      <c r="BK168" s="35"/>
+      <c r="BL168" s="35"/>
+      <c r="BM168" s="35"/>
+      <c r="BN168" s="35"/>
+      <c r="BO168" s="35"/>
+      <c r="BP168" s="35"/>
+      <c r="BQ168" s="35"/>
+      <c r="BR168" s="35"/>
+      <c r="BS168" s="35"/>
+      <c r="BT168" s="35"/>
+      <c r="BU168" s="35"/>
+    </row>
+    <row r="169" spans="2:73" ht="15" customHeight="1">
+      <c r="B169" s="35"/>
+      <c r="C169" s="35"/>
+      <c r="D169" s="35"/>
+      <c r="E169" s="35"/>
+      <c r="F169" s="35"/>
+      <c r="G169" s="35"/>
+      <c r="H169" s="35"/>
+      <c r="I169" s="35"/>
+      <c r="J169" s="35"/>
+      <c r="K169" s="35"/>
+      <c r="L169" s="35"/>
+      <c r="M169" s="35"/>
+      <c r="N169" s="35"/>
+      <c r="O169" s="35"/>
+      <c r="P169" s="35"/>
+      <c r="Q169" s="35"/>
+      <c r="R169" s="35"/>
+      <c r="S169" s="35"/>
+      <c r="T169" s="35"/>
+      <c r="U169" s="35"/>
+      <c r="V169" s="35"/>
+      <c r="W169" s="35"/>
+      <c r="X169" s="35"/>
+      <c r="Y169" s="35"/>
+      <c r="Z169" s="35"/>
+      <c r="AA169" s="35"/>
+      <c r="AB169" s="35"/>
+      <c r="AC169" s="35"/>
+      <c r="AD169" s="35"/>
+      <c r="AE169" s="35"/>
+      <c r="AF169" s="35"/>
+      <c r="AG169" s="35"/>
+      <c r="AH169" s="35"/>
+      <c r="AI169" s="35"/>
+      <c r="AJ169" s="35"/>
+      <c r="AK169" s="35"/>
+      <c r="AL169" s="35"/>
+      <c r="AM169" s="35"/>
+      <c r="AN169" s="35"/>
+      <c r="AO169" s="35"/>
+      <c r="AP169" s="35"/>
+      <c r="AQ169" s="35"/>
+      <c r="AR169" s="35"/>
+      <c r="AS169" s="35"/>
+      <c r="AT169" s="35"/>
+      <c r="AU169" s="35"/>
+      <c r="AV169" s="35"/>
+      <c r="AW169" s="35"/>
+      <c r="AX169" s="35"/>
+      <c r="AY169" s="35"/>
+      <c r="AZ169" s="35"/>
+      <c r="BA169" s="35"/>
+      <c r="BB169" s="35"/>
+      <c r="BC169" s="35"/>
+      <c r="BD169" s="35"/>
+      <c r="BE169" s="35"/>
+      <c r="BF169" s="35"/>
+      <c r="BG169" s="35"/>
+      <c r="BH169" s="35"/>
+      <c r="BI169" s="35"/>
+      <c r="BJ169" s="35"/>
+      <c r="BK169" s="35"/>
+      <c r="BL169" s="35"/>
+      <c r="BM169" s="35"/>
+      <c r="BN169" s="35"/>
+      <c r="BO169" s="35"/>
+      <c r="BP169" s="35"/>
+      <c r="BQ169" s="35"/>
+      <c r="BR169" s="35"/>
+      <c r="BS169" s="35"/>
+      <c r="BT169" s="35"/>
+      <c r="BU169" s="35"/>
+    </row>
+    <row r="170" spans="2:73" ht="15" customHeight="1">
+      <c r="B170" s="35"/>
+      <c r="C170" s="35"/>
+      <c r="D170" s="35"/>
+      <c r="E170" s="35"/>
+      <c r="F170" s="35"/>
+      <c r="G170" s="35"/>
+      <c r="H170" s="35"/>
+      <c r="I170" s="35"/>
+      <c r="J170" s="35"/>
+      <c r="K170" s="35"/>
+      <c r="L170" s="35"/>
+      <c r="M170" s="35"/>
+      <c r="N170" s="35"/>
+      <c r="O170" s="35"/>
+      <c r="P170" s="35"/>
+      <c r="Q170" s="35"/>
+      <c r="R170" s="35"/>
+      <c r="S170" s="35"/>
+      <c r="T170" s="35"/>
+      <c r="U170" s="35"/>
+      <c r="V170" s="35"/>
+      <c r="W170" s="35"/>
+      <c r="X170" s="35"/>
+      <c r="Y170" s="35"/>
+      <c r="Z170" s="35"/>
+      <c r="AA170" s="35"/>
+      <c r="AB170" s="35"/>
+      <c r="AC170" s="35"/>
+      <c r="AD170" s="35"/>
+      <c r="AE170" s="35"/>
+      <c r="AF170" s="35"/>
+      <c r="AG170" s="35"/>
+      <c r="AH170" s="35"/>
+      <c r="AI170" s="35"/>
+      <c r="AJ170" s="35"/>
+      <c r="AK170" s="35"/>
+      <c r="AL170" s="35"/>
+      <c r="AM170" s="35"/>
+      <c r="AN170" s="35"/>
+      <c r="AO170" s="35"/>
+      <c r="AP170" s="35"/>
+      <c r="AQ170" s="35"/>
+      <c r="AR170" s="35"/>
+      <c r="AS170" s="35"/>
+      <c r="AT170" s="35"/>
+      <c r="AU170" s="35"/>
+      <c r="AV170" s="35"/>
+      <c r="AW170" s="35"/>
+      <c r="AX170" s="35"/>
+      <c r="AY170" s="35"/>
+      <c r="AZ170" s="35"/>
+      <c r="BA170" s="35"/>
+      <c r="BB170" s="35"/>
+      <c r="BC170" s="35"/>
+      <c r="BD170" s="35"/>
+      <c r="BE170" s="35"/>
+      <c r="BF170" s="35"/>
+      <c r="BG170" s="35"/>
+      <c r="BH170" s="35"/>
+      <c r="BI170" s="35"/>
+      <c r="BJ170" s="35"/>
+      <c r="BK170" s="35"/>
+      <c r="BL170" s="35"/>
+      <c r="BM170" s="35"/>
+      <c r="BN170" s="35"/>
+      <c r="BO170" s="35"/>
+      <c r="BP170" s="35"/>
+      <c r="BQ170" s="35"/>
+      <c r="BR170" s="35"/>
+      <c r="BS170" s="35"/>
+      <c r="BT170" s="35"/>
+      <c r="BU170" s="35"/>
+    </row>
+    <row r="171" spans="2:73" ht="15" customHeight="1">
+      <c r="B171" s="35"/>
+      <c r="C171" s="35"/>
+      <c r="D171" s="35"/>
+      <c r="E171" s="35"/>
+      <c r="F171" s="35"/>
+      <c r="G171" s="35"/>
+      <c r="H171" s="35"/>
+      <c r="I171" s="35"/>
+      <c r="J171" s="35"/>
+      <c r="K171" s="35"/>
+      <c r="L171" s="35"/>
+      <c r="M171" s="35"/>
+      <c r="N171" s="35"/>
+      <c r="O171" s="35"/>
+      <c r="P171" s="35"/>
+      <c r="Q171" s="35"/>
+      <c r="R171" s="35"/>
+      <c r="S171" s="35"/>
+      <c r="T171" s="35"/>
+      <c r="U171" s="35"/>
+      <c r="V171" s="35"/>
+      <c r="W171" s="35"/>
+      <c r="X171" s="35"/>
+      <c r="Y171" s="35"/>
+      <c r="Z171" s="35"/>
+      <c r="AA171" s="35"/>
+      <c r="AB171" s="35"/>
+      <c r="AC171" s="35"/>
+      <c r="AD171" s="35"/>
+      <c r="AE171" s="35"/>
+      <c r="AF171" s="35"/>
+      <c r="AG171" s="35"/>
+      <c r="AH171" s="35"/>
+      <c r="AI171" s="35"/>
+      <c r="AJ171" s="35"/>
+      <c r="AK171" s="35"/>
+      <c r="AL171" s="35"/>
+      <c r="AM171" s="35"/>
+      <c r="AN171" s="35"/>
+      <c r="AO171" s="35"/>
+      <c r="AP171" s="35"/>
+      <c r="AQ171" s="35"/>
+      <c r="AR171" s="35"/>
+      <c r="AS171" s="35"/>
+      <c r="AT171" s="35"/>
+      <c r="AU171" s="35"/>
+      <c r="AV171" s="35"/>
+      <c r="AW171" s="35"/>
+      <c r="AX171" s="35"/>
+      <c r="AY171" s="35"/>
+      <c r="AZ171" s="35"/>
+      <c r="BA171" s="35"/>
+      <c r="BB171" s="35"/>
+      <c r="BC171" s="35"/>
+      <c r="BD171" s="35"/>
+      <c r="BE171" s="35"/>
+      <c r="BF171" s="35"/>
+      <c r="BG171" s="35"/>
+      <c r="BH171" s="35"/>
+      <c r="BI171" s="35"/>
+      <c r="BJ171" s="35"/>
+      <c r="BK171" s="35"/>
+      <c r="BL171" s="35"/>
+      <c r="BM171" s="35"/>
+      <c r="BN171" s="35"/>
+      <c r="BO171" s="35"/>
+      <c r="BP171" s="35"/>
+      <c r="BQ171" s="35"/>
+      <c r="BR171" s="35"/>
+      <c r="BS171" s="35"/>
+      <c r="BT171" s="35"/>
+      <c r="BU171" s="35"/>
+    </row>
+    <row r="172" spans="2:73" ht="15" customHeight="1">
+      <c r="B172" s="35"/>
+      <c r="C172" s="35"/>
+      <c r="D172" s="35"/>
+      <c r="E172" s="35"/>
+      <c r="F172" s="35"/>
+      <c r="G172" s="35"/>
+      <c r="H172" s="35"/>
+      <c r="I172" s="35"/>
+      <c r="J172" s="35"/>
+      <c r="K172" s="35"/>
+      <c r="L172" s="35"/>
+      <c r="M172" s="35"/>
+      <c r="N172" s="35"/>
+      <c r="O172" s="35"/>
+      <c r="P172" s="35"/>
+      <c r="Q172" s="35"/>
+      <c r="R172" s="35"/>
+      <c r="S172" s="35"/>
+      <c r="T172" s="35"/>
+      <c r="U172" s="35"/>
+      <c r="V172" s="35"/>
+      <c r="W172" s="35"/>
+      <c r="X172" s="35"/>
+      <c r="Y172" s="35"/>
+      <c r="Z172" s="35"/>
+      <c r="AA172" s="35"/>
+      <c r="AB172" s="35"/>
+      <c r="AC172" s="35"/>
+      <c r="AD172" s="35"/>
+      <c r="AE172" s="35"/>
+      <c r="AF172" s="35"/>
+      <c r="AG172" s="35"/>
+      <c r="AH172" s="35"/>
+      <c r="AI172" s="35"/>
+      <c r="AJ172" s="35"/>
+      <c r="AK172" s="35"/>
+      <c r="AL172" s="35"/>
+      <c r="AM172" s="35"/>
+      <c r="AN172" s="35"/>
+      <c r="AO172" s="35"/>
+      <c r="AP172" s="35"/>
+      <c r="AQ172" s="35"/>
+      <c r="AR172" s="35"/>
+      <c r="AS172" s="35"/>
+      <c r="AT172" s="35"/>
+      <c r="AU172" s="35"/>
+      <c r="AV172" s="35"/>
+      <c r="AW172" s="35"/>
+      <c r="AX172" s="35"/>
+      <c r="AY172" s="35"/>
+      <c r="AZ172" s="35"/>
+      <c r="BA172" s="35"/>
+      <c r="BB172" s="35"/>
+      <c r="BC172" s="35"/>
+      <c r="BD172" s="35"/>
+      <c r="BE172" s="35"/>
+      <c r="BF172" s="35"/>
+      <c r="BG172" s="35"/>
+      <c r="BH172" s="35"/>
+      <c r="BI172" s="35"/>
+      <c r="BJ172" s="35"/>
+      <c r="BK172" s="35"/>
+      <c r="BL172" s="35"/>
+      <c r="BM172" s="35"/>
+      <c r="BN172" s="35"/>
+      <c r="BO172" s="35"/>
+      <c r="BP172" s="35"/>
+      <c r="BQ172" s="35"/>
+      <c r="BR172" s="35"/>
+      <c r="BS172" s="35"/>
+      <c r="BT172" s="35"/>
+      <c r="BU172" s="35"/>
     </row>
   </sheetData>
-  <mergeCells count="30">
-[...29 lines deleted...]
-    <mergeCell ref="C8:C9"/>
+  <mergeCells count="88">
+    <mergeCell ref="A11:A12"/>
+    <mergeCell ref="AT9:AX9"/>
+    <mergeCell ref="AS9:AS10"/>
+    <mergeCell ref="AO9:AO10"/>
+    <mergeCell ref="AP9:AP10"/>
+    <mergeCell ref="AQ9:AQ10"/>
+    <mergeCell ref="AR9:AR10"/>
+    <mergeCell ref="O9:O10"/>
+    <mergeCell ref="AJ8:AJ10"/>
+    <mergeCell ref="A7:A10"/>
+    <mergeCell ref="B7:N7"/>
+    <mergeCell ref="J8:K8"/>
+    <mergeCell ref="J9:J10"/>
+    <mergeCell ref="AF8:AF10"/>
+    <mergeCell ref="F9:F10"/>
+    <mergeCell ref="AR7:BB7"/>
+    <mergeCell ref="Y9:Y10"/>
+    <mergeCell ref="Z8:AE8"/>
+    <mergeCell ref="B8:B10"/>
+    <mergeCell ref="C8:E8"/>
+    <mergeCell ref="F8:H8"/>
+    <mergeCell ref="I8:I10"/>
+    <mergeCell ref="C9:C10"/>
+    <mergeCell ref="D9:D10"/>
+    <mergeCell ref="E9:E10"/>
+    <mergeCell ref="G9:G10"/>
+    <mergeCell ref="H9:H10"/>
+    <mergeCell ref="AC9:AC10"/>
+    <mergeCell ref="V8:Y8"/>
+    <mergeCell ref="AD9:AD10"/>
+    <mergeCell ref="AE9:AE10"/>
+    <mergeCell ref="X9:X10"/>
+    <mergeCell ref="AL7:AQ7"/>
+    <mergeCell ref="AG8:AI8"/>
+    <mergeCell ref="BA8:BB8"/>
+    <mergeCell ref="AK8:AK10"/>
+    <mergeCell ref="BA9:BA10"/>
+    <mergeCell ref="AR8:AX8"/>
+    <mergeCell ref="AZ8:AZ10"/>
+    <mergeCell ref="W9:W10"/>
+    <mergeCell ref="O7:Y7"/>
+    <mergeCell ref="Z7:AK7"/>
+    <mergeCell ref="AY8:AY10"/>
+    <mergeCell ref="Z9:Z10"/>
+    <mergeCell ref="V9:V10"/>
+    <mergeCell ref="AB9:AB10"/>
+    <mergeCell ref="AA9:AA10"/>
+    <mergeCell ref="AG9:AG10"/>
+    <mergeCell ref="AH9:AH10"/>
+    <mergeCell ref="AI9:AI10"/>
+    <mergeCell ref="AP8:AQ8"/>
+    <mergeCell ref="AL8:AL10"/>
+    <mergeCell ref="AM9:AM10"/>
+    <mergeCell ref="AM8:AO8"/>
+    <mergeCell ref="AN9:AN10"/>
+    <mergeCell ref="N9:N10"/>
+    <mergeCell ref="P9:P10"/>
+    <mergeCell ref="U8:U10"/>
+    <mergeCell ref="O8:T8"/>
+    <mergeCell ref="L8:N8"/>
+    <mergeCell ref="M9:M10"/>
+    <mergeCell ref="Q9:T9"/>
+    <mergeCell ref="K9:K10"/>
+    <mergeCell ref="L9:L10"/>
+    <mergeCell ref="BC7:BM7"/>
+    <mergeCell ref="BF9:BF10"/>
+    <mergeCell ref="BN7:BU7"/>
+    <mergeCell ref="BR8:BR10"/>
+    <mergeCell ref="BJ9:BJ10"/>
+    <mergeCell ref="BP8:BP10"/>
+    <mergeCell ref="BG9:BG10"/>
+    <mergeCell ref="BO8:BO10"/>
+    <mergeCell ref="BK9:BK10"/>
+    <mergeCell ref="BC8:BG8"/>
+    <mergeCell ref="BH8:BK8"/>
+    <mergeCell ref="BI9:BI10"/>
+    <mergeCell ref="BE9:BE10"/>
+    <mergeCell ref="BU8:BU10"/>
+    <mergeCell ref="BN8:BN10"/>
+    <mergeCell ref="BS8:BS10"/>
+    <mergeCell ref="BT8:BT10"/>
+    <mergeCell ref="BB9:BB10"/>
+    <mergeCell ref="BQ8:BQ10"/>
+    <mergeCell ref="BM8:BM10"/>
+    <mergeCell ref="BL8:BL10"/>
+    <mergeCell ref="BC9:BC10"/>
+    <mergeCell ref="BH9:BH10"/>
+    <mergeCell ref="BD9:BD10"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet2"/>
   <dimension ref="A1:B29"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="45.5" customWidth="1"/>
-    <col min="2" max="2" width="54.83203125" style="10" customWidth="1"/>
+    <col min="2" max="2" width="54.83203125" style="32" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="12.75" customHeight="1">
-      <c r="A1" s="11"/>
-      <c r="B1" s="9"/>
+      <c r="A1" s="16"/>
+      <c r="B1" s="33"/>
     </row>
     <row r="2" spans="1:2" ht="12.75" customHeight="1">
-      <c r="A2" s="13" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="9"/>
+      <c r="A2" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="33"/>
     </row>
     <row r="3" spans="1:2" ht="13.5" customHeight="1" thickBot="1">
-      <c r="A3" s="12"/>
-      <c r="B3" s="9"/>
+      <c r="A3" s="17"/>
+      <c r="B3" s="33"/>
     </row>
     <row r="4" spans="1:2" ht="12.75" customHeight="1" thickTop="1">
-      <c r="A4" s="23" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="A4" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="B4" s="20" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="12.75" customHeight="1">
-      <c r="A5" s="24" t="s">
-[...3 lines deleted...]
-        <v>57</v>
+      <c r="A5" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" s="22" t="s">
+        <v>214</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="12.75" customHeight="1">
-      <c r="A6" s="24" t="s">
-[...3 lines deleted...]
-        <v>107</v>
+      <c r="A6" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="B6" s="23" t="s">
+        <v>215</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="12.75" customHeight="1">
-      <c r="A7" s="24" t="s">
-[...3 lines deleted...]
-        <v>123</v>
+      <c r="A7" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="24" t="s">
+        <v>295</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="12.75" customHeight="1">
-      <c r="A8" s="24" t="s">
-[...3 lines deleted...]
-        <v>58</v>
+      <c r="A8" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8" s="25" t="s">
+        <v>216</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="12.75" customHeight="1">
-      <c r="A9" s="24" t="s">
-[...2 lines deleted...]
-      <c r="B9" s="19">
+      <c r="A9" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="B9" s="26">
         <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="12.75" customHeight="1">
-      <c r="A10" s="24" t="s">
-[...3 lines deleted...]
-        <v>99</v>
+      <c r="A10" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="27" t="s">
+        <v>285</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="12.75" customHeight="1">
-      <c r="A11" s="24" t="s">
-[...3 lines deleted...]
-        <v>106</v>
+      <c r="A11" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="B11" s="28" t="s">
+        <v>293</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="12.75" customHeight="1">
-      <c r="A12" s="24" t="s">
-[...3 lines deleted...]
-        <v>124</v>
+      <c r="A12" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="B12" s="28" t="s">
+        <v>296</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="12.75" customHeight="1">
-      <c r="A13" s="24" t="s">
-[...3 lines deleted...]
-        <v>59</v>
+      <c r="A13" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="B13" s="29" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="12.75" customHeight="1" thickBot="1">
-      <c r="A14" s="25"/>
-[...1 lines deleted...]
-        <v>60</v>
+      <c r="A14" s="30"/>
+      <c r="B14" s="31" t="s">
+        <v>218</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="12.75" customHeight="1" thickTop="1">
-      <c r="A15" s="12"/>
-      <c r="B15" s="9"/>
+      <c r="A15" s="17"/>
+      <c r="B15" s="33"/>
     </row>
     <row r="16" spans="1:2" ht="12.75" customHeight="1">
-      <c r="A16" s="13" t="s">
-[...2 lines deleted...]
-      <c r="B16" s="9"/>
+      <c r="A16" s="18" t="s">
+        <v>219</v>
+      </c>
+      <c r="B16" s="33"/>
     </row>
     <row r="17" spans="1:2" ht="13.5" customHeight="1" thickBot="1">
-      <c r="A17" s="12"/>
-      <c r="B17" s="9"/>
+      <c r="A17" s="17"/>
+      <c r="B17" s="33"/>
     </row>
     <row r="18" spans="1:2" ht="12.75" customHeight="1" thickTop="1">
-      <c r="A18" s="23" t="s">
-[...3 lines deleted...]
-        <v>63</v>
+      <c r="A18" s="19" t="s">
+        <v>220</v>
+      </c>
+      <c r="B18" s="20" t="s">
+        <v>221</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="12.75" customHeight="1">
-      <c r="A19" s="24" t="s">
-[...3 lines deleted...]
-        <v>65</v>
+      <c r="A19" s="21" t="s">
+        <v>222</v>
+      </c>
+      <c r="B19" s="22" t="s">
+        <v>223</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="12.75" customHeight="1">
-      <c r="A20" s="24" t="s">
-[...3 lines deleted...]
-        <v>108</v>
+      <c r="A20" s="21" t="s">
+        <v>224</v>
+      </c>
+      <c r="B20" s="23" t="s">
+        <v>268</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="12.75" customHeight="1">
-      <c r="A21" s="24" t="s">
-[...3 lines deleted...]
-        <v>125</v>
+      <c r="A21" s="21" t="s">
+        <v>225</v>
+      </c>
+      <c r="B21" s="23" t="s">
+        <v>297</v>
       </c>
     </row>
     <row r="22" spans="1:2" ht="12.75" customHeight="1">
-      <c r="A22" s="24" t="s">
-[...3 lines deleted...]
-        <v>58</v>
+      <c r="A22" s="21" t="s">
+        <v>226</v>
+      </c>
+      <c r="B22" s="25" t="s">
+        <v>216</v>
       </c>
     </row>
     <row r="23" spans="1:2" ht="12.75" customHeight="1">
-      <c r="A23" s="24" t="s">
-[...2 lines deleted...]
-      <c r="B23" s="19">
+      <c r="A23" s="21" t="s">
+        <v>227</v>
+      </c>
+      <c r="B23" s="26">
         <v>6</v>
       </c>
     </row>
     <row r="24" spans="1:2" ht="12.75" customHeight="1">
-      <c r="A24" s="24" t="s">
-[...3 lines deleted...]
-        <v>100</v>
+      <c r="A24" s="21" t="s">
+        <v>228</v>
+      </c>
+      <c r="B24" s="27" t="s">
+        <v>286</v>
       </c>
     </row>
     <row r="25" spans="1:2" ht="12.75" customHeight="1">
-      <c r="A25" s="24" t="s">
-[...3 lines deleted...]
-        <v>106</v>
+      <c r="A25" s="21" t="s">
+        <v>229</v>
+      </c>
+      <c r="B25" s="28" t="s">
+        <v>293</v>
       </c>
     </row>
     <row r="26" spans="1:2" ht="12.75" customHeight="1">
-      <c r="A26" s="24" t="s">
-[...3 lines deleted...]
-        <v>124</v>
+      <c r="A26" s="21" t="s">
+        <v>230</v>
+      </c>
+      <c r="B26" s="28" t="s">
+        <v>296</v>
       </c>
     </row>
     <row r="27" spans="1:2" ht="12.75" customHeight="1">
-      <c r="A27" s="24" t="s">
-[...3 lines deleted...]
-        <v>74</v>
+      <c r="A27" s="21" t="s">
+        <v>231</v>
+      </c>
+      <c r="B27" s="29" t="s">
+        <v>232</v>
       </c>
     </row>
     <row r="28" spans="1:2" ht="12.75" customHeight="1" thickBot="1">
-      <c r="A28" s="25"/>
-[...1 lines deleted...]
-        <v>60</v>
+      <c r="A28" s="30"/>
+      <c r="B28" s="31" t="s">
+        <v>218</v>
       </c>
     </row>
-    <row r="29" spans="1:2" ht="12" thickTop="1">
-[...1 lines deleted...]
-    </row>
+    <row r="29" spans="1:2" ht="12" thickTop="1"/>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="B27" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
     <hyperlink ref="B13" r:id="rId2" xr:uid="{00000000-0004-0000-0100-000001000000}"/>
-    <hyperlink ref="B14" r:id="rId3" xr:uid="{07A67827-BA67-417A-BA48-060442149977}"/>
-    <hyperlink ref="B28" r:id="rId4" xr:uid="{2D41ADDB-BB99-4C6F-A653-D38B98FAC49A}"/>
+    <hyperlink ref="B14" r:id="rId3" xr:uid="{00000000-0004-0000-0100-000002000000}"/>
+    <hyperlink ref="B28" r:id="rId4" xr:uid="{00000000-0004-0000-0100-000003000000}"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>Quadro B.4.1.13</vt:lpstr>
+      <vt:lpstr>Quadro B.4.1.3</vt:lpstr>
       <vt:lpstr>MetaInfo</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>INE</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>INE</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>