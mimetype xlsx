--- v0 (2025-10-13)
+++ v1 (2026-04-29)
@@ -1,83 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="R:\lsb\DEM_GERAL\PORTAL_CN\Base 2021\Quadros para Carregamento\Quadros B.4.1 - Administrações públicas\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="R:\lsb\DCN_CAP\CTNFAP_B21\Portal\Portal_Carregamento\Quadros B.4.1 - Administrações públicas\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{032C3B2F-CDC2-42F3-8D02-346EAA3FC0E2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AF3AC4E1-69D2-4D72-A9E3-A94253562AFF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="B.4.1.12" sheetId="1" r:id="rId1"/>
     <sheet name="MetaInfo" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="72">
   <si>
     <t>(note: The concepts and data follow the methodology of the ESA 2010)</t>
   </si>
   <si>
     <t>Despesa / Expense</t>
   </si>
   <si>
     <t>Balances</t>
   </si>
   <si>
     <t>Taxes on Property</t>
   </si>
   <si>
     <t>Taxes on Trade</t>
   </si>
   <si>
     <t>Other Taxes</t>
   </si>
   <si>
     <t>Gross Operating Balance</t>
   </si>
   <si>
     <t>Change in inventories</t>
   </si>
   <si>
@@ -235,84 +235,96 @@
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>EUR</t>
     </r>
   </si>
   <si>
     <t>Base 2021; Po - valor provisório; Pe - valor preliminar</t>
   </si>
   <si>
     <t>Base 2021; Po - provisional value; Pe - preliminary value</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Anual</t>
   </si>
   <si>
     <t>Annually</t>
   </si>
   <si>
-    <t>Quadro B.4.1.12 - Operações das Administrações Públicas (SDDS Plus) - Valores Anuais</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Use of Goods and Services </t>
   </si>
   <si>
     <t>Other Expense</t>
   </si>
   <si>
     <t xml:space="preserve">Valuables </t>
   </si>
   <si>
     <t>Total Expense</t>
   </si>
   <si>
     <t xml:space="preserve">Taxes on Goods And Services </t>
   </si>
   <si>
     <t>Non produced Assets</t>
   </si>
   <si>
     <t>Net Acquisition of non financial Assets</t>
   </si>
   <si>
     <t>Grants Paid</t>
   </si>
   <si>
     <t>Grants Received</t>
   </si>
   <si>
     <t>GGO operation</t>
+  </si>
+  <si>
+    <t>Quadro B.4.1.12 - Operações das Administrações Públicas - SDDS Plus (S.13; anual)</t>
+  </si>
+  <si>
+    <t>Table B.4.1.12 - Statement of Government Operations - SDDS Plus (S.13; annual)</t>
+  </si>
+  <si>
+    <t>2025Pe</t>
+  </si>
+  <si>
+    <t>26-03-2026</t>
+  </si>
+  <si>
+    <t>2024Po</t>
+  </si>
+  <si>
+    <t>23-09-2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _€_-;\-* #,##0.00\ _€_-;_-* &quot;-&quot;??\ _€_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="166" formatCode="0_)"/>
   </numFmts>
   <fonts count="42">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -1218,51 +1230,51 @@
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="33" fillId="24" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="23" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="23" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="20" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="166" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="25" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="45">
+  <cellXfs count="44">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="35" fillId="26" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="36" fillId="26" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="1" fontId="1" fillId="26" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="26" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="4" fontId="1" fillId="26" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="37" fillId="26" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="37" fillId="27" borderId="11" xfId="174" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="27" borderId="12" xfId="174" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="26" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="25" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="25" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="25" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
@@ -1321,53 +1333,50 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="27" borderId="23" xfId="173" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="27" borderId="23" xfId="174" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="27" borderId="24" xfId="173" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="27" borderId="18" xfId="174" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="27" borderId="19" xfId="174" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="27" borderId="20" xfId="174" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="27" borderId="18" xfId="174" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="27" borderId="19" xfId="174" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="186">
     <cellStyle name="20% - Accent1 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="20% - Accent2 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="20% - Accent3 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="20% - Accent4 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="20% - Accent5 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="20% - Accent6 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="40% - Accent1 2" xfId="7" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="40% - Accent2 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="40% - Accent3 2" xfId="9" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="40% - Accent4 2" xfId="10" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="40% - Accent5 2" xfId="11" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="40% - Accent6 2" xfId="12" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="60% - Accent1 2" xfId="13" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="60% - Accent2 2" xfId="14" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="60% - Accent3 2" xfId="15" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="60% - Accent4 2" xfId="16" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="60% - Accent5 2" xfId="17" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="60% - Accent6 2" xfId="18" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="Accent1 2" xfId="19" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="Accent2 2" xfId="20" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="Accent3 2" xfId="21" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="Accent4 2" xfId="22" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
@@ -1827,95 +1836,95 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imf.org/external/pubs/ft/sdds/guide/plus/2014/sddsplus14.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ine.pt/ngt_server/attachfileu.jsp?look_parentBoui=215821289&amp;att_display=n&amp;att_download=y" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imf.org/external/pubs/ft/sdds/guide/plus/2014/sddsplus14.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ine.pt/ngt_server/attachfileu.jsp?look_parentBoui=215820499&amp;att_display=n&amp;att_download=y" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1"/>
-  <dimension ref="A1:IS33"/>
+  <dimension ref="A1:IS34"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="20.28515625" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="17" style="3" customWidth="1"/>
     <col min="2" max="25" width="13.7109375" style="3" customWidth="1"/>
     <col min="26" max="28" width="15.7109375" style="3" customWidth="1"/>
     <col min="29" max="16384" width="20.28515625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:253" ht="11.25"/>
     <row r="2" spans="1:253" ht="11.25">
       <c r="A2" s="1" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="6"/>
       <c r="M2" s="6"/>
       <c r="N2" s="6"/>
       <c r="O2" s="23"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2"/>
       <c r="W2" s="2"/>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
     </row>
     <row r="3" spans="1:253" ht="11.25">
       <c r="A3" s="1" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="B3" s="6"/>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
       <c r="N3" s="6"/>
       <c r="O3" s="6"/>
       <c r="P3" s="2"/>
       <c r="Q3" s="2"/>
       <c r="R3" s="2"/>
       <c r="S3" s="2"/>
       <c r="T3" s="2"/>
       <c r="U3" s="2"/>
       <c r="V3" s="2"/>
       <c r="W3" s="2"/>
       <c r="X3" s="2"/>
       <c r="Y3" s="2"/>
@@ -2678,117 +2687,117 @@
       <c r="L7" s="39"/>
       <c r="M7" s="39"/>
       <c r="N7" s="39"/>
       <c r="O7" s="40"/>
       <c r="P7" s="41" t="s">
         <v>10</v>
       </c>
       <c r="Q7" s="42"/>
       <c r="R7" s="42"/>
       <c r="S7" s="42"/>
       <c r="T7" s="42"/>
       <c r="U7" s="42"/>
       <c r="V7" s="42"/>
       <c r="W7" s="42"/>
       <c r="X7" s="42"/>
       <c r="Y7" s="43"/>
       <c r="Z7" s="42" t="s">
         <v>2</v>
       </c>
       <c r="AA7" s="42"/>
       <c r="AB7" s="42"/>
       <c r="AC7" s="2"/>
     </row>
     <row r="8" spans="1:253" s="12" customFormat="1" ht="88.5" customHeight="1" thickTop="1" thickBot="1">
       <c r="A8" s="30" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="B8" s="31" t="s">
         <v>48</v>
       </c>
       <c r="C8" s="32" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="D8" s="33" t="s">
         <v>47</v>
       </c>
       <c r="E8" s="33" t="s">
         <v>46</v>
       </c>
       <c r="F8" s="32" t="s">
         <v>45</v>
       </c>
       <c r="G8" s="32" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="H8" s="32" t="s">
         <v>39</v>
       </c>
       <c r="I8" s="33" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="J8" s="33" t="s">
         <v>8</v>
       </c>
       <c r="K8" s="33" t="s">
         <v>7</v>
       </c>
       <c r="L8" s="33" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="M8" s="33" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="N8" s="33" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="O8" s="34" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="P8" s="35" t="s">
         <v>44</v>
       </c>
       <c r="Q8" s="36" t="s">
         <v>43</v>
       </c>
       <c r="R8" s="37" t="s">
         <v>3</v>
       </c>
       <c r="S8" s="37" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="T8" s="36" t="s">
         <v>4</v>
       </c>
       <c r="U8" s="36" t="s">
         <v>5</v>
       </c>
       <c r="V8" s="36" t="s">
         <v>40</v>
       </c>
       <c r="W8" s="36" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="X8" s="36" t="s">
         <v>41</v>
       </c>
       <c r="Y8" s="38" t="s">
         <v>42</v>
       </c>
       <c r="Z8" s="35" t="s">
         <v>6</v>
       </c>
       <c r="AA8" s="36" t="s">
         <v>9</v>
       </c>
       <c r="AB8" s="36" t="s">
         <v>11</v>
       </c>
       <c r="AC8" s="2"/>
     </row>
     <row r="9" spans="1:253" s="9" customFormat="1" ht="14.1" customHeight="1" thickTop="1">
       <c r="A9" s="11" t="s">
         <v>53</v>
       </c>
       <c r="B9" s="11"/>
       <c r="C9" s="11"/>
       <c r="D9" s="11"/>
@@ -4883,321 +4892,415 @@
       <c r="AG31" s="7"/>
       <c r="AH31" s="7"/>
       <c r="AI31" s="7"/>
       <c r="AJ31" s="7"/>
     </row>
     <row r="32" spans="1:36" ht="15" customHeight="1">
       <c r="A32" s="22">
         <v>2023</v>
       </c>
       <c r="B32" s="24">
         <v>27820.394</v>
       </c>
       <c r="C32" s="24">
         <v>14025.937</v>
       </c>
       <c r="D32" s="24">
         <v>6901.3909999999996</v>
       </c>
       <c r="E32" s="24">
         <v>5553.2910000000002</v>
       </c>
       <c r="F32" s="24">
         <v>2017.155</v>
       </c>
       <c r="G32" s="24">
-        <v>5876.3359999999993</v>
+        <v>6245.3649999999998</v>
       </c>
       <c r="H32" s="24">
         <v>36257.315000000002</v>
       </c>
       <c r="I32" s="24">
         <v>32.57399999999987</v>
       </c>
       <c r="J32" s="24">
         <v>6940.1940000000004</v>
       </c>
       <c r="K32" s="24">
         <v>82.772999999999996</v>
       </c>
       <c r="L32" s="24">
         <v>15.43</v>
       </c>
       <c r="M32" s="24">
         <v>-21.992000000000001</v>
       </c>
       <c r="N32" s="24">
         <v>7016.4049999999997</v>
       </c>
       <c r="O32" s="24">
-        <v>113271.859</v>
+        <v>113640.88800000001</v>
       </c>
       <c r="P32" s="24">
         <v>67324.361000000004</v>
       </c>
       <c r="Q32" s="24">
         <v>27751.329000000002</v>
       </c>
       <c r="R32" s="24">
         <v>1665.3899999999999</v>
       </c>
       <c r="S32" s="24">
         <v>35472.724000000002</v>
       </c>
       <c r="T32" s="24">
         <v>0</v>
       </c>
       <c r="U32" s="24">
         <v>2434.9179999999997</v>
       </c>
       <c r="V32" s="24">
         <v>32814.627</v>
       </c>
       <c r="W32" s="24">
         <v>3605.57</v>
       </c>
       <c r="X32" s="24">
-        <v>12926.048999999999</v>
+        <v>12926.047999999981</v>
       </c>
       <c r="Y32" s="24">
-        <v>116670.607</v>
+        <v>116670.606</v>
       </c>
       <c r="Z32" s="24">
         <v>7074.8230000000003</v>
       </c>
       <c r="AA32" s="24">
         <v>173.4320000000007</v>
       </c>
       <c r="AB32" s="24">
-        <v>3398.7480000000069</v>
+        <v>3029.7179999999935</v>
       </c>
       <c r="AC32" s="7"/>
       <c r="AD32" s="7"/>
       <c r="AE32" s="7"/>
       <c r="AF32" s="7"/>
       <c r="AG32" s="7"/>
       <c r="AH32" s="7"/>
       <c r="AI32" s="7"/>
       <c r="AJ32" s="7"/>
     </row>
     <row r="33" spans="1:36" ht="15" customHeight="1">
-      <c r="A33" s="22">
-        <v>2024</v>
+      <c r="A33" s="22" t="s">
+        <v>70</v>
       </c>
       <c r="B33" s="24">
         <v>30321.564999999999</v>
       </c>
       <c r="C33" s="24">
         <v>15076.206</v>
       </c>
       <c r="D33" s="24">
         <v>6986.951</v>
       </c>
       <c r="E33" s="24">
         <v>5934.7889999999998</v>
       </c>
       <c r="F33" s="24">
         <v>1885.7439999999999</v>
       </c>
       <c r="G33" s="24">
-        <v>5146.6170000000002</v>
+        <v>4770.6100000000006</v>
       </c>
       <c r="H33" s="24">
         <v>40458.54</v>
       </c>
       <c r="I33" s="24">
         <v>36.844000000000321</v>
       </c>
       <c r="J33" s="24">
-        <v>7873.8059999999996</v>
+        <v>7880.7839999999997</v>
       </c>
       <c r="K33" s="24">
         <v>127.735</v>
       </c>
       <c r="L33" s="24">
         <v>17.335999999999999</v>
       </c>
       <c r="M33" s="24">
         <v>-0.57099999999999995</v>
       </c>
       <c r="N33" s="24">
-        <v>8018.3060000000005</v>
+        <v>8025.2839999999997</v>
       </c>
       <c r="O33" s="24">
-        <v>123174.34600000001</v>
+        <v>122805.317</v>
       </c>
       <c r="P33" s="24">
         <v>71052.845000000001</v>
       </c>
       <c r="Q33" s="24">
         <v>28642.757000000001</v>
       </c>
       <c r="R33" s="24">
         <v>1674.866</v>
       </c>
       <c r="S33" s="24">
         <v>38112.417999999991</v>
       </c>
       <c r="T33" s="24">
         <v>0</v>
       </c>
       <c r="U33" s="24">
         <v>2622.8039999999996</v>
       </c>
       <c r="V33" s="24">
         <v>35882.506000000001</v>
       </c>
       <c r="W33" s="24">
-        <v>3667.3120422000002</v>
+        <v>3667.311796</v>
       </c>
       <c r="X33" s="24">
-        <v>14023.100356999988</v>
+        <v>14065.171556999994</v>
       </c>
       <c r="Y33" s="24">
-        <v>124625.76339919999</v>
+        <v>124667.83435299998</v>
       </c>
       <c r="Z33" s="24">
         <v>7139.5230000000001</v>
       </c>
       <c r="AA33" s="24">
         <v>152.57200000000012</v>
       </c>
       <c r="AB33" s="24">
-        <v>1451.4173991999851</v>
+        <v>1862.5173529999884</v>
       </c>
       <c r="AC33" s="7"/>
       <c r="AD33" s="7"/>
       <c r="AE33" s="7"/>
       <c r="AF33" s="7"/>
       <c r="AG33" s="7"/>
       <c r="AH33" s="7"/>
       <c r="AI33" s="7"/>
       <c r="AJ33" s="7"/>
+    </row>
+    <row r="34" spans="1:36" ht="15" customHeight="1">
+      <c r="A34" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="B34" s="24">
+        <v>32611.777999999998</v>
+      </c>
+      <c r="C34" s="24">
+        <v>15722.994000000001</v>
+      </c>
+      <c r="D34" s="24">
+        <v>7290.19</v>
+      </c>
+      <c r="E34" s="24">
+        <v>5964.5420000000004</v>
+      </c>
+      <c r="F34" s="24">
+        <v>1718.498</v>
+      </c>
+      <c r="G34" s="24">
+        <v>5660.0379999999996</v>
+      </c>
+      <c r="H34" s="24">
+        <v>42918.125999999997</v>
+      </c>
+      <c r="I34" s="24">
+        <v>33.924999999999997</v>
+      </c>
+      <c r="J34" s="24">
+        <v>9167.0139999999992</v>
+      </c>
+      <c r="K34" s="24">
+        <v>-1.1399999999999999</v>
+      </c>
+      <c r="L34" s="24">
+        <v>20.268000000000001</v>
+      </c>
+      <c r="M34" s="24">
+        <v>-104.946</v>
+      </c>
+      <c r="N34" s="24">
+        <v>9081.1959999999999</v>
+      </c>
+      <c r="O34" s="24">
+        <v>130941.36900000001</v>
+      </c>
+      <c r="P34" s="24">
+        <v>75268.462</v>
+      </c>
+      <c r="Q34" s="24">
+        <v>29809.239000000001</v>
+      </c>
+      <c r="R34" s="24">
+        <v>1805.171</v>
+      </c>
+      <c r="S34" s="24">
+        <v>40850.843000000001</v>
+      </c>
+      <c r="T34" s="24">
+        <v>0</v>
+      </c>
+      <c r="U34" s="24">
+        <v>2803.2089999999998</v>
+      </c>
+      <c r="V34" s="24">
+        <v>38770.800999999999</v>
+      </c>
+      <c r="W34" s="24">
+        <v>4947.4692496999996</v>
+      </c>
+      <c r="X34" s="24">
+        <v>14013.266533000016</v>
+      </c>
+      <c r="Y34" s="24">
+        <v>132999.99878270001</v>
+      </c>
+      <c r="Z34" s="24">
+        <v>7411.9629999999997</v>
+      </c>
+      <c r="AA34" s="24">
+        <v>121.77300000000014</v>
+      </c>
+      <c r="AB34" s="24">
+        <v>2058.6297827000089</v>
+      </c>
+      <c r="AC34" s="7"/>
+      <c r="AD34" s="7"/>
+      <c r="AE34" s="7"/>
+      <c r="AF34" s="7"/>
+      <c r="AG34" s="7"/>
+      <c r="AH34" s="7"/>
+      <c r="AI34" s="7"/>
+      <c r="AJ34" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B7:O7"/>
     <mergeCell ref="P7:Y7"/>
     <mergeCell ref="Z7:AB7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet2"/>
   <dimension ref="A2:B34"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="45.42578125" style="19" customWidth="1"/>
     <col min="2" max="2" width="54.7109375" style="21" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="13.5" thickBot="1">
       <c r="A3" s="13"/>
     </row>
     <row r="4" spans="1:2" ht="13.5" customHeight="1" thickTop="1">
       <c r="A4" s="27" t="s">
         <v>13</v>
       </c>
       <c r="B4" s="14" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="13.5" customHeight="1">
       <c r="A5" s="27" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="15" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="13.5" customHeight="1">
       <c r="A6" s="27" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="16">
         <v>2001</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="13.5" customHeight="1">
       <c r="A7" s="27" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="16">
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="13.5" customHeight="1">
       <c r="A8" s="27" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="16" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="13.5" customHeight="1">
       <c r="A9" s="27" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="16">
         <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="13.5" customHeight="1">
       <c r="A10" s="27" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="16" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="13.5" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>22</v>
       </c>
-      <c r="B11" s="44">
-        <v>45923</v>
+      <c r="B11" s="16" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="13.5" customHeight="1">
       <c r="A12" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="B12" s="44">
-        <v>46107</v>
+      <c r="B12" s="16" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="13.5" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="17" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="13.5" customHeight="1" thickBot="1">
       <c r="A14" s="27"/>
       <c r="B14" s="18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="13.5" customHeight="1" thickTop="1">
       <c r="A15" s="28"/>
     </row>
     <row r="16" spans="1:2" ht="13.5" customHeight="1">
       <c r="A16" s="29" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="13.5" customHeight="1" thickBot="1">
@@ -5210,91 +5313,91 @@
       <c r="B18" s="14" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="13.5" customHeight="1">
       <c r="A19" s="27" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="15" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="13.5" customHeight="1">
       <c r="A20" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B20" s="16">
         <v>2001</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="13.5" customHeight="1">
       <c r="A21" s="27" t="s">
         <v>32</v>
       </c>
       <c r="B21" s="16">
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="22" spans="1:2" ht="13.5" customHeight="1">
       <c r="A22" s="27" t="s">
         <v>33</v>
       </c>
       <c r="B22" s="16" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="23" spans="1:2" ht="13.5" customHeight="1">
       <c r="A23" s="27" t="s">
         <v>34</v>
       </c>
       <c r="B23" s="16">
         <v>6</v>
       </c>
     </row>
     <row r="24" spans="1:2" ht="13.5" customHeight="1">
       <c r="A24" s="27" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="16" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="25" spans="1:2" ht="13.5" customHeight="1">
       <c r="A25" s="27" t="s">
         <v>36</v>
       </c>
-      <c r="B25" s="44">
-        <v>45923</v>
+      <c r="B25" s="16" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="26" spans="1:2" ht="13.5" customHeight="1">
       <c r="A26" s="27" t="s">
         <v>37</v>
       </c>
-      <c r="B26" s="44">
-        <v>46107</v>
+      <c r="B26" s="16" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="27" spans="1:2" ht="13.5" customHeight="1">
       <c r="A27" s="27" t="s">
         <v>38</v>
       </c>
       <c r="B27" s="17" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="28" spans="1:2" ht="13.5" customHeight="1" thickBot="1">
       <c r="A28" s="27"/>
       <c r="B28" s="18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="29" spans="1:2" ht="13.5" thickTop="1"/>
     <row r="30" spans="1:2">
       <c r="A30" s="20"/>
     </row>
     <row r="34" spans="1:1">
       <c r="A34" s="21"/>
     </row>
   </sheetData>
   <hyperlinks>