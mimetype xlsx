--- v1 (2026-03-01)
+++ v2 (2026-04-29)
@@ -1,82 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="R:\lsb\DCN_CAP\CTNFAP_B21\Portal\Portal_Carregamento\Quadros B.4.1 - Administrações públicas\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{84440DB7-C54C-4B89-99B0-CDA86760D029}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A0299685-DFE4-4F1E-82C9-BBB90A0224AA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="B.4.1.9" sheetId="1" r:id="rId1"/>
     <sheet name="MetaInfo" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="321" uniqueCount="178">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="322" uniqueCount="179">
   <si>
     <t>(note: The concepts and data follow the methodology of the ESA 2010)</t>
   </si>
   <si>
     <t>Despesa / Expense</t>
   </si>
   <si>
     <t>Balances</t>
   </si>
   <si>
     <t>Taxes on Property</t>
   </si>
   <si>
     <t>Taxes on Goods and Services</t>
   </si>
   <si>
     <t>Taxes on Trade</t>
   </si>
   <si>
     <t>Other Taxes</t>
   </si>
   <si>
     <t>Gross Operating Balance</t>
   </si>
   <si>
@@ -624,79 +625,82 @@
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <color rgb="FFFFFFFF"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> EUR)</t>
     </r>
   </si>
   <si>
     <t>Taxes on fossil fuel
 (% of GDP)</t>
   </si>
   <si>
     <t>2025.I</t>
   </si>
   <si>
     <t>GGO operation</t>
   </si>
   <si>
     <t>2025.II</t>
   </si>
   <si>
-    <t>23-12-2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Quadro B.4.1.9 - Operações das Administrações Públicas - SDDS Plus (S.13; trimestral)</t>
   </si>
   <si>
     <t>Table B.4.1.9 - Statement of Government Operations - SDDS Plus (S.13; quarterly)</t>
   </si>
   <si>
     <t>2025.III</t>
   </si>
   <si>
-    <t>3º trimestre de 2025</t>
-[...1 lines deleted...]
-  <si>
     <t>26-03-2026</t>
   </si>
   <si>
+    <t>2025.IV</t>
+  </si>
+  <si>
+    <t>4º trimestre de 2025</t>
+  </si>
+  <si>
+    <t>24-06-2026</t>
+  </si>
+  <si>
     <r>
-      <t>3</t>
+      <t>4</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>rd</t>
+      <t>th</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> quarter 2025</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _€_-;\-* #,##0.00\ _€_-;_-* &quot;-&quot;??\ _€_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="166" formatCode="0_)"/>
   </numFmts>
   <fonts count="43">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -1921,138 +1925,138 @@
     <xf numFmtId="0" fontId="1" fillId="25" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="25" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="25" borderId="21" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="25" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="25" borderId="21" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="4" fontId="1" fillId="26" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="37" fillId="27" borderId="42" xfId="174" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="1" fillId="26" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="1" fillId="26" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="27" borderId="38" xfId="173" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...49 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="37" fillId="27" borderId="41" xfId="173" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="27" borderId="40" xfId="174" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="27" borderId="29" xfId="174" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="27" borderId="22" xfId="173" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="27" borderId="29" xfId="174" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="27" borderId="30" xfId="174" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="27" borderId="31" xfId="174" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="27" borderId="30" xfId="174" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="27" borderId="36" xfId="174" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="27" borderId="37" xfId="174" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="27" borderId="22" xfId="174" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="27" borderId="25" xfId="173" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="27" borderId="26" xfId="173" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="27" borderId="24" xfId="173" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="27" borderId="27" xfId="173" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="27" borderId="28" xfId="173" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="27" borderId="17" xfId="173" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="27" borderId="17" xfId="173" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="27" borderId="23" xfId="173" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="27" borderId="17" xfId="174" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="27" borderId="22" xfId="174" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="27" borderId="32" xfId="173" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="27" borderId="33" xfId="173" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="27" borderId="34" xfId="173" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="27" borderId="35" xfId="173" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="27" borderId="36" xfId="173" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="27" borderId="37" xfId="173" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="27" borderId="22" xfId="173" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="27" borderId="38" xfId="173" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="27" borderId="24" xfId="173" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="186">
     <cellStyle name="20% - Accent1 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="20% - Accent2 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="20% - Accent3 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="20% - Accent4 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="20% - Accent5 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="20% - Accent6 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="40% - Accent1 2" xfId="7" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="40% - Accent2 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="40% - Accent3 2" xfId="9" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="40% - Accent4 2" xfId="10" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="40% - Accent5 2" xfId="11" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="40% - Accent6 2" xfId="12" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="60% - Accent1 2" xfId="13" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="60% - Accent2 2" xfId="14" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="60% - Accent3 2" xfId="15" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="60% - Accent4 2" xfId="16" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="60% - Accent5 2" xfId="17" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="60% - Accent6 2" xfId="18" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="Accent1 2" xfId="19" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="Accent2 2" xfId="20" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="Accent3 2" xfId="21" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
@@ -2518,95 +2522,95 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imf.org/external/pubs/ft/sdds/guide/plus/2014/sddsplus14.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ine.pt/ngt_server/attachfileu.jsp?look_parentBoui=215821289&amp;att_display=n&amp;att_download=y" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imf.org/external/pubs/ft/sdds/guide/plus/2014/sddsplus14.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ine.pt/ngt_server/attachfileu.jsp?look_parentBoui=215820499&amp;att_display=n&amp;att_download=y" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1"/>
-  <dimension ref="A1:IU109"/>
+  <dimension ref="A1:IU110"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="20.28515625" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="17" style="3" customWidth="1"/>
     <col min="2" max="25" width="13.7109375" style="3" customWidth="1"/>
     <col min="26" max="28" width="15.7109375" style="3" customWidth="1"/>
     <col min="29" max="16384" width="20.28515625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:255" ht="11.25"/>
     <row r="2" spans="1:255" ht="11.25">
       <c r="A2" s="1" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="6"/>
       <c r="M2" s="6"/>
       <c r="N2" s="6"/>
       <c r="O2" s="28"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2"/>
       <c r="W2" s="2"/>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
     </row>
     <row r="3" spans="1:255" ht="11.25">
       <c r="A3" s="1" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="B3" s="6"/>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
       <c r="N3" s="6"/>
       <c r="O3" s="6"/>
       <c r="P3" s="2"/>
       <c r="Q3" s="2"/>
       <c r="R3" s="2"/>
       <c r="S3" s="2"/>
       <c r="T3" s="2"/>
       <c r="U3" s="2"/>
       <c r="V3" s="2"/>
       <c r="W3" s="2"/>
       <c r="X3" s="2"/>
       <c r="Y3" s="2"/>
@@ -3339,221 +3343,221 @@
       <c r="ID5" s="2"/>
       <c r="IE5" s="2"/>
       <c r="IF5" s="2"/>
       <c r="IG5" s="2"/>
       <c r="IH5" s="2"/>
       <c r="II5" s="2"/>
       <c r="IJ5" s="2"/>
       <c r="IK5" s="2"/>
       <c r="IL5" s="2"/>
       <c r="IM5" s="2"/>
       <c r="IN5" s="2"/>
       <c r="IO5" s="2"/>
       <c r="IP5" s="2"/>
       <c r="IQ5" s="2"/>
       <c r="IR5" s="2"/>
       <c r="IS5" s="2"/>
       <c r="IT5" s="2"/>
       <c r="IU5" s="2"/>
     </row>
     <row r="6" spans="1:255" ht="6" customHeight="1">
       <c r="AD6" s="2"/>
       <c r="AE6" s="2"/>
     </row>
     <row r="7" spans="1:255" s="6" customFormat="1" ht="18" customHeight="1" thickBot="1">
       <c r="A7" s="10"/>
-      <c r="B7" s="68" t="s">
+      <c r="B7" s="52" t="s">
         <v>1</v>
       </c>
-      <c r="C7" s="68"/>
-[...12 lines deleted...]
-      <c r="P7" s="70" t="s">
+      <c r="C7" s="52"/>
+      <c r="D7" s="52"/>
+      <c r="E7" s="52"/>
+      <c r="F7" s="52"/>
+      <c r="G7" s="52"/>
+      <c r="H7" s="52"/>
+      <c r="I7" s="52"/>
+      <c r="J7" s="52"/>
+      <c r="K7" s="52"/>
+      <c r="L7" s="52"/>
+      <c r="M7" s="52"/>
+      <c r="N7" s="52"/>
+      <c r="O7" s="53"/>
+      <c r="P7" s="54" t="s">
         <v>78</v>
       </c>
-      <c r="Q7" s="67"/>
-[...8 lines deleted...]
-      <c r="Z7" s="67" t="s">
+      <c r="Q7" s="50"/>
+      <c r="R7" s="50"/>
+      <c r="S7" s="50"/>
+      <c r="T7" s="50"/>
+      <c r="U7" s="50"/>
+      <c r="V7" s="50"/>
+      <c r="W7" s="50"/>
+      <c r="X7" s="50"/>
+      <c r="Y7" s="55"/>
+      <c r="Z7" s="50" t="s">
         <v>2</v>
       </c>
-      <c r="AA7" s="67"/>
-[...1 lines deleted...]
-      <c r="AC7" s="66" t="s">
+      <c r="AA7" s="50"/>
+      <c r="AB7" s="50"/>
+      <c r="AC7" s="49" t="s">
         <v>164</v>
       </c>
-      <c r="AD7" s="67"/>
+      <c r="AD7" s="50"/>
       <c r="AE7" s="2"/>
     </row>
     <row r="8" spans="1:255" s="13" customFormat="1" ht="18" customHeight="1" thickTop="1">
-      <c r="A8" s="56" t="s">
+      <c r="A8" s="69" t="s">
         <v>169</v>
       </c>
-      <c r="B8" s="58" t="s">
+      <c r="B8" s="71" t="s">
         <v>126</v>
       </c>
-      <c r="C8" s="60" t="s">
+      <c r="C8" s="56" t="s">
         <v>70</v>
       </c>
-      <c r="D8" s="62" t="s">
+      <c r="D8" s="73" t="s">
         <v>125</v>
       </c>
-      <c r="E8" s="64" t="s">
+      <c r="E8" s="75" t="s">
         <v>124</v>
       </c>
-      <c r="F8" s="60" t="s">
+      <c r="F8" s="56" t="s">
         <v>123</v>
       </c>
-      <c r="G8" s="72" t="s">
+      <c r="G8" s="58" t="s">
         <v>116</v>
       </c>
-      <c r="H8" s="72" t="s">
+      <c r="H8" s="58" t="s">
         <v>114</v>
       </c>
-      <c r="I8" s="73" t="s">
+      <c r="I8" s="59" t="s">
         <v>122</v>
       </c>
-      <c r="J8" s="54" t="s">
+      <c r="J8" s="65" t="s">
         <v>75</v>
       </c>
-      <c r="K8" s="54" t="s">
+      <c r="K8" s="65" t="s">
         <v>74</v>
       </c>
-      <c r="L8" s="54" t="s">
+      <c r="L8" s="65" t="s">
         <v>72</v>
       </c>
-      <c r="M8" s="54" t="s">
+      <c r="M8" s="65" t="s">
         <v>73</v>
       </c>
-      <c r="N8" s="54" t="s">
+      <c r="N8" s="65" t="s">
         <v>76</v>
       </c>
-      <c r="O8" s="75" t="s">
+      <c r="O8" s="61" t="s">
         <v>121</v>
       </c>
-      <c r="P8" s="76" t="s">
+      <c r="P8" s="62" t="s">
         <v>120</v>
       </c>
-      <c r="Q8" s="51" t="s">
+      <c r="Q8" s="64" t="s">
         <v>119</v>
       </c>
-      <c r="R8" s="49" t="s">
+      <c r="R8" s="67" t="s">
         <v>3</v>
       </c>
-      <c r="S8" s="49" t="s">
+      <c r="S8" s="67" t="s">
         <v>4</v>
       </c>
-      <c r="T8" s="51" t="s">
+      <c r="T8" s="64" t="s">
         <v>5</v>
       </c>
-      <c r="U8" s="51" t="s">
+      <c r="U8" s="64" t="s">
         <v>6</v>
       </c>
-      <c r="V8" s="51" t="s">
+      <c r="V8" s="64" t="s">
         <v>115</v>
       </c>
-      <c r="W8" s="51" t="s">
+      <c r="W8" s="64" t="s">
         <v>116</v>
       </c>
-      <c r="X8" s="51" t="s">
+      <c r="X8" s="64" t="s">
         <v>117</v>
       </c>
-      <c r="Y8" s="53" t="s">
+      <c r="Y8" s="77" t="s">
         <v>118</v>
       </c>
-      <c r="Z8" s="52" t="s">
+      <c r="Z8" s="51" t="s">
         <v>7</v>
       </c>
-      <c r="AA8" s="52" t="s">
+      <c r="AA8" s="51" t="s">
         <v>77</v>
       </c>
-      <c r="AB8" s="48" t="s">
+      <c r="AB8" s="76" t="s">
         <v>79</v>
       </c>
-      <c r="AC8" s="65" t="s">
+      <c r="AC8" s="48" t="s">
         <v>166</v>
       </c>
-      <c r="AD8" s="52" t="s">
+      <c r="AD8" s="51" t="s">
         <v>167</v>
       </c>
       <c r="AE8" s="2"/>
     </row>
     <row r="9" spans="1:255" s="13" customFormat="1" ht="71.25" customHeight="1" thickBot="1">
-      <c r="A9" s="57"/>
-[...24 lines deleted...]
-      <c r="Z9" s="52" t="s">
+      <c r="A9" s="70"/>
+      <c r="B9" s="72"/>
+      <c r="C9" s="57"/>
+      <c r="D9" s="74"/>
+      <c r="E9" s="75"/>
+      <c r="F9" s="57"/>
+      <c r="G9" s="58"/>
+      <c r="H9" s="58"/>
+      <c r="I9" s="60"/>
+      <c r="J9" s="66"/>
+      <c r="K9" s="66"/>
+      <c r="L9" s="66"/>
+      <c r="M9" s="66"/>
+      <c r="N9" s="66"/>
+      <c r="O9" s="61"/>
+      <c r="P9" s="63"/>
+      <c r="Q9" s="51"/>
+      <c r="R9" s="68"/>
+      <c r="S9" s="68"/>
+      <c r="T9" s="51"/>
+      <c r="U9" s="51"/>
+      <c r="V9" s="51"/>
+      <c r="W9" s="51"/>
+      <c r="X9" s="51"/>
+      <c r="Y9" s="77"/>
+      <c r="Z9" s="51" t="s">
         <v>7</v>
       </c>
-      <c r="AA9" s="52" t="s">
+      <c r="AA9" s="51" t="s">
         <v>8</v>
       </c>
-      <c r="AB9" s="48" t="s">
+      <c r="AB9" s="76" t="s">
         <v>9</v>
       </c>
-      <c r="AC9" s="65" t="s">
+      <c r="AC9" s="48" t="s">
         <v>164</v>
       </c>
-      <c r="AD9" s="52" t="s">
+      <c r="AD9" s="51" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="10" spans="1:255" s="9" customFormat="1" ht="14.1" customHeight="1" thickTop="1">
       <c r="A10" s="11" t="s">
         <v>71</v>
       </c>
       <c r="B10" s="30"/>
       <c r="C10" s="31"/>
       <c r="D10" s="31"/>
       <c r="E10" s="31"/>
       <c r="F10" s="31"/>
       <c r="G10" s="31"/>
       <c r="H10" s="31"/>
       <c r="I10" s="31"/>
       <c r="J10" s="31"/>
       <c r="K10" s="31"/>
       <c r="L10" s="31"/>
       <c r="M10" s="31"/>
       <c r="N10" s="31"/>
       <c r="O10" s="32"/>
       <c r="P10" s="26"/>
       <c r="Q10" s="25"/>
       <c r="R10" s="25"/>
       <c r="S10" s="25"/>
@@ -12274,69 +12278,69 @@
       <c r="P99" s="29">
         <v>13772.301000000001</v>
       </c>
       <c r="Q99" s="29">
         <v>4718.9880000000003</v>
       </c>
       <c r="R99" s="29">
         <v>407.46300000000002</v>
       </c>
       <c r="S99" s="29">
         <v>8048.3819999999987</v>
       </c>
       <c r="T99" s="29">
         <v>0</v>
       </c>
       <c r="U99" s="29">
         <v>597.46799999999996</v>
       </c>
       <c r="V99" s="29">
         <v>7253.2269999999999</v>
       </c>
       <c r="W99" s="29">
         <v>525.57299999999998</v>
       </c>
       <c r="X99" s="29">
-        <v>2858.0150000000012</v>
+        <v>2858.014000000001</v>
       </c>
       <c r="Y99" s="29">
-        <v>24409.116000000002</v>
+        <v>24409.115000000002</v>
       </c>
       <c r="Z99" s="29">
         <v>1794.453</v>
       </c>
       <c r="AA99" s="29">
         <v>80.673000000000002</v>
       </c>
       <c r="AB99" s="29">
-        <v>856.86099999999999</v>
+        <v>856.86</v>
       </c>
       <c r="AC99" s="44">
-        <v>684.83832871000004</v>
+        <v>693.61932870999999</v>
       </c>
       <c r="AD99" s="7">
-        <v>1.0909924192218539</v>
+        <v>1.1049811287195137</v>
       </c>
     </row>
     <row r="100" spans="1:30" ht="15" customHeight="1">
       <c r="A100" s="24" t="s">
         <v>155</v>
       </c>
       <c r="B100" s="29">
         <v>7278.1120000000001</v>
       </c>
       <c r="C100" s="29">
         <v>3490.5259999999998</v>
       </c>
       <c r="D100" s="29">
         <v>1723.3209999999999</v>
       </c>
       <c r="E100" s="29">
         <v>1368.66</v>
       </c>
       <c r="F100" s="29">
         <v>560.40899999999999</v>
       </c>
       <c r="G100" s="29">
         <v>1099.4480000000001</v>
       </c>
       <c r="H100" s="29">
@@ -12366,69 +12370,69 @@
       <c r="P100" s="29">
         <v>14918.045999999998</v>
       </c>
       <c r="Q100" s="29">
         <v>5540.1620000000003</v>
       </c>
       <c r="R100" s="29">
         <v>417.98500000000001</v>
       </c>
       <c r="S100" s="29">
         <v>8359.01</v>
       </c>
       <c r="T100" s="29">
         <v>0</v>
       </c>
       <c r="U100" s="29">
         <v>600.88900000000001</v>
       </c>
       <c r="V100" s="29">
         <v>8258.3549999999996</v>
       </c>
       <c r="W100" s="29">
         <v>879.91300000000001</v>
       </c>
       <c r="X100" s="29">
-        <v>3292.0780000000013</v>
+        <v>3292.0770000000011</v>
       </c>
       <c r="Y100" s="29">
-        <v>27348.392</v>
+        <v>27348.391</v>
       </c>
       <c r="Z100" s="29">
         <v>1757.4739999999999</v>
       </c>
       <c r="AA100" s="29">
         <v>34.15300000000002</v>
       </c>
       <c r="AB100" s="29">
-        <v>732.05399999999997</v>
+        <v>732.053</v>
       </c>
       <c r="AC100" s="44">
-        <v>728.87894483000002</v>
+        <v>738.18594483000004</v>
       </c>
       <c r="AD100" s="7">
-        <v>1.0793108565179499</v>
+        <v>1.0930924950367515</v>
       </c>
     </row>
     <row r="101" spans="1:30" ht="15" customHeight="1">
       <c r="A101" s="24" t="s">
         <v>156</v>
       </c>
       <c r="B101" s="29">
         <v>6447.2950000000001</v>
       </c>
       <c r="C101" s="29">
         <v>3431.252</v>
       </c>
       <c r="D101" s="29">
         <v>1729.61</v>
       </c>
       <c r="E101" s="29">
         <v>1487.875</v>
       </c>
       <c r="F101" s="29">
         <v>363.49400000000003</v>
       </c>
       <c r="G101" s="29">
         <v>912.78</v>
       </c>
       <c r="H101" s="29">
@@ -12458,941 +12462,1033 @@
       <c r="P101" s="29">
         <v>21126.087999999996</v>
       </c>
       <c r="Q101" s="29">
         <v>10255.793</v>
       </c>
       <c r="R101" s="29">
         <v>419.166</v>
       </c>
       <c r="S101" s="29">
         <v>9843.2229999999963</v>
       </c>
       <c r="T101" s="29">
         <v>0</v>
       </c>
       <c r="U101" s="29">
         <v>607.90599999999995</v>
       </c>
       <c r="V101" s="29">
         <v>8020.7969999999996</v>
       </c>
       <c r="W101" s="29">
         <v>768.61</v>
       </c>
       <c r="X101" s="29">
-        <v>3371.1720000000059</v>
+        <v>3371.1730000000025</v>
       </c>
       <c r="Y101" s="29">
-        <v>33286.667000000001</v>
+        <v>33286.667999999998</v>
       </c>
       <c r="Z101" s="29">
         <v>1774.1780000000001</v>
       </c>
       <c r="AA101" s="29">
         <v>44.568000000000211</v>
       </c>
       <c r="AB101" s="29">
-        <v>5080.5780000000004</v>
+        <v>5080.5789999999997</v>
       </c>
       <c r="AC101" s="44">
-        <v>950.30536635999999</v>
+        <v>962.47636636000004</v>
       </c>
       <c r="AD101" s="7">
-        <v>1.3694272028901939</v>
+        <v>1.3869660899431191</v>
       </c>
     </row>
     <row r="102" spans="1:30" ht="15" customHeight="1">
       <c r="A102" s="24" t="s">
         <v>157</v>
       </c>
       <c r="B102" s="29">
         <v>7996.0820000000003</v>
       </c>
       <c r="C102" s="29">
         <v>4165.2309999999998</v>
       </c>
       <c r="D102" s="29">
         <v>1734.68</v>
       </c>
       <c r="E102" s="29">
         <v>1379.5640000000001</v>
       </c>
       <c r="F102" s="29">
         <v>768.69200000000001</v>
       </c>
       <c r="G102" s="29">
-        <v>2986.4460000000004</v>
+        <v>3355.4749999999999</v>
       </c>
       <c r="H102" s="29">
         <v>10269.947</v>
       </c>
       <c r="I102" s="29">
         <v>11.57699999999989</v>
       </c>
       <c r="J102" s="29">
         <v>2752.7649999999999</v>
       </c>
       <c r="K102" s="29">
         <v>80.706999999999994</v>
       </c>
       <c r="L102" s="29">
         <v>5.9509999999999996</v>
       </c>
       <c r="M102" s="29">
         <v>25.053999999999998</v>
       </c>
       <c r="N102" s="29">
         <v>2864.4769999999999</v>
       </c>
       <c r="O102" s="29">
-        <v>34897.177000000003</v>
+        <v>35266.205999999998</v>
       </c>
       <c r="P102" s="29">
         <v>17507.925999999999</v>
       </c>
       <c r="Q102" s="29">
         <v>7236.3860000000004</v>
       </c>
       <c r="R102" s="29">
         <v>420.77600000000001</v>
       </c>
       <c r="S102" s="29">
         <v>9222.1090000000022</v>
       </c>
       <c r="T102" s="29">
         <v>0</v>
       </c>
       <c r="U102" s="29">
         <v>628.65499999999997</v>
       </c>
       <c r="V102" s="29">
         <v>9282.2479999999996</v>
       </c>
       <c r="W102" s="29">
         <v>1431.4739999999999</v>
       </c>
       <c r="X102" s="29">
         <v>3404.7840000000033</v>
       </c>
       <c r="Y102" s="29">
         <v>31626.432000000001</v>
       </c>
       <c r="Z102" s="29">
         <v>1748.7180000000001</v>
       </c>
       <c r="AA102" s="29">
         <v>14.038000000000011</v>
       </c>
       <c r="AB102" s="29">
-        <v>-3270.7449999999999</v>
+        <v>-3639.7739999999999</v>
       </c>
       <c r="AC102" s="44">
-        <v>872.42516924000006</v>
+        <v>883.58516924000003</v>
       </c>
       <c r="AD102" s="7">
-        <v>1.2347797955204782</v>
+        <v>1.2505750275308758</v>
       </c>
     </row>
     <row r="103" spans="1:30" ht="15" customHeight="1">
       <c r="A103" s="24" t="s">
         <v>161</v>
       </c>
       <c r="B103" s="29">
         <v>6697.19</v>
       </c>
       <c r="C103" s="29">
         <v>3132.0810000000001</v>
       </c>
       <c r="D103" s="29">
         <v>1739.5809999999999</v>
       </c>
       <c r="E103" s="29">
         <v>1443.8520000000001</v>
       </c>
       <c r="F103" s="29">
         <v>670.59799999999996</v>
       </c>
       <c r="G103" s="29">
-        <v>1172.9860000000001</v>
+        <v>802.97500000000002</v>
       </c>
       <c r="H103" s="29">
         <v>8820.5319999999992</v>
       </c>
       <c r="I103" s="29">
         <v>6.1999999999998527</v>
       </c>
       <c r="J103" s="29">
-        <v>1017.461</v>
+        <v>1018.443</v>
       </c>
       <c r="K103" s="29">
         <v>1.4379999999999999</v>
       </c>
       <c r="L103" s="29">
         <v>1.986</v>
       </c>
       <c r="M103" s="29">
         <v>-46.430999999999997</v>
       </c>
       <c r="N103" s="29">
-        <v>974.45399999999995</v>
+        <v>975.43599999999992</v>
       </c>
       <c r="O103" s="29">
-        <v>26385.198</v>
+        <v>26016.169000000002</v>
       </c>
       <c r="P103" s="29">
         <v>14637.946</v>
       </c>
       <c r="Q103" s="29">
         <v>5013.4610000000002</v>
       </c>
       <c r="R103" s="29">
         <v>414.952</v>
       </c>
       <c r="S103" s="29">
         <v>8573.373999999998</v>
       </c>
       <c r="T103" s="29">
         <v>0</v>
       </c>
       <c r="U103" s="29">
         <v>636.15900000000011</v>
       </c>
       <c r="V103" s="29">
-        <v>7700.0789999999997</v>
+        <v>7942.143</v>
       </c>
       <c r="W103" s="29">
-        <v>761.40629200000012</v>
+        <v>761.407872</v>
       </c>
       <c r="X103" s="29">
-        <v>2865.6859999999979</v>
+        <v>2880.5378889999993</v>
       </c>
       <c r="Y103" s="29">
-        <v>25965.117291999999</v>
+        <v>26222.034760999999</v>
       </c>
       <c r="Z103" s="29">
         <v>1798.296</v>
       </c>
       <c r="AA103" s="29">
         <v>58.715000000000146</v>
       </c>
       <c r="AB103" s="29">
-        <v>-420.08070800000058</v>
+        <v>205.86576099999994</v>
       </c>
       <c r="AC103" s="44">
-        <v>812.27022145000001</v>
+        <v>822.65522145</v>
       </c>
       <c r="AD103" s="7">
-        <v>1.2079195277053334</v>
+        <v>1.2225497728708199</v>
       </c>
     </row>
     <row r="104" spans="1:30" ht="15" customHeight="1">
       <c r="A104" s="24" t="s">
         <v>158</v>
       </c>
       <c r="B104" s="29">
         <v>7829.8130000000001</v>
       </c>
       <c r="C104" s="29">
         <v>3708.518</v>
       </c>
       <c r="D104" s="29">
         <v>1744.3820000000001</v>
       </c>
       <c r="E104" s="29">
         <v>1419.8130000000001</v>
       </c>
       <c r="F104" s="29">
         <v>328.29199999999997</v>
       </c>
       <c r="G104" s="29">
-        <v>1025.7139999999999</v>
+        <v>1023.408</v>
       </c>
       <c r="H104" s="29">
         <v>9125.6919999999991</v>
       </c>
       <c r="I104" s="29">
         <v>9.668999999999853</v>
       </c>
       <c r="J104" s="29">
-        <v>1593.6859999999999</v>
+        <v>1595.992</v>
       </c>
       <c r="K104" s="29">
         <v>-6.09</v>
       </c>
       <c r="L104" s="29">
         <v>2.7719999999999998</v>
       </c>
       <c r="M104" s="29">
         <v>22.564</v>
       </c>
       <c r="N104" s="29">
-        <v>1612.932</v>
+        <v>1615.2380000000001</v>
       </c>
       <c r="O104" s="29">
         <v>28770.271000000001</v>
       </c>
       <c r="P104" s="29">
         <v>16416.439999999999</v>
       </c>
       <c r="Q104" s="29">
         <v>6397.8710000000001</v>
       </c>
       <c r="R104" s="29">
         <v>420.50200000000001</v>
       </c>
       <c r="S104" s="29">
         <v>8979.7690000000039</v>
       </c>
       <c r="T104" s="29">
         <v>0</v>
       </c>
       <c r="U104" s="29">
         <v>618.298</v>
       </c>
       <c r="V104" s="29">
-        <v>9650.2829999999994</v>
+        <v>9087.268</v>
       </c>
       <c r="W104" s="29">
-        <v>779.03628309999999</v>
+        <v>779.03438800000004</v>
       </c>
       <c r="X104" s="29">
-        <v>3738.489000000005</v>
+        <v>3756.0182380000006</v>
       </c>
       <c r="Y104" s="29">
-        <v>30584.248283100002</v>
+        <v>30038.760625999999</v>
       </c>
       <c r="Z104" s="29">
         <v>1781.3630000000001</v>
       </c>
       <c r="AA104" s="29">
         <v>36.980999999999995</v>
       </c>
       <c r="AB104" s="29">
-        <v>1813.9772831000016</v>
+        <v>1268.4896259999982</v>
       </c>
       <c r="AC104" s="44">
-        <v>885.55867467000007</v>
+        <v>896.81667467</v>
       </c>
       <c r="AD104" s="7">
-        <v>1.2285424066265589</v>
+        <v>1.2429607632385611</v>
       </c>
     </row>
     <row r="105" spans="1:30" ht="15" customHeight="1">
       <c r="A105" s="24" t="s">
         <v>162</v>
       </c>
       <c r="B105" s="29">
         <v>7057.73</v>
       </c>
       <c r="C105" s="29">
         <v>3607.5479999999998</v>
       </c>
       <c r="D105" s="29">
         <v>1749.13</v>
       </c>
       <c r="E105" s="29">
         <v>1575.9269999999999</v>
       </c>
       <c r="F105" s="29">
         <v>332.98599999999999</v>
       </c>
       <c r="G105" s="29">
-        <v>1040.777</v>
+        <v>1017.109</v>
       </c>
       <c r="H105" s="29">
         <v>10777.499</v>
       </c>
       <c r="I105" s="29">
         <v>6.34600000000008</v>
       </c>
       <c r="J105" s="29">
-        <v>2046.2260000000001</v>
+        <v>2069.8939999999998</v>
       </c>
       <c r="K105" s="29">
         <v>11.237</v>
       </c>
       <c r="L105" s="29">
         <v>4.1150000000000002</v>
       </c>
       <c r="M105" s="29">
         <v>8.31</v>
       </c>
       <c r="N105" s="29">
-        <v>2069.8879999999999</v>
+        <v>2093.556</v>
       </c>
       <c r="O105" s="29">
         <v>30884.811000000002</v>
       </c>
       <c r="P105" s="29">
         <v>22036.36</v>
       </c>
       <c r="Q105" s="29">
         <v>10666.287</v>
       </c>
       <c r="R105" s="29">
         <v>420.291</v>
       </c>
       <c r="S105" s="29">
         <v>10248.451000000001</v>
       </c>
       <c r="T105" s="29">
         <v>0</v>
       </c>
       <c r="U105" s="29">
         <v>701.33100000000002</v>
       </c>
       <c r="V105" s="29">
-        <v>8155.8980000000001</v>
+        <v>8747.5630000000001</v>
       </c>
       <c r="W105" s="29">
-        <v>776.47457290000011</v>
+        <v>776.47482000000002</v>
       </c>
       <c r="X105" s="29">
-        <v>3528.5619999999981</v>
+        <v>3534.590524999996</v>
       </c>
       <c r="Y105" s="29">
-        <v>34497.294572899998</v>
+        <v>35094.988344999998</v>
       </c>
       <c r="Z105" s="29">
         <v>1791.672</v>
       </c>
       <c r="AA105" s="29">
         <v>42.541999999999916</v>
       </c>
       <c r="AB105" s="29">
-        <v>3612.4835728999974</v>
+        <v>4210.1773449999991</v>
       </c>
       <c r="AC105" s="44">
-        <v>939.14455638999993</v>
+        <v>951.11655638999991</v>
       </c>
       <c r="AD105" s="7">
-        <v>1.2680700268608533</v>
+        <v>1.2821250498784602</v>
       </c>
     </row>
     <row r="106" spans="1:30" ht="15" customHeight="1">
       <c r="A106" s="24" t="s">
         <v>163</v>
       </c>
       <c r="B106" s="29">
         <v>8736.8320000000003</v>
       </c>
       <c r="C106" s="29">
         <v>4628.0590000000002</v>
       </c>
       <c r="D106" s="29">
         <v>1753.8579999999999</v>
       </c>
       <c r="E106" s="29">
         <v>1495.1969999999999</v>
       </c>
       <c r="F106" s="29">
         <v>553.86800000000005</v>
       </c>
       <c r="G106" s="29">
-        <v>1907.14</v>
+        <v>1927.1179999999999</v>
       </c>
       <c r="H106" s="29">
         <v>11734.817000000001</v>
       </c>
       <c r="I106" s="29">
         <v>14.629000000000079</v>
       </c>
       <c r="J106" s="29">
-        <v>3216.433</v>
+        <v>3196.4549999999999</v>
       </c>
       <c r="K106" s="29">
         <v>121.15</v>
       </c>
       <c r="L106" s="29">
         <v>8.4629999999999992</v>
       </c>
       <c r="M106" s="29">
         <v>14.986000000000001</v>
       </c>
       <c r="N106" s="29">
-        <v>3361.0319999999997</v>
+        <v>3341.0540000000001</v>
       </c>
       <c r="O106" s="29">
         <v>37134.065999999999</v>
       </c>
       <c r="P106" s="29">
         <v>17962.099000000002</v>
       </c>
       <c r="Q106" s="29">
         <v>6565.1379999999999</v>
       </c>
       <c r="R106" s="29">
         <v>419.12100000000004</v>
       </c>
       <c r="S106" s="29">
         <v>10310.823999999999</v>
       </c>
       <c r="T106" s="29">
         <v>0</v>
       </c>
       <c r="U106" s="29">
         <v>667.01600000000008</v>
       </c>
       <c r="V106" s="29">
-        <v>10376.245999999999</v>
+        <v>10105.531999999999</v>
       </c>
       <c r="W106" s="29">
-        <v>1350.3948942</v>
+        <v>1350.394716</v>
       </c>
       <c r="X106" s="29">
-        <v>3890.3633569999947</v>
+        <v>3894.024905000002</v>
       </c>
       <c r="Y106" s="29">
-        <v>33579.103251199995</v>
+        <v>33312.050621000002</v>
       </c>
       <c r="Z106" s="29">
         <v>1768.192</v>
       </c>
       <c r="AA106" s="29">
         <v>14.33400000000006</v>
       </c>
       <c r="AB106" s="29">
-        <v>-3554.9627488000019</v>
+        <v>-3822.0153790000008</v>
       </c>
       <c r="AC106" s="44">
-        <v>975.00572794000004</v>
+        <v>987.45072794000009</v>
       </c>
       <c r="AD106" s="7">
-        <v>1.2822344487870223</v>
+        <v>1.2965523811174484</v>
       </c>
     </row>
     <row r="107" spans="1:30" ht="15" customHeight="1">
       <c r="A107" s="24" t="s">
         <v>168</v>
       </c>
       <c r="B107" s="29">
-        <v>7247.6729999999998</v>
+        <v>7245.3419999999996</v>
       </c>
       <c r="C107" s="29">
-        <v>3291.547</v>
+        <v>3249.5529999999999</v>
       </c>
       <c r="D107" s="29">
-        <v>1758.5909999999999</v>
+        <v>1786.1479999999999</v>
       </c>
       <c r="E107" s="29">
-        <v>1523.9190000000001</v>
+        <v>1503.63</v>
       </c>
       <c r="F107" s="29">
-        <v>271.15100000000001</v>
+        <v>298.3</v>
       </c>
       <c r="G107" s="29">
-        <v>1144.675</v>
+        <v>1116.1689999999999</v>
       </c>
       <c r="H107" s="29">
-        <v>9538.902</v>
+        <v>9507.7139999999999</v>
       </c>
       <c r="I107" s="29">
-        <v>4.117</v>
+        <v>4.0030000000000001</v>
       </c>
       <c r="J107" s="29">
-        <v>1292.3130000000001</v>
+        <v>1255.5429999999999</v>
       </c>
       <c r="K107" s="29">
-        <v>12.446</v>
+        <v>12.619</v>
       </c>
       <c r="L107" s="29">
         <v>2.5129999999999999</v>
       </c>
       <c r="M107" s="29">
-        <v>-32.03</v>
+        <v>-32.037999999999997</v>
       </c>
       <c r="N107" s="29">
-        <v>1275.242</v>
+        <v>1238.6369999999999</v>
       </c>
       <c r="O107" s="29">
-        <v>27883.57</v>
+        <v>27804.185000000001</v>
       </c>
       <c r="P107" s="29">
-        <v>15487.605000000001</v>
+        <v>15511.166999999999</v>
       </c>
       <c r="Q107" s="29">
-        <v>5176.415</v>
+        <v>5176.43</v>
       </c>
       <c r="R107" s="29">
-        <v>449.46200000000005</v>
+        <v>464.65100000000001</v>
       </c>
       <c r="S107" s="29">
-        <v>9177.7880000000023</v>
+        <v>9186.1420000000035</v>
       </c>
       <c r="T107" s="29">
         <v>0</v>
       </c>
       <c r="U107" s="29">
-        <v>683.94</v>
+        <v>683.94400000000007</v>
       </c>
       <c r="V107" s="29">
-        <v>8597.69</v>
+        <v>8586.5480000000007</v>
       </c>
       <c r="W107" s="29">
-        <v>849.2290544</v>
+        <v>843.29673990000015</v>
       </c>
       <c r="X107" s="29">
-        <v>3022.1780000000017</v>
+        <v>2872.1350000000002</v>
       </c>
       <c r="Y107" s="29">
-        <v>27956.702054400001</v>
+        <v>27813.146739899999</v>
       </c>
       <c r="Z107" s="29">
-        <v>1852.903</v>
+        <v>1876.433</v>
       </c>
       <c r="AA107" s="29">
-        <v>94.312000000000126</v>
+        <v>90.285000000000082</v>
       </c>
       <c r="AB107" s="29">
-        <v>73.132054400000726</v>
+        <v>8.9617399000003939</v>
       </c>
       <c r="AC107" s="44">
-        <v>910.13056467000001</v>
+        <v>921.73656467000001</v>
       </c>
       <c r="AD107" s="7">
-        <v>1.2851231700265062</v>
+        <v>1.3003754922223996</v>
       </c>
     </row>
     <row r="108" spans="1:30" ht="15" customHeight="1">
       <c r="A108" s="24" t="s">
         <v>170</v>
       </c>
       <c r="B108" s="29">
-        <v>8464.6479999999992</v>
+        <v>8493.9060000000009</v>
       </c>
       <c r="C108" s="29">
-        <v>3745.3539999999998</v>
+        <v>3657.3739999999998</v>
       </c>
       <c r="D108" s="29">
-        <v>1763.3230000000001</v>
+        <v>1809.635</v>
       </c>
       <c r="E108" s="29">
-        <v>1425.8679999999999</v>
+        <v>1389.751</v>
       </c>
       <c r="F108" s="29">
-        <v>306.98899999999998</v>
+        <v>333.48700000000002</v>
       </c>
       <c r="G108" s="29">
-        <v>1171.838</v>
+        <v>1181.5470000000003</v>
       </c>
       <c r="H108" s="29">
-        <v>9647.1830000000009</v>
+        <v>9606.1090000000004</v>
       </c>
       <c r="I108" s="29">
-        <v>7.032</v>
+        <v>6.9180000000000001</v>
       </c>
       <c r="J108" s="29">
-        <v>1891.777</v>
+        <v>1863.0540000000001</v>
       </c>
       <c r="K108" s="29">
-        <v>0.93600000000000005</v>
+        <v>0.35899999999999999</v>
       </c>
       <c r="L108" s="29">
-        <v>3.871</v>
+        <v>3.8690000000000002</v>
       </c>
       <c r="M108" s="29">
-        <v>-15.566000000000001</v>
+        <v>-15.595000000000001</v>
       </c>
       <c r="N108" s="29">
-        <v>1881.018</v>
+        <v>1851.6869999999999</v>
       </c>
       <c r="O108" s="29">
-        <v>30550.01</v>
+        <v>30479.667000000001</v>
       </c>
       <c r="P108" s="29">
-        <v>17255.684999999998</v>
+        <v>17271.725999999999</v>
       </c>
       <c r="Q108" s="29">
         <v>6334.98</v>
       </c>
       <c r="R108" s="29">
-        <v>427.88299999999998</v>
+        <v>443.072</v>
       </c>
       <c r="S108" s="29">
-        <v>9801.4969999999994</v>
+        <v>9802.1060000000016</v>
       </c>
       <c r="T108" s="29">
         <v>0</v>
       </c>
       <c r="U108" s="29">
-        <v>691.32499999999993</v>
+        <v>691.56799999999998</v>
       </c>
       <c r="V108" s="29">
-        <v>9850.6640000000007</v>
+        <v>9842.5840000000007</v>
       </c>
       <c r="W108" s="29">
-        <v>965.63493110000002</v>
+        <v>971.94410620000008</v>
       </c>
       <c r="X108" s="29">
-        <v>4214.5698359999988</v>
+        <v>4072.747841999997</v>
       </c>
       <c r="Y108" s="29">
-        <v>32286.553767099998</v>
+        <v>32159.001948199999</v>
       </c>
       <c r="Z108" s="29">
-        <v>1805.77</v>
+        <v>1854.126</v>
       </c>
       <c r="AA108" s="29">
-        <v>42.446999999999889</v>
+        <v>44.490999999999985</v>
       </c>
       <c r="AB108" s="29">
-        <v>1736.5437670999988</v>
+        <v>1679.3349481999985</v>
       </c>
       <c r="AC108" s="44">
-        <v>972.39667608000002</v>
+        <v>984.81767608000007</v>
       </c>
       <c r="AD108" s="7">
-        <v>1.2774633402041669</v>
+        <v>1.2908349663299714</v>
       </c>
     </row>
     <row r="109" spans="1:30" ht="15" customHeight="1">
       <c r="A109" s="24" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="B109" s="29">
-        <v>7639.5410000000002</v>
+        <v>7643.826</v>
       </c>
       <c r="C109" s="29">
-        <v>4204.7349999999997</v>
+        <v>4101.6319999999996</v>
       </c>
       <c r="D109" s="29">
-        <v>1768.0530000000001</v>
+        <v>1834.5239999999999</v>
       </c>
       <c r="E109" s="29">
-        <v>1604.3030000000001</v>
+        <v>1580.5530000000001</v>
       </c>
       <c r="F109" s="29">
-        <v>386.56</v>
+        <v>410.62900000000002</v>
       </c>
       <c r="G109" s="29">
-        <v>1228.78</v>
+        <v>1399.598</v>
       </c>
       <c r="H109" s="29">
-        <v>12045.180999999999</v>
+        <v>11912.636</v>
       </c>
       <c r="I109" s="29">
-        <v>10.281000000000001</v>
+        <v>6.7939999999999996</v>
       </c>
       <c r="J109" s="29">
-        <v>2322.1709999999998</v>
+        <v>2387.9369999999999</v>
       </c>
       <c r="K109" s="29">
-        <v>9.5890000000000004</v>
+        <v>8.9489999999999998</v>
       </c>
       <c r="L109" s="29">
-        <v>5.25</v>
+        <v>5.21</v>
       </c>
       <c r="M109" s="29">
-        <v>-31.064</v>
+        <v>-31.64</v>
       </c>
       <c r="N109" s="29">
-        <v>2305.9460000000004</v>
+        <v>2370.4560000000001</v>
       </c>
       <c r="O109" s="29">
-        <v>34216.245000000003</v>
+        <v>34307.408000000003</v>
       </c>
       <c r="P109" s="29">
-        <v>23112.888999999999</v>
+        <v>23156.723000000002</v>
       </c>
       <c r="Q109" s="29">
-        <v>11088.898999999999</v>
+        <v>11091.245999999999</v>
       </c>
       <c r="R109" s="29">
-        <v>439.589</v>
+        <v>454.77799999999996</v>
       </c>
       <c r="S109" s="29">
-        <v>10869.055000000002</v>
+        <v>10895.56</v>
       </c>
       <c r="T109" s="29">
         <v>0</v>
       </c>
       <c r="U109" s="29">
-        <v>715.346</v>
+        <v>715.13900000000001</v>
       </c>
       <c r="V109" s="29">
-        <v>9505.1119999999992</v>
+        <v>9491.3940000000002</v>
       </c>
       <c r="W109" s="29">
-        <v>1170.8460490999998</v>
+        <v>1169.1813649999999</v>
       </c>
       <c r="X109" s="29">
-        <v>3379.7509219999956</v>
+        <v>3285.7886910000016</v>
       </c>
       <c r="Y109" s="29">
-        <v>37168.597971099996</v>
+        <v>37103.087056000004</v>
       </c>
       <c r="Z109" s="29">
-        <v>1746.8009999999999</v>
+        <v>1814.2370000000001</v>
       </c>
       <c r="AA109" s="29">
-        <v>-21.25200000000018</v>
+        <v>-20.286999999999807</v>
       </c>
       <c r="AB109" s="29">
-        <v>2952.3529710999951</v>
+        <v>2795.6790560000018</v>
       </c>
       <c r="AC109" s="44">
-        <v>1029.85547655</v>
+        <v>1043.22147655</v>
       </c>
       <c r="AD109" s="7">
-        <v>1.3090994717855897</v>
+        <v>1.3222931352876774</v>
+      </c>
+    </row>
+    <row r="110" spans="1:30" ht="15" customHeight="1">
+      <c r="A110" s="24" t="s">
+        <v>175</v>
+      </c>
+      <c r="B110" s="29">
+        <v>9228.7039999999997</v>
+      </c>
+      <c r="C110" s="29">
+        <v>4714.4350000000004</v>
+      </c>
+      <c r="D110" s="29">
+        <v>1859.883</v>
+      </c>
+      <c r="E110" s="29">
+        <v>1490.6079999999999</v>
+      </c>
+      <c r="F110" s="29">
+        <v>676.08199999999999</v>
+      </c>
+      <c r="G110" s="29">
+        <v>1962.7239999999999</v>
+      </c>
+      <c r="H110" s="29">
+        <v>11891.667000000001</v>
+      </c>
+      <c r="I110" s="29">
+        <v>16.21</v>
+      </c>
+      <c r="J110" s="29">
+        <v>3660.48</v>
+      </c>
+      <c r="K110" s="29">
+        <v>-23.067</v>
+      </c>
+      <c r="L110" s="29">
+        <v>8.6760000000000002</v>
+      </c>
+      <c r="M110" s="29">
+        <v>-25.672999999999998</v>
+      </c>
+      <c r="N110" s="29">
+        <v>3620.4160000000002</v>
+      </c>
+      <c r="O110" s="29">
+        <v>38350.108999999997</v>
+      </c>
+      <c r="P110" s="29">
+        <v>19328.846000000001</v>
+      </c>
+      <c r="Q110" s="29">
+        <v>7206.5829999999996</v>
+      </c>
+      <c r="R110" s="29">
+        <v>442.66999999999996</v>
+      </c>
+      <c r="S110" s="29">
+        <v>10967.035</v>
+      </c>
+      <c r="T110" s="29">
+        <v>0</v>
+      </c>
+      <c r="U110" s="29">
+        <v>712.55799999999988</v>
+      </c>
+      <c r="V110" s="29">
+        <v>10850.275</v>
+      </c>
+      <c r="W110" s="29">
+        <v>1963.0470386000002</v>
+      </c>
+      <c r="X110" s="29">
+        <v>3782.5949999999903</v>
+      </c>
+      <c r="Y110" s="29">
+        <v>35924.763038599995</v>
+      </c>
+      <c r="Z110" s="29">
+        <v>1867.1669999999999</v>
+      </c>
+      <c r="AA110" s="29">
+        <v>7.2839999999998781</v>
+      </c>
+      <c r="AB110" s="29">
+        <v>-2425.3459614000021</v>
+      </c>
+      <c r="AC110" s="44">
+        <v>1070.2549385999998</v>
+      </c>
+      <c r="AD110" s="7">
+        <v>1.3262931854682802</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="34">
+    <mergeCell ref="AB8:AB9"/>
+    <mergeCell ref="S8:S9"/>
+    <mergeCell ref="T8:T9"/>
+    <mergeCell ref="U8:U9"/>
+    <mergeCell ref="V8:V9"/>
+    <mergeCell ref="W8:W9"/>
+    <mergeCell ref="X8:X9"/>
+    <mergeCell ref="Y8:Y9"/>
+    <mergeCell ref="M8:M9"/>
+    <mergeCell ref="L8:L9"/>
+    <mergeCell ref="K8:K9"/>
+    <mergeCell ref="Z8:Z9"/>
+    <mergeCell ref="AA8:AA9"/>
+    <mergeCell ref="A8:A9"/>
+    <mergeCell ref="B8:B9"/>
+    <mergeCell ref="C8:C9"/>
+    <mergeCell ref="D8:D9"/>
+    <mergeCell ref="E8:E9"/>
     <mergeCell ref="AC8:AC9"/>
     <mergeCell ref="AC7:AD7"/>
     <mergeCell ref="AD8:AD9"/>
     <mergeCell ref="B7:O7"/>
     <mergeCell ref="P7:Y7"/>
     <mergeCell ref="Z7:AB7"/>
     <mergeCell ref="F8:F9"/>
     <mergeCell ref="G8:G9"/>
     <mergeCell ref="H8:H9"/>
     <mergeCell ref="I8:I9"/>
     <mergeCell ref="O8:O9"/>
     <mergeCell ref="P8:P9"/>
     <mergeCell ref="Q8:Q9"/>
     <mergeCell ref="J8:J9"/>
     <mergeCell ref="R8:R9"/>
     <mergeCell ref="N8:N9"/>
-    <mergeCell ref="A8:A9"/>
-[...16 lines deleted...]
-    <mergeCell ref="Y8:Y9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet2"/>
   <dimension ref="A2:B34"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="45.42578125" style="20" customWidth="1"/>
     <col min="2" max="2" width="54.7109375" style="22" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="13.5" thickBot="1">
       <c r="A3" s="14"/>
     </row>
     <row r="4" spans="1:2" ht="13.5" customHeight="1" thickTop="1">
       <c r="A4" s="34" t="s">
         <v>81</v>
       </c>
       <c r="B4" s="15" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="13.5" customHeight="1">
       <c r="A5" s="34" t="s">
         <v>83</v>
       </c>
       <c r="B5" s="16" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="13.5" customHeight="1">
       <c r="A6" s="34" t="s">
         <v>85</v>
       </c>
       <c r="B6" s="17" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="13.5" customHeight="1">
       <c r="A7" s="34" t="s">
         <v>86</v>
       </c>
       <c r="B7" s="43" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="13.5" customHeight="1">
       <c r="A8" s="34" t="s">
         <v>87</v>
       </c>
       <c r="B8" s="39" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="13.5" customHeight="1">
       <c r="A9" s="34" t="s">
         <v>89</v>
       </c>
       <c r="B9" s="40">
         <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="13.5" customHeight="1">
       <c r="A10" s="34" t="s">
         <v>90</v>
       </c>
       <c r="B10" s="41" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="13.5" customHeight="1">
       <c r="A11" s="34" t="s">
         <v>91</v>
       </c>
       <c r="B11" s="42" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="13.5" customHeight="1">
       <c r="A12" s="34" t="s">
         <v>92</v>
       </c>
       <c r="B12" s="42" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="13.5" customHeight="1">
       <c r="A13" s="34" t="s">
         <v>93</v>
       </c>
       <c r="B13" s="18" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="13.5" customHeight="1" thickBot="1">
       <c r="A14" s="34"/>
       <c r="B14" s="19" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="13.5" customHeight="1" thickTop="1">
       <c r="A15" s="35"/>
     </row>
     <row r="16" spans="1:2" ht="13.5" customHeight="1">
       <c r="A16" s="36" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="13.5" customHeight="1" thickBot="1">
@@ -13405,91 +13501,91 @@
       <c r="B18" s="15" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="13.5" customHeight="1">
       <c r="A19" s="34" t="s">
         <v>99</v>
       </c>
       <c r="B19" s="38" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="13.5" customHeight="1">
       <c r="A20" s="34" t="s">
         <v>101</v>
       </c>
       <c r="B20" s="38" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="13.5" customHeight="1">
       <c r="A21" s="34" t="s">
         <v>102</v>
       </c>
       <c r="B21" s="38" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="22" spans="1:2" ht="13.5" customHeight="1">
       <c r="A22" s="34" t="s">
         <v>103</v>
       </c>
       <c r="B22" s="39" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="23" spans="1:2" ht="13.5" customHeight="1">
       <c r="A23" s="34" t="s">
         <v>104</v>
       </c>
       <c r="B23" s="40">
         <v>6</v>
       </c>
     </row>
     <row r="24" spans="1:2" ht="13.5" customHeight="1">
       <c r="A24" s="34" t="s">
         <v>105</v>
       </c>
       <c r="B24" s="41" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="25" spans="1:2" ht="13.5" customHeight="1">
       <c r="A25" s="34" t="s">
         <v>106</v>
       </c>
       <c r="B25" s="42" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
     </row>
     <row r="26" spans="1:2" ht="13.5" customHeight="1">
       <c r="A26" s="34" t="s">
         <v>107</v>
       </c>
       <c r="B26" s="42" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="27" spans="1:2" ht="13.5" customHeight="1">
       <c r="A27" s="34" t="s">
         <v>108</v>
       </c>
       <c r="B27" s="37" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="28" spans="1:2" ht="13.5" customHeight="1" thickBot="1">
       <c r="A28" s="34"/>
       <c r="B28" s="19" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="29" spans="1:2" ht="13.5" thickTop="1"/>
     <row r="30" spans="1:2">
       <c r="A30" s="21"/>
     </row>
     <row r="34" spans="1:1">
       <c r="A34" s="22"/>
     </row>
   </sheetData>
   <hyperlinks>