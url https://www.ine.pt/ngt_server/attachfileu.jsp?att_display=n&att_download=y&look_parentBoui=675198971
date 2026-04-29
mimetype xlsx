--- v1 (2026-03-01)
+++ v2 (2026-04-29)
@@ -1,82 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="R:\lsb\DCN_CAP\CTNFAP_B21\Portal\Portal_Carregamento\Quadros B.4.1 - Administrações públicas\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{52A26AF5-CDB3-41F0-9056-5F239605C370}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5F42C1D1-613F-4790-B3FD-AF9EBB74AF5E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="804" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Quadro B.4.1.8" sheetId="9" r:id="rId1"/>
     <sheet name="MetaInfo" sheetId="10" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="163" uniqueCount="159">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="164" uniqueCount="160">
   <si>
     <t>Metainformação associada ao quadro</t>
   </si>
   <si>
     <t>Periodicidade</t>
   </si>
   <si>
     <t>Fonte</t>
   </si>
   <si>
     <t>Primeiro período disponível</t>
   </si>
   <si>
     <t>Último período disponível</t>
   </si>
   <si>
     <t>Unidade</t>
   </si>
   <si>
     <t>Potência de 10</t>
   </si>
   <si>
     <t>Observações</t>
   </si>
   <si>
@@ -622,79 +623,82 @@
   <si>
     <t>2024.II</t>
   </si>
   <si>
     <t>Base 2021; Po - valor provisório; Pe - valor preliminar</t>
   </si>
   <si>
     <t>Base 2021; Po - provisional value; Pe - preliminary value</t>
   </si>
   <si>
     <t>2024.I</t>
   </si>
   <si>
     <t>2024.III</t>
   </si>
   <si>
     <t>2024.IV</t>
   </si>
   <si>
     <t>2025.I</t>
   </si>
   <si>
     <t>2025.II</t>
   </si>
   <si>
-    <t>23-12-2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Quadro B.4.1.8 – Saldo, Receitas e Despesas trimestrais das Administrações Públicas, ajustados de efeitos sazonais (S.13)</t>
   </si>
   <si>
     <t>Table B.4.1.8 – General Government balance, revenue and expenditure, seasonally adjusted (S13; quarterly)</t>
   </si>
   <si>
     <t>2025.III</t>
   </si>
   <si>
-    <t>3º trimestre de 2025</t>
-[...1 lines deleted...]
-  <si>
     <t>26-03-2026</t>
   </si>
   <si>
+    <t>2025.IV</t>
+  </si>
+  <si>
+    <t>4º trimestre de 2025</t>
+  </si>
+  <si>
+    <t>24-06-2026</t>
+  </si>
+  <si>
     <r>
-      <t>3</t>
+      <t>4</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>rd</t>
+      <t>th</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> quarter 2025</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0_)"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="16">
     <font>
       <sz val="8"/>
       <name val="Arial"/>
     </font>
     <font>
@@ -1400,73 +1404,73 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/documents/3859598/10042108/KS-GQ-19-007-EN-N.pdf/5d6fc8f4-58e3-4354-acd3-a29a66f2e00c" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ine.pt/ngt_server/attachfileu.jsp?look_parentBoui=215821289&amp;att_display=n&amp;att_download=y" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ine.pt/ngt_server/attachfileu.jsp?look_parentBoui=215820499&amp;att_display=n&amp;att_download=y" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/documents/3859598/10042108/KS-GQ-19-007-EN-N.pdf/5d6fc8f4-58e3-4354-acd3-a29a66f2e00c" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1"/>
-  <dimension ref="A1:IV119"/>
+  <dimension ref="A1:IV120"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="23.6640625" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="16.5" style="4" customWidth="1"/>
     <col min="2" max="2" width="17.83203125" style="13" customWidth="1"/>
     <col min="3" max="6" width="17.83203125" style="4" customWidth="1"/>
     <col min="7" max="16384" width="23.6640625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="11.25">
       <c r="A1" s="3"/>
     </row>
     <row r="2" spans="1:9" ht="11.25">
       <c r="A2" s="6" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="11.25">
       <c r="A3" s="7" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="4" spans="1:9" ht="11.25"/>
     <row r="5" spans="1:9" ht="11.25">
       <c r="A5" s="36" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="6" spans="1:9" ht="6" customHeight="1" thickBot="1"/>
     <row r="7" spans="1:9" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A7" s="38" t="s">
         <v>128</v>
       </c>
       <c r="B7" s="43" t="s">
         <v>131</v>
       </c>
       <c r="C7" s="46" t="s">
         <v>132</v>
       </c>
       <c r="D7" s="38" t="s">
         <v>129</v>
       </c>
       <c r="E7" s="38" t="s">
         <v>90</v>
       </c>
@@ -3780,273 +3784,293 @@
       <c r="A108" s="9" t="s">
         <v>139</v>
       </c>
       <c r="B108" s="15">
         <v>27207.360000000001</v>
       </c>
       <c r="C108" s="11">
         <v>30597.379000000001</v>
       </c>
       <c r="D108" s="11">
         <v>-3390.02</v>
       </c>
       <c r="E108" s="10">
         <v>63626.862000000001</v>
       </c>
       <c r="F108" s="10">
         <v>-5.3280000000000003</v>
       </c>
       <c r="I108" s="37"/>
     </row>
     <row r="109" spans="1:9" ht="15" customHeight="1">
       <c r="A109" s="9" t="s">
         <v>140</v>
       </c>
       <c r="B109" s="15">
-        <v>28239.550787752378</v>
+        <v>28286.50686585244</v>
       </c>
       <c r="C109" s="11">
-        <v>26553.838122829384</v>
+        <v>26579.211151524538</v>
       </c>
       <c r="D109" s="11">
-        <v>1685.712664922994</v>
+        <v>1707.2957143279018</v>
       </c>
       <c r="E109" s="10">
         <v>66102.055999999997</v>
       </c>
       <c r="F109" s="10">
-        <v>2.5499999999999998</v>
+        <v>2.5830000000000002</v>
       </c>
       <c r="I109" s="37"/>
     </row>
     <row r="110" spans="1:9" ht="15" customHeight="1">
       <c r="A110" s="9" t="s">
         <v>141</v>
       </c>
       <c r="B110" s="15">
-        <v>28461.346956672867</v>
+        <v>28542.2093482577</v>
       </c>
       <c r="C110" s="11">
-        <v>27933.217023922236</v>
+        <v>27942.503083307827</v>
       </c>
       <c r="D110" s="11">
-        <v>528.12993275063127</v>
+        <v>599.706264949873</v>
       </c>
       <c r="E110" s="10">
         <v>67070.032999999996</v>
       </c>
       <c r="F110" s="10">
-        <v>0.78700000000000003</v>
+        <v>0.89400000000000002</v>
       </c>
       <c r="I110" s="37"/>
     </row>
     <row r="111" spans="1:9" ht="15" customHeight="1">
       <c r="A111" s="9" t="s">
         <v>142</v>
       </c>
       <c r="B111" s="15">
-        <v>29945.377271384416</v>
+        <v>29786.677609084971</v>
       </c>
       <c r="C111" s="11">
-        <v>28016.066501780213</v>
+        <v>27885.210047343335</v>
       </c>
       <c r="D111" s="11">
-        <v>1929.3107696042025</v>
+        <v>1901.467561741636</v>
       </c>
       <c r="E111" s="10">
         <v>68228.909000000014</v>
       </c>
       <c r="F111" s="10">
-        <v>2.8279999999999998</v>
+        <v>2.7869999999999999</v>
       </c>
       <c r="I111" s="37"/>
     </row>
     <row r="112" spans="1:9" ht="15" customHeight="1">
       <c r="A112" s="9" t="s">
         <v>143</v>
       </c>
       <c r="B112" s="15">
-        <v>30024.331984190347</v>
+        <v>30055.212176804893</v>
       </c>
       <c r="C112" s="11">
-        <v>30768.737351468139</v>
+        <v>31233.963717824296</v>
       </c>
       <c r="D112" s="11">
-        <v>-744.40536727779181</v>
+        <v>-1178.7515410194028</v>
       </c>
       <c r="E112" s="10">
-        <v>68951.617999999973</v>
+        <v>68951.616999999969</v>
       </c>
       <c r="F112" s="10">
-        <v>-1.08</v>
+        <v>-1.71</v>
       </c>
       <c r="I112" s="37"/>
     </row>
     <row r="113" spans="1:9" ht="15" customHeight="1">
       <c r="A113" s="9" t="s">
         <v>147</v>
       </c>
       <c r="B113" s="15">
-        <v>30142.300914560958</v>
+        <v>30478.477298577909</v>
       </c>
       <c r="C113" s="11">
-        <v>29785.442895414726</v>
+        <v>29443.199555197622</v>
       </c>
       <c r="D113" s="11">
-        <v>356.85801914623153</v>
+        <v>1035.2777433802876</v>
       </c>
       <c r="E113" s="10">
-        <v>70876.091</v>
+        <v>71016.322</v>
       </c>
       <c r="F113" s="10">
-        <v>0.503</v>
+        <v>1.458</v>
       </c>
       <c r="I113" s="37"/>
     </row>
     <row r="114" spans="1:9" ht="15" customHeight="1">
       <c r="A114" s="9" t="s">
         <v>144</v>
       </c>
       <c r="B114" s="15">
-        <v>31522.195901250176</v>
+        <v>31109.97994724377</v>
       </c>
       <c r="C114" s="11">
-        <v>30308.340530625301</v>
+        <v>30342.34705621855</v>
       </c>
       <c r="D114" s="11">
-        <v>1213.8553706248749</v>
+        <v>767.63289102521958</v>
       </c>
       <c r="E114" s="10">
-        <v>71729.091</v>
+        <v>71794.887000000002</v>
       </c>
       <c r="F114" s="10">
-        <v>1.6919999999999999</v>
+        <v>1.069</v>
       </c>
       <c r="I114" s="37"/>
     </row>
     <row r="115" spans="1:9" ht="15" customHeight="1">
       <c r="A115" s="9" t="s">
         <v>148</v>
       </c>
       <c r="B115" s="15">
-        <v>31090.690544362409</v>
+        <v>31389.332173831415</v>
       </c>
       <c r="C115" s="11">
-        <v>30730.089361398008</v>
+        <v>30452.890558949744</v>
       </c>
       <c r="D115" s="11">
-        <v>360.60118296440123</v>
+        <v>936.44161488167083</v>
       </c>
       <c r="E115" s="10">
-        <v>72831.624999999985</v>
+        <v>72925.561000000002</v>
       </c>
       <c r="F115" s="10">
-        <v>0.495</v>
+        <v>1.284</v>
       </c>
       <c r="I115" s="37"/>
     </row>
     <row r="116" spans="1:9" ht="15" customHeight="1">
       <c r="A116" s="9" t="s">
         <v>149</v>
       </c>
       <c r="B116" s="15">
-        <v>31870.576039026473</v>
+        <v>31690.044933346908</v>
       </c>
       <c r="C116" s="11">
-        <v>32350.473212561974</v>
+        <v>32566.879829634094</v>
       </c>
       <c r="D116" s="11">
-        <v>-479.89717353550077</v>
+        <v>-876.83489628718598</v>
       </c>
       <c r="E116" s="10">
-        <v>73991.165999999968</v>
+        <v>74047.546999999962</v>
       </c>
       <c r="F116" s="10">
-        <v>-0.64900000000000002</v>
+        <v>-1.1839999999999999</v>
       </c>
       <c r="I116" s="37"/>
     </row>
     <row r="117" spans="1:9" ht="15" customHeight="1">
       <c r="A117" s="9" t="s">
         <v>150</v>
       </c>
       <c r="B117" s="15">
-        <v>32445.145111926213</v>
+        <v>32418.909631072351</v>
       </c>
       <c r="C117" s="11">
-        <v>31674.032681099619</v>
+        <v>31574.403784188195</v>
       </c>
       <c r="D117" s="11">
-        <v>771.11243082659348</v>
+        <v>844.5058468841562</v>
       </c>
       <c r="E117" s="10">
-        <v>74590.742999999988</v>
+        <v>74630.429000000004</v>
       </c>
       <c r="F117" s="10">
-        <v>1.034</v>
+        <v>1.1319999999999999</v>
       </c>
       <c r="I117" s="37"/>
     </row>
     <row r="118" spans="1:9" ht="15" customHeight="1">
       <c r="A118" s="9" t="s">
         <v>151</v>
       </c>
       <c r="B118" s="15">
-        <v>32757.445607793947</v>
+        <v>33126.364268153869</v>
       </c>
       <c r="C118" s="11">
-        <v>32155.262948152154</v>
+        <v>32093.277199161017</v>
       </c>
       <c r="D118" s="11">
-        <v>602.18265964179227</v>
+        <v>1033.0870689928524</v>
       </c>
       <c r="E118" s="10">
-        <v>75899.538</v>
+        <v>75935.738000000012</v>
       </c>
       <c r="F118" s="10">
-        <v>0.79300000000000004</v>
+        <v>1.36</v>
       </c>
       <c r="I118" s="37"/>
     </row>
     <row r="119" spans="1:9" ht="15" customHeight="1">
       <c r="A119" s="9" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="B119" s="15">
-        <v>33615.593638528575</v>
+        <v>33338.977861618579</v>
       </c>
       <c r="C119" s="11">
-        <v>34031.166474002326</v>
+        <v>33656.909902263898</v>
       </c>
       <c r="D119" s="11">
-        <v>-415.57283547375118</v>
+        <v>-317.93204064531892</v>
       </c>
       <c r="E119" s="10">
-        <v>77659.178000000014</v>
+        <v>77671.354999999996</v>
       </c>
       <c r="F119" s="10">
-        <v>-0.53500000000000003</v>
+        <v>-0.40899999999999997</v>
+      </c>
+    </row>
+    <row r="120" spans="1:9" ht="15" customHeight="1">
+      <c r="A120" s="9" t="s">
+        <v>156</v>
+      </c>
+      <c r="B120" s="15">
+        <v>34115.74702185519</v>
+      </c>
+      <c r="C120" s="11">
+        <v>33616.778114386885</v>
+      </c>
+      <c r="D120" s="11">
+        <v>498.96890746830468</v>
+      </c>
+      <c r="E120" s="10">
+        <v>78527.962999999989</v>
+      </c>
+      <c r="F120" s="10">
+        <v>0.63500000000000001</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="E7:E10"/>
     <mergeCell ref="F7:F10"/>
     <mergeCell ref="A11:A12"/>
     <mergeCell ref="A7:A10"/>
     <mergeCell ref="B7:B10"/>
     <mergeCell ref="C7:C10"/>
     <mergeCell ref="D7:D10"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet2"/>
   <dimension ref="A1:B29"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
@@ -4078,91 +4102,91 @@
       <c r="B4" s="20" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="21" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="22" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="21" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="23" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="21" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="24" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="21" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="25" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="21" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="26">
         <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="21" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="27" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="21" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="28" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="28" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="21" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="29" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="13.5" thickBot="1">
       <c r="A14" s="30"/>
       <c r="B14" s="31" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="13.5" thickTop="1">
       <c r="A15" s="17"/>
       <c r="B15" s="35"/>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="18" t="s">
         <v>100</v>
       </c>
       <c r="B16" s="35"/>
@@ -4178,91 +4202,91 @@
       <c r="B18" s="20" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="21" t="s">
         <v>103</v>
       </c>
       <c r="B19" s="22" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="21" t="s">
         <v>105</v>
       </c>
       <c r="B20" s="23" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="21" t="s">
         <v>106</v>
       </c>
       <c r="B21" s="23" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="21" t="s">
         <v>107</v>
       </c>
       <c r="B22" s="25" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" s="21" t="s">
         <v>108</v>
       </c>
       <c r="B23" s="26">
         <v>6</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" s="21" t="s">
         <v>109</v>
       </c>
       <c r="B24" s="27" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" s="21" t="s">
         <v>110</v>
       </c>
       <c r="B25" s="28" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" s="21" t="s">
         <v>111</v>
       </c>
       <c r="B26" s="28" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" s="21" t="s">
         <v>112</v>
       </c>
       <c r="B27" s="29" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="28" spans="1:2" ht="13.5" thickBot="1">
       <c r="A28" s="30"/>
       <c r="B28" s="31" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="29" spans="1:2" ht="12" thickTop="1"/>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="B27" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
     <hyperlink ref="B13" r:id="rId2" xr:uid="{00000000-0004-0000-0100-000001000000}"/>
     <hyperlink ref="B28" r:id="rId3" xr:uid="{00000000-0004-0000-0100-000002000000}"/>
     <hyperlink ref="B14" r:id="rId4" xr:uid="{00000000-0004-0000-0100-000003000000}"/>
   </hyperlinks>