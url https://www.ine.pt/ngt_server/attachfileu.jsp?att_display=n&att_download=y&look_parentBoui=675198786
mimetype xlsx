--- v1 (2026-03-01)
+++ v2 (2026-04-29)
@@ -1,101 +1,101 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="R:\lsb\DCN_CAP\CTNFAP_B21\Portal\Portal_Carregamento\Quadros B.4.1 - Administrações públicas\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{80E86A1E-CB70-4EE5-BCA2-75C83BA54BC7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9981D9CB-8331-4170-A46F-E1F47C78FBE1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="811" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Quadro B.4.1.7" sheetId="3" r:id="rId1"/>
     <sheet name="MetaInfo" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="__TAB1">#REF!</definedName>
     <definedName name="__TAB4">#REF!</definedName>
     <definedName name="_TAB1">#REF!</definedName>
     <definedName name="_TAB4">#REF!</definedName>
     <definedName name="bbbbbb">#REF!</definedName>
     <definedName name="COVER">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Quadro B.4.1.7'!$A$7:$Y$27</definedName>
     <definedName name="TAB2A">#REF!</definedName>
     <definedName name="TAB2B">#REF!</definedName>
     <definedName name="TAB2C">#REF!</definedName>
     <definedName name="TAB2D">#REF!</definedName>
     <definedName name="TAB3A">#REF!</definedName>
     <definedName name="TAB3B">#REF!</definedName>
     <definedName name="TAB3C">#REF!</definedName>
     <definedName name="TAB3D">#REF!</definedName>
     <definedName name="TAB3E">#REF!</definedName>
     <definedName name="Table3a_1">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="162" uniqueCount="136">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="163" uniqueCount="137">
   <si>
     <t>Metainformação associada ao quadro</t>
   </si>
   <si>
     <t>Periodicidade</t>
   </si>
   <si>
     <t>Fonte</t>
   </si>
   <si>
     <t>Primeiro período disponível</t>
   </si>
   <si>
     <t>Último período disponível</t>
   </si>
   <si>
     <t>Unidade</t>
   </si>
   <si>
     <t>Potência de 10</t>
   </si>
   <si>
     <t>Observações</t>
   </si>
   <si>
@@ -426,53 +426,50 @@
     <t>2023.IV</t>
   </si>
   <si>
     <t>2024.II</t>
   </si>
   <si>
     <t>Base 2021; Po - valor provisório; Pe - valor preliminar</t>
   </si>
   <si>
     <t>Base 2021; Po - provisional value; Pe - preliminary value</t>
   </si>
   <si>
     <t>2024.I</t>
   </si>
   <si>
     <t>2024.III</t>
   </si>
   <si>
     <t>2024.IV</t>
   </si>
   <si>
     <t>2025.I</t>
   </si>
   <si>
     <t>2025.II</t>
-  </si>
-[...1 lines deleted...]
-    <t>23-12-2025</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Receita corrente
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <color indexed="57"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Current revenue</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Impostos sobre o rendimento e património
 </t>
     </r>
     <r>
       <rPr>
         <i/>
@@ -777,67 +774,73 @@
       <t xml:space="preserve">Despesa total
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="8"/>
         <color indexed="57"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Total expenditure</t>
     </r>
   </si>
   <si>
     <t>Quadro B.4.1.7 - Receitas e Despesas das Administrações Públicas (S.13; trimestral)</t>
   </si>
   <si>
     <t>Table B.4.1.7- General Government revenue and expenditure (S.13; quarterly)</t>
   </si>
   <si>
     <t>2025.III</t>
   </si>
   <si>
-    <t>3º trimestre de 2025</t>
-[...1 lines deleted...]
-  <si>
     <t>26-03-2026</t>
   </si>
   <si>
+    <t>2025.IV</t>
+  </si>
+  <si>
+    <t>4º trimestre de 2025</t>
+  </si>
+  <si>
+    <t>24-06-2026</t>
+  </si>
+  <si>
     <r>
-      <t>3</t>
+      <t>4</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>rd</t>
+      <t>th</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> quarter 2025</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.000"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="0.0%"/>
   </numFmts>
   <fonts count="40" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
@@ -2030,100 +2033,100 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/documents/3859598/10042108/KS-GQ-19-007-EN-N.pdf/5d6fc8f4-58e3-4354-acd3-a29a66f2e00c" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ine.pt/ngt_server/attachfileu.jsp?look_parentBoui=215821289&amp;att_display=n&amp;att_download=y" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ine.pt/ngt_server/attachfileu.jsp?look_parentBoui=215820499&amp;att_display=n&amp;att_download=y" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/documents/3859598/10042108/KS-GQ-19-007-EN-N.pdf/5d6fc8f4-58e3-4354-acd3-a29a66f2e00c" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1"/>
-  <dimension ref="A1:BW47"/>
+  <dimension ref="A1:BX47"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="64.42578125" style="7" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="10" customWidth="1"/>
     <col min="3" max="21" width="9.140625" style="5" customWidth="1"/>
     <col min="22" max="26" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="9.140625" style="5" customWidth="1"/>
     <col min="28" max="28" width="10.140625" style="5" bestFit="1" customWidth="1"/>
     <col min="29" max="37" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="10.140625" style="5" bestFit="1" customWidth="1"/>
     <col min="39" max="50" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="51" max="51" width="10.140625" style="5" bestFit="1" customWidth="1"/>
     <col min="52" max="66" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
-    <col min="67" max="72" width="9.28515625" style="5" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="75" max="16384" width="9.140625" style="5"/>
+    <col min="67" max="73" width="9.28515625" style="5" customWidth="1"/>
+    <col min="74" max="74" width="35.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="75" max="75" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="76" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A1" s="10"/>
     </row>
-    <row r="2" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A2" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="3" spans="1:76" x14ac:dyDescent="0.2">
+      <c r="A3" s="2" t="s">
         <v>130</v>
       </c>
     </row>
-    <row r="3" spans="1:75" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-    <row r="4" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A4" s="3"/>
     </row>
-    <row r="5" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="6" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A6" s="3"/>
     </row>
-    <row r="7" spans="1:75" s="11" customFormat="1" ht="27.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:76" s="11" customFormat="1" ht="27.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A7" s="42" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="B7" s="28" t="s">
         <v>22</v>
       </c>
       <c r="C7" s="29" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="29" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="29" t="s">
         <v>25</v>
       </c>
       <c r="F7" s="29" t="s">
         <v>26</v>
       </c>
       <c r="G7" s="29" t="s">
         <v>27</v>
       </c>
       <c r="H7" s="29" t="s">
         <v>28</v>
       </c>
       <c r="I7" s="29" t="s">
         <v>29</v>
       </c>
@@ -2292,59 +2295,62 @@
       <c r="BL7" s="29" t="s">
         <v>97</v>
       </c>
       <c r="BM7" s="29" t="s">
         <v>98</v>
       </c>
       <c r="BN7" s="29" t="s">
         <v>102</v>
       </c>
       <c r="BO7" s="29" t="s">
         <v>99</v>
       </c>
       <c r="BP7" s="29" t="s">
         <v>103</v>
       </c>
       <c r="BQ7" s="29" t="s">
         <v>104</v>
       </c>
       <c r="BR7" s="29" t="s">
         <v>105</v>
       </c>
       <c r="BS7" s="29" t="s">
         <v>106</v>
       </c>
       <c r="BT7" s="29" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="BU7" s="42" t="s">
+        <v>131</v>
+      </c>
+      <c r="BU7" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="BV7" s="42" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="8" spans="1:76" ht="27.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="32" t="s">
         <v>127</v>
-      </c>
-[...3 lines deleted...]
-        <v>128</v>
       </c>
       <c r="B8" s="6">
         <v>17123.679999999997</v>
       </c>
       <c r="C8" s="6">
         <v>18858.378000000001</v>
       </c>
       <c r="D8" s="6">
         <v>17406.216</v>
       </c>
       <c r="E8" s="6">
         <v>21252.406414999998</v>
       </c>
       <c r="F8" s="6">
         <v>15987.757</v>
       </c>
       <c r="G8" s="6">
         <v>16043.764999999999</v>
       </c>
       <c r="H8" s="6">
         <v>19274.840999999997</v>
       </c>
       <c r="I8" s="6">
         <v>19532.486200000003</v>
       </c>
@@ -2483,91 +2489,94 @@
       <c r="BB8" s="27">
         <v>19980.797999999999</v>
       </c>
       <c r="BC8" s="27">
         <v>22354.335999999999</v>
       </c>
       <c r="BD8" s="27">
         <v>26985.609999999997</v>
       </c>
       <c r="BE8" s="27">
         <v>27057.266999999996</v>
       </c>
       <c r="BF8" s="27">
         <v>22198.291000000005</v>
       </c>
       <c r="BG8" s="27">
         <v>25207.504999999997</v>
       </c>
       <c r="BH8" s="27">
         <v>30004.513999999999</v>
       </c>
       <c r="BI8" s="27">
         <v>28865.994999999999</v>
       </c>
       <c r="BJ8" s="27">
-        <v>24409.116000000002</v>
+        <v>24409.115000000002</v>
       </c>
       <c r="BK8" s="27">
-        <v>27348.392</v>
+        <v>27348.391</v>
       </c>
       <c r="BL8" s="27">
-        <v>33286.666999999994</v>
+        <v>33286.667999999998</v>
       </c>
       <c r="BM8" s="27">
         <v>31626.431999999997</v>
       </c>
       <c r="BN8" s="27">
-        <v>25965.117291999999</v>
+        <v>26222.034760999999</v>
       </c>
       <c r="BO8" s="27">
-        <v>30584.248283099998</v>
+        <v>30038.760626000003</v>
       </c>
       <c r="BP8" s="27">
-        <v>34497.294572899998</v>
+        <v>35094.988345000005</v>
       </c>
       <c r="BQ8" s="27">
-        <v>33579.103251199995</v>
+        <v>33312.050620999995</v>
       </c>
       <c r="BR8" s="27">
-        <v>27956.702054400001</v>
+        <v>27813.146739899996</v>
       </c>
       <c r="BS8" s="27">
-        <v>32286.553767099998</v>
+        <v>32159.001948200003</v>
       </c>
       <c r="BT8" s="27">
-        <v>37168.597971099996</v>
-[...4 lines deleted...]
-      <c r="BV8" s="8"/>
+        <v>37103.087056000004</v>
+      </c>
+      <c r="BU8" s="27">
+        <v>35924.763038599995</v>
+      </c>
+      <c r="BV8" s="32" t="s">
+        <v>127</v>
+      </c>
       <c r="BW8" s="8"/>
+      <c r="BX8" s="8"/>
     </row>
-    <row r="9" spans="1:75" ht="27.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:76" ht="27.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="33" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="B9" s="6">
         <v>16879.591999999997</v>
       </c>
       <c r="C9" s="6">
         <v>18679.777000000002</v>
       </c>
       <c r="D9" s="6">
         <v>17016.755000000001</v>
       </c>
       <c r="E9" s="6">
         <v>20813.310214999998</v>
       </c>
       <c r="F9" s="6">
         <v>15757.184999999999</v>
       </c>
       <c r="G9" s="6">
         <v>15794.786</v>
       </c>
       <c r="H9" s="6">
         <v>18988.863999999998</v>
       </c>
       <c r="I9" s="6">
         <v>19169.344200000003</v>
       </c>
@@ -2706,91 +2715,94 @@
       <c r="BB9" s="27">
         <v>19756.066999999999</v>
       </c>
       <c r="BC9" s="27">
         <v>21831.96</v>
       </c>
       <c r="BD9" s="27">
         <v>25652.795999999998</v>
       </c>
       <c r="BE9" s="27">
         <v>26472.965999999997</v>
       </c>
       <c r="BF9" s="27">
         <v>22047.054000000004</v>
       </c>
       <c r="BG9" s="27">
         <v>24823.862999999998</v>
       </c>
       <c r="BH9" s="27">
         <v>29731.771000000001</v>
       </c>
       <c r="BI9" s="27">
         <v>28103.447</v>
       </c>
       <c r="BJ9" s="27">
-        <v>24002.34</v>
+        <v>24002.339</v>
       </c>
       <c r="BK9" s="27">
-        <v>26623.698</v>
+        <v>26623.697</v>
       </c>
       <c r="BL9" s="27">
-        <v>32669.300999999996</v>
+        <v>32669.301999999996</v>
       </c>
       <c r="BM9" s="27">
         <v>30468.092999999997</v>
       </c>
       <c r="BN9" s="27">
-        <v>25418.088</v>
+        <v>25675.003889</v>
       </c>
       <c r="BO9" s="27">
-        <v>30048.85</v>
+        <v>29503.364238000002</v>
       </c>
       <c r="BP9" s="27">
-        <v>33948.862000000001</v>
+        <v>34546.555525000003</v>
       </c>
       <c r="BQ9" s="27">
-        <v>32611.577356999998</v>
+        <v>32344.524904999998</v>
       </c>
       <c r="BR9" s="27">
-        <v>27275.835999999999</v>
+        <v>27168.967999999997</v>
       </c>
       <c r="BS9" s="27">
-        <v>31533.799835999998</v>
+        <v>31444.539842000002</v>
       </c>
       <c r="BT9" s="27">
-        <v>36235.822921999999</v>
-[...1 lines deleted...]
-      <c r="BU9" s="33" t="s">
+        <v>36169.881691000002</v>
+      </c>
+      <c r="BU9" s="27">
+        <v>34382.538999999997</v>
+      </c>
+      <c r="BV9" s="33" t="s">
+        <v>107</v>
+      </c>
+      <c r="BW9" s="8"/>
+      <c r="BX9" s="8"/>
+    </row>
+    <row r="10" spans="1:76" ht="27.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="34" t="s">
         <v>108</v>
-      </c>
-[...5 lines deleted...]
-        <v>109</v>
       </c>
       <c r="B10" s="6">
         <v>4167.9799999999996</v>
       </c>
       <c r="C10" s="6">
         <v>4350.2510000000002</v>
       </c>
       <c r="D10" s="6">
         <v>2992.413</v>
       </c>
       <c r="E10" s="6">
         <v>5122.759</v>
       </c>
       <c r="F10" s="6">
         <v>3986.605</v>
       </c>
       <c r="G10" s="6">
         <v>2216.9360000000001</v>
       </c>
       <c r="H10" s="6">
         <v>5035.4170000000004</v>
       </c>
       <c r="I10" s="6">
         <v>3904.2579999999998</v>
       </c>
@@ -2953,67 +2965,70 @@
       <c r="BJ10" s="27">
         <v>4906.2790000000005</v>
       </c>
       <c r="BK10" s="27">
         <v>5763.875</v>
       </c>
       <c r="BL10" s="27">
         <v>10470.174999999999</v>
       </c>
       <c r="BM10" s="27">
         <v>7458.7939999999999</v>
       </c>
       <c r="BN10" s="27">
         <v>5210.8739999999998</v>
       </c>
       <c r="BO10" s="27">
         <v>6607.0060000000003</v>
       </c>
       <c r="BP10" s="27">
         <v>10881.659</v>
       </c>
       <c r="BQ10" s="27">
         <v>6786.7089999999998</v>
       </c>
       <c r="BR10" s="27">
-        <v>5394.1109999999999</v>
+        <v>5393.3779999999997</v>
       </c>
       <c r="BS10" s="27">
-        <v>6574.5839999999998</v>
+        <v>6574.0739999999996</v>
       </c>
       <c r="BT10" s="27">
-        <v>11332.458000000001</v>
-[...1 lines deleted...]
-      <c r="BU10" s="34" t="s">
+        <v>11333.846</v>
+      </c>
+      <c r="BU10" s="27">
+        <v>7453.2120000000004</v>
+      </c>
+      <c r="BV10" s="34" t="s">
+        <v>108</v>
+      </c>
+      <c r="BW10" s="8"/>
+      <c r="BX10" s="8"/>
+    </row>
+    <row r="11" spans="1:76" ht="27.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="34" t="s">
         <v>109</v>
-      </c>
-[...5 lines deleted...]
-        <v>110</v>
       </c>
       <c r="B11" s="6">
         <v>5925.5</v>
       </c>
       <c r="C11" s="6">
         <v>6254.7209999999995</v>
       </c>
       <c r="D11" s="6">
         <v>6435.9170000000004</v>
       </c>
       <c r="E11" s="6">
         <v>6462.6840000000002</v>
       </c>
       <c r="F11" s="6">
         <v>4661.4160000000002</v>
       </c>
       <c r="G11" s="6">
         <v>5350.4920000000002</v>
       </c>
       <c r="H11" s="6">
         <v>5986.0609999999997</v>
       </c>
       <c r="I11" s="6">
         <v>6021.6559999999999</v>
       </c>
@@ -3176,67 +3191,70 @@
       <c r="BJ11" s="27">
         <v>8865.9500000000007</v>
       </c>
       <c r="BK11" s="27">
         <v>9154.1659999999993</v>
       </c>
       <c r="BL11" s="27">
         <v>10655.902</v>
       </c>
       <c r="BM11" s="27">
         <v>10049.129999999999</v>
       </c>
       <c r="BN11" s="27">
         <v>9427.07</v>
       </c>
       <c r="BO11" s="27">
         <v>9809.402</v>
       </c>
       <c r="BP11" s="27">
         <v>11154.695</v>
       </c>
       <c r="BQ11" s="27">
         <v>11175.386</v>
       </c>
       <c r="BR11" s="27">
-        <v>10093.483</v>
+        <v>10117.778</v>
       </c>
       <c r="BS11" s="27">
-        <v>10680.909</v>
+        <v>10697.46</v>
       </c>
       <c r="BT11" s="27">
-        <v>11780.43</v>
-[...1 lines deleted...]
-      <c r="BU11" s="34" t="s">
+        <v>11822.876</v>
+      </c>
+      <c r="BU11" s="27">
+        <v>11875.628000000001</v>
+      </c>
+      <c r="BV11" s="34" t="s">
+        <v>109</v>
+      </c>
+      <c r="BW11" s="8"/>
+      <c r="BX11" s="8"/>
+    </row>
+    <row r="12" spans="1:76" ht="27.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="34" t="s">
         <v>110</v>
-      </c>
-[...5 lines deleted...]
-        <v>111</v>
       </c>
       <c r="B12" s="6">
         <v>4579.9229999999998</v>
       </c>
       <c r="C12" s="6">
         <v>5267.5110000000004</v>
       </c>
       <c r="D12" s="6">
         <v>4895.4030000000002</v>
       </c>
       <c r="E12" s="6">
         <v>5981.9269999999997</v>
       </c>
       <c r="F12" s="6">
         <v>4722.8869999999997</v>
       </c>
       <c r="G12" s="6">
         <v>5297.3440000000001</v>
       </c>
       <c r="H12" s="6">
         <v>5168.0519999999997</v>
       </c>
       <c r="I12" s="6">
         <v>6015.5379999999996</v>
       </c>
@@ -3387,79 +3405,82 @@
       <c r="BF12" s="27">
         <v>6479.1509999999998</v>
       </c>
       <c r="BG12" s="27">
         <v>7466.2629999999999</v>
       </c>
       <c r="BH12" s="27">
         <v>7299.9809999999998</v>
       </c>
       <c r="BI12" s="27">
         <v>8439.7829999999994</v>
       </c>
       <c r="BJ12" s="27">
         <v>7253.2269999999999</v>
       </c>
       <c r="BK12" s="27">
         <v>8258.3549999999996</v>
       </c>
       <c r="BL12" s="27">
         <v>8020.7969999999996</v>
       </c>
       <c r="BM12" s="27">
         <v>9282.2479999999996</v>
       </c>
       <c r="BN12" s="27">
-        <v>7700.0789999999997</v>
+        <v>7942.143</v>
       </c>
       <c r="BO12" s="27">
-        <v>9650.2829999999994</v>
+        <v>9087.268</v>
       </c>
       <c r="BP12" s="27">
-        <v>8155.8980000000001</v>
+        <v>8747.5630000000001</v>
       </c>
       <c r="BQ12" s="27">
-        <v>10376.245999999999</v>
+        <v>10105.531999999999</v>
       </c>
       <c r="BR12" s="27">
-        <v>8597.69</v>
+        <v>8586.5480000000007</v>
       </c>
       <c r="BS12" s="27">
-        <v>9850.6640000000007</v>
+        <v>9842.5840000000007</v>
       </c>
       <c r="BT12" s="27">
-        <v>9505.1119999999992</v>
-[...1 lines deleted...]
-      <c r="BU12" s="34" t="s">
+        <v>9491.3940000000002</v>
+      </c>
+      <c r="BU12" s="27">
+        <v>10850.275</v>
+      </c>
+      <c r="BV12" s="34" t="s">
+        <v>110</v>
+      </c>
+      <c r="BW12" s="8"/>
+      <c r="BX12" s="8"/>
+    </row>
+    <row r="13" spans="1:76" ht="27.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="34" t="s">
         <v>111</v>
-      </c>
-[...5 lines deleted...]
-        <v>112</v>
       </c>
       <c r="B13" s="6">
         <v>1414.184</v>
       </c>
       <c r="C13" s="6">
         <v>1513.2929999999999</v>
       </c>
       <c r="D13" s="6">
         <v>1559.2860000000001</v>
       </c>
       <c r="E13" s="6">
         <v>2001.9594399999999</v>
       </c>
       <c r="F13" s="6">
         <v>1478.8489999999999</v>
       </c>
       <c r="G13" s="6">
         <v>1559.14</v>
       </c>
       <c r="H13" s="6">
         <v>1617.748</v>
       </c>
       <c r="I13" s="6">
         <v>2093.9720000000002</v>
       </c>
@@ -3622,67 +3643,70 @@
       <c r="BJ13" s="27">
         <v>1899.174</v>
       </c>
       <c r="BK13" s="27">
         <v>2005.5650000000001</v>
       </c>
       <c r="BL13" s="27">
         <v>2065.6930000000002</v>
       </c>
       <c r="BM13" s="27">
         <v>2253.1060000000002</v>
       </c>
       <c r="BN13" s="27">
         <v>1997.4970000000001</v>
       </c>
       <c r="BO13" s="27">
         <v>2230.7750000000001</v>
       </c>
       <c r="BP13" s="27">
         <v>2258.4810000000002</v>
       </c>
       <c r="BQ13" s="27">
         <v>2662.779</v>
       </c>
       <c r="BR13" s="27">
-        <v>2120.7869999999998</v>
+        <v>2049.3330000000001</v>
       </c>
       <c r="BS13" s="27">
-        <v>2221.462</v>
+        <v>2139.1390000000001</v>
       </c>
       <c r="BT13" s="27">
-        <v>2331.81</v>
-[...1 lines deleted...]
-      <c r="BU13" s="34" t="s">
+        <v>2240.2080000000001</v>
+      </c>
+      <c r="BU13" s="27">
+        <v>2523.5169999999998</v>
+      </c>
+      <c r="BV13" s="34" t="s">
+        <v>111</v>
+      </c>
+      <c r="BW13" s="8"/>
+      <c r="BX13" s="8"/>
+    </row>
+    <row r="14" spans="1:76" ht="27.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="35" t="s">
         <v>112</v>
-      </c>
-[...5 lines deleted...]
-        <v>113</v>
       </c>
       <c r="B14" s="6">
         <v>792.005</v>
       </c>
       <c r="C14" s="6">
         <v>1294.001</v>
       </c>
       <c r="D14" s="6">
         <v>1133.7360000000001</v>
       </c>
       <c r="E14" s="6">
         <v>1243.980775</v>
       </c>
       <c r="F14" s="6">
         <v>907.428</v>
       </c>
       <c r="G14" s="6">
         <v>1370.874</v>
       </c>
       <c r="H14" s="6">
         <v>1181.586</v>
       </c>
       <c r="I14" s="6">
         <v>1133.9202</v>
       </c>
@@ -3821,91 +3845,94 @@
       <c r="BB14" s="27">
         <v>1423.7070000000001</v>
       </c>
       <c r="BC14" s="27">
         <v>2024.8489999999999</v>
       </c>
       <c r="BD14" s="27">
         <v>1109.596</v>
       </c>
       <c r="BE14" s="27">
         <v>1659.6210000000001</v>
       </c>
       <c r="BF14" s="27">
         <v>924.79200000000003</v>
       </c>
       <c r="BG14" s="27">
         <v>1771.921</v>
       </c>
       <c r="BH14" s="27">
         <v>1010.505</v>
       </c>
       <c r="BI14" s="27">
         <v>1354.366</v>
       </c>
       <c r="BJ14" s="27">
-        <v>1077.71</v>
+        <v>1077.7090000000001</v>
       </c>
       <c r="BK14" s="27">
-        <v>1441.7370000000001</v>
+        <v>1441.7360000000001</v>
       </c>
       <c r="BL14" s="27">
-        <v>1456.7339999999999</v>
+        <v>1456.7349999999999</v>
       </c>
       <c r="BM14" s="27">
         <v>1424.8150000000001</v>
       </c>
       <c r="BN14" s="27">
-        <v>1082.568</v>
+        <v>1097.419889</v>
       </c>
       <c r="BO14" s="27">
-        <v>1751.384</v>
+        <v>1768.9132379999999</v>
       </c>
       <c r="BP14" s="27">
-        <v>1498.1289999999999</v>
+        <v>1504.1575249999999</v>
       </c>
       <c r="BQ14" s="27">
-        <v>1610.4573569999998</v>
+        <v>1614.1189049999998</v>
       </c>
       <c r="BR14" s="27">
-        <v>1069.7650000000001</v>
+        <v>1021.931</v>
       </c>
       <c r="BS14" s="27">
-        <v>2206.180836</v>
+        <v>2191.2828420000001</v>
       </c>
       <c r="BT14" s="27">
-        <v>1286.0129220000001</v>
-[...1 lines deleted...]
-      <c r="BU14" s="35" t="s">
+        <v>1281.5576910000002</v>
+      </c>
+      <c r="BU14" s="27">
+        <v>1679.9069999999999</v>
+      </c>
+      <c r="BV14" s="35" t="s">
+        <v>112</v>
+      </c>
+      <c r="BW14" s="8"/>
+      <c r="BX14" s="8"/>
+    </row>
+    <row r="15" spans="1:76" ht="27.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="36" t="s">
         <v>113</v>
-      </c>
-[...5 lines deleted...]
-        <v>114</v>
       </c>
       <c r="B15" s="6">
         <v>244.08799999999999</v>
       </c>
       <c r="C15" s="6">
         <v>178.601</v>
       </c>
       <c r="D15" s="6">
         <v>389.46100000000001</v>
       </c>
       <c r="E15" s="6">
         <v>439.09620000000001</v>
       </c>
       <c r="F15" s="6">
         <v>230.572</v>
       </c>
       <c r="G15" s="6">
         <v>248.97900000000001</v>
       </c>
       <c r="H15" s="6">
         <v>285.97699999999998</v>
       </c>
       <c r="I15" s="6">
         <v>363.142</v>
       </c>
@@ -4056,79 +4083,82 @@
       <c r="BF15" s="27">
         <v>151.23699999999999</v>
       </c>
       <c r="BG15" s="27">
         <v>383.642</v>
       </c>
       <c r="BH15" s="27">
         <v>272.74299999999999</v>
       </c>
       <c r="BI15" s="27">
         <v>762.548</v>
       </c>
       <c r="BJ15" s="27">
         <v>406.77600000000001</v>
       </c>
       <c r="BK15" s="27">
         <v>724.69399999999996</v>
       </c>
       <c r="BL15" s="27">
         <v>617.36599999999999</v>
       </c>
       <c r="BM15" s="27">
         <v>1158.3389999999999</v>
       </c>
       <c r="BN15" s="27">
-        <v>547.02929200000005</v>
+        <v>547.03087199999993</v>
       </c>
       <c r="BO15" s="27">
-        <v>535.39828309999996</v>
+        <v>535.396388</v>
       </c>
       <c r="BP15" s="27">
-        <v>548.43257290000008</v>
+        <v>548.43281999999999</v>
       </c>
       <c r="BQ15" s="27">
-        <v>967.52589419999993</v>
+        <v>967.52571599999999</v>
       </c>
       <c r="BR15" s="27">
-        <v>680.86605440000005</v>
+        <v>644.1787399000001</v>
       </c>
       <c r="BS15" s="27">
-        <v>752.75393110000005</v>
+        <v>714.46210619999999</v>
       </c>
       <c r="BT15" s="27">
-        <v>932.77504909999993</v>
-[...4 lines deleted...]
-      <c r="BV15" s="8"/>
+        <v>933.20536500000003</v>
+      </c>
+      <c r="BU15" s="27">
+        <v>1542.2240386000001</v>
+      </c>
+      <c r="BV15" s="36" t="s">
+        <v>113</v>
+      </c>
       <c r="BW15" s="8"/>
+      <c r="BX15" s="8"/>
     </row>
-    <row r="16" spans="1:75" ht="27.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:76" ht="27.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="37" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="B16" s="6">
         <v>17702.966999999997</v>
       </c>
       <c r="C16" s="6">
         <v>19201.000000000004</v>
       </c>
       <c r="D16" s="6">
         <v>20850.244999999999</v>
       </c>
       <c r="E16" s="6">
         <v>23711.573585999999</v>
       </c>
       <c r="F16" s="6">
         <v>19233.490999999998</v>
       </c>
       <c r="G16" s="6">
         <v>21192.194000000003</v>
       </c>
       <c r="H16" s="6">
         <v>21888.346000000001</v>
       </c>
       <c r="I16" s="6">
         <v>25845.845999999998</v>
       </c>
@@ -4276,82 +4306,85 @@
       <c r="BE16" s="27">
         <v>29192.075000000004</v>
       </c>
       <c r="BF16" s="27">
         <v>22598.207000000002</v>
       </c>
       <c r="BG16" s="27">
         <v>24209.993000000002</v>
       </c>
       <c r="BH16" s="27">
         <v>26021.373000000003</v>
       </c>
       <c r="BI16" s="27">
         <v>34204.004000000001</v>
       </c>
       <c r="BJ16" s="27">
         <v>23552.255000000001</v>
       </c>
       <c r="BK16" s="27">
         <v>26616.338000000003</v>
       </c>
       <c r="BL16" s="27">
         <v>28206.088999999996</v>
       </c>
       <c r="BM16" s="27">
-        <v>34897.176999999996</v>
+        <v>35266.205999999998</v>
       </c>
       <c r="BN16" s="27">
-        <v>26385.198</v>
+        <v>26016.168999999994</v>
       </c>
       <c r="BO16" s="27">
         <v>28770.270999999997</v>
       </c>
       <c r="BP16" s="27">
-        <v>30884.810999999998</v>
+        <v>30884.811000000002</v>
       </c>
       <c r="BQ16" s="27">
-        <v>37134.066000000006</v>
+        <v>37134.065999999999</v>
       </c>
       <c r="BR16" s="27">
-        <v>27883.57</v>
+        <v>27804.184999999998</v>
       </c>
       <c r="BS16" s="27">
-        <v>30550.010000000002</v>
+        <v>30479.667000000001</v>
       </c>
       <c r="BT16" s="27">
-        <v>34216.245000000003</v>
-[...4 lines deleted...]
-      <c r="BV16" s="8"/>
+        <v>34307.408000000003</v>
+      </c>
+      <c r="BU16" s="27">
+        <v>38350.108999999997</v>
+      </c>
+      <c r="BV16" s="37" t="s">
+        <v>128</v>
+      </c>
       <c r="BW16" s="8"/>
+      <c r="BX16" s="8"/>
     </row>
-    <row r="17" spans="1:75" ht="27.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:76" ht="27.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="33" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="B17" s="6">
         <v>16413.507999999998</v>
       </c>
       <c r="C17" s="6">
         <v>17841.796000000002</v>
       </c>
       <c r="D17" s="6">
         <v>18300.280999999999</v>
       </c>
       <c r="E17" s="6">
         <v>21774.444632999999</v>
       </c>
       <c r="F17" s="6">
         <v>17539.775999999998</v>
       </c>
       <c r="G17" s="6">
         <v>19204.417000000001</v>
       </c>
       <c r="H17" s="6">
         <v>19810.443000000003</v>
       </c>
       <c r="I17" s="6">
         <v>23139.372999999996</v>
       </c>
@@ -4502,79 +4535,82 @@
       <c r="BF17" s="27">
         <v>21497.794000000002</v>
       </c>
       <c r="BG17" s="27">
         <v>22762.555</v>
       </c>
       <c r="BH17" s="27">
         <v>24293.472000000002</v>
       </c>
       <c r="BI17" s="27">
         <v>29467.351999999999</v>
       </c>
       <c r="BJ17" s="27">
         <v>22260.145</v>
       </c>
       <c r="BK17" s="27">
         <v>24621.673000000003</v>
       </c>
       <c r="BL17" s="27">
         <v>26219.640999999996</v>
       </c>
       <c r="BM17" s="27">
         <v>29788.464999999997</v>
       </c>
       <c r="BN17" s="27">
-        <v>24726.175999999999</v>
+        <v>24725.193999999996</v>
       </c>
       <c r="BO17" s="27">
-        <v>26781.383999999998</v>
+        <v>26779.077999999998</v>
       </c>
       <c r="BP17" s="27">
-        <v>28418.082999999999</v>
+        <v>28394.415000000001</v>
       </c>
       <c r="BQ17" s="27">
-        <v>32849.922000000006</v>
+        <v>32869.9</v>
       </c>
       <c r="BR17" s="27">
-        <v>26098.948</v>
+        <v>26084.673999999999</v>
       </c>
       <c r="BS17" s="27">
-        <v>28153.332000000002</v>
+        <v>28102.611000000001</v>
       </c>
       <c r="BT17" s="27">
-        <v>31293.985000000001</v>
-[...1 lines deleted...]
-      <c r="BU17" s="33" t="s">
+        <v>31134.445000000003</v>
+      </c>
+      <c r="BU17" s="27">
+        <v>33763.347999999998</v>
+      </c>
+      <c r="BV17" s="33" t="s">
+        <v>114</v>
+      </c>
+      <c r="BW17" s="8"/>
+      <c r="BX17" s="8"/>
+    </row>
+    <row r="18" spans="1:76" ht="27.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="34" t="s">
         <v>115</v>
-      </c>
-[...5 lines deleted...]
-        <v>116</v>
       </c>
       <c r="B18" s="6">
         <v>6536.4139999999998</v>
       </c>
       <c r="C18" s="6">
         <v>6771.1629999999996</v>
       </c>
       <c r="D18" s="6">
         <v>8130.598</v>
       </c>
       <c r="E18" s="6">
         <v>8774.7690000000002</v>
       </c>
       <c r="F18" s="6">
         <v>7213.2960000000003</v>
       </c>
       <c r="G18" s="6">
         <v>7490.4589999999998</v>
       </c>
       <c r="H18" s="6">
         <v>8973.4089999999997</v>
       </c>
       <c r="I18" s="6">
         <v>9518.8549999999996</v>
       </c>
@@ -4737,67 +4773,70 @@
       <c r="BJ18" s="27">
         <v>10156.041999999999</v>
       </c>
       <c r="BK18" s="27">
         <v>10450.303</v>
       </c>
       <c r="BL18" s="27">
         <v>12944.853999999999</v>
       </c>
       <c r="BM18" s="27">
         <v>13412.029</v>
       </c>
       <c r="BN18" s="27">
         <v>11322.642</v>
       </c>
       <c r="BO18" s="27">
         <v>11634.308999999999</v>
       </c>
       <c r="BP18" s="27">
         <v>14079.004000000001</v>
       </c>
       <c r="BQ18" s="27">
         <v>15107.252</v>
       </c>
       <c r="BR18" s="27">
-        <v>12110.504000000001</v>
+        <v>12143.114</v>
       </c>
       <c r="BS18" s="27">
-        <v>12227.68</v>
+        <v>12247.48</v>
       </c>
       <c r="BT18" s="27">
-        <v>15538.183999999999</v>
-[...1 lines deleted...]
-      <c r="BU18" s="34" t="s">
+        <v>15489.387000000001</v>
+      </c>
+      <c r="BU18" s="27">
+        <v>15317.661</v>
+      </c>
+      <c r="BV18" s="34" t="s">
+        <v>115</v>
+      </c>
+      <c r="BW18" s="8"/>
+      <c r="BX18" s="8"/>
+    </row>
+    <row r="19" spans="1:76" ht="27.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="34" t="s">
         <v>116</v>
-      </c>
-[...5 lines deleted...]
-        <v>117</v>
       </c>
       <c r="B19" s="6">
         <v>5136.26</v>
       </c>
       <c r="C19" s="6">
         <v>6303.4380000000001</v>
       </c>
       <c r="D19" s="6">
         <v>5233.8609999999999</v>
       </c>
       <c r="E19" s="6">
         <v>6785.6970000000001</v>
       </c>
       <c r="F19" s="6">
         <v>5276.5929999999998</v>
       </c>
       <c r="G19" s="6">
         <v>6657.5479999999998</v>
       </c>
       <c r="H19" s="6">
         <v>5451.326</v>
       </c>
       <c r="I19" s="6">
         <v>7188.8810000000003</v>
       </c>
@@ -4960,67 +4999,70 @@
       <c r="BJ19" s="27">
         <v>6098.9049999999997</v>
       </c>
       <c r="BK19" s="27">
         <v>7278.1120000000001</v>
       </c>
       <c r="BL19" s="27">
         <v>6447.2950000000001</v>
       </c>
       <c r="BM19" s="27">
         <v>7996.0820000000003</v>
       </c>
       <c r="BN19" s="27">
         <v>6697.19</v>
       </c>
       <c r="BO19" s="27">
         <v>7829.8130000000001</v>
       </c>
       <c r="BP19" s="27">
         <v>7057.73</v>
       </c>
       <c r="BQ19" s="27">
         <v>8736.8320000000003</v>
       </c>
       <c r="BR19" s="27">
-        <v>7247.6729999999998</v>
+        <v>7245.3419999999996</v>
       </c>
       <c r="BS19" s="27">
-        <v>8464.6479999999992</v>
+        <v>8493.9060000000009</v>
       </c>
       <c r="BT19" s="27">
-        <v>7639.5410000000002</v>
-[...1 lines deleted...]
-      <c r="BU19" s="34" t="s">
+        <v>7643.826</v>
+      </c>
+      <c r="BU19" s="27">
+        <v>9228.7039999999997</v>
+      </c>
+      <c r="BV19" s="34" t="s">
+        <v>116</v>
+      </c>
+      <c r="BW19" s="8"/>
+      <c r="BX19" s="8"/>
+    </row>
+    <row r="20" spans="1:76" ht="27.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="34" t="s">
         <v>117</v>
-      </c>
-[...5 lines deleted...]
-        <v>118</v>
       </c>
       <c r="B20" s="6">
         <v>1377.134</v>
       </c>
       <c r="C20" s="6">
         <v>1274.2470000000001</v>
       </c>
       <c r="D20" s="6">
         <v>1445.239</v>
       </c>
       <c r="E20" s="6">
         <v>1476.2296329999999</v>
       </c>
       <c r="F20" s="6">
         <v>1362.395</v>
       </c>
       <c r="G20" s="6">
         <v>1214.654</v>
       </c>
       <c r="H20" s="6">
         <v>1338.5450000000001</v>
       </c>
       <c r="I20" s="6">
         <v>1314.529</v>
       </c>
@@ -5183,67 +5225,70 @@
       <c r="BJ20" s="27">
         <v>1317.192</v>
       </c>
       <c r="BK20" s="27">
         <v>1368.66</v>
       </c>
       <c r="BL20" s="27">
         <v>1487.875</v>
       </c>
       <c r="BM20" s="27">
         <v>1379.5640000000001</v>
       </c>
       <c r="BN20" s="27">
         <v>1443.8520000000001</v>
       </c>
       <c r="BO20" s="27">
         <v>1419.8130000000001</v>
       </c>
       <c r="BP20" s="27">
         <v>1575.9269999999999</v>
       </c>
       <c r="BQ20" s="27">
         <v>1495.1969999999999</v>
       </c>
       <c r="BR20" s="27">
-        <v>1523.9190000000001</v>
+        <v>1503.63</v>
       </c>
       <c r="BS20" s="27">
-        <v>1425.8679999999999</v>
+        <v>1389.751</v>
       </c>
       <c r="BT20" s="27">
-        <v>1604.3030000000001</v>
-[...1 lines deleted...]
-      <c r="BU20" s="34" t="s">
+        <v>1580.5530000000001</v>
+      </c>
+      <c r="BU20" s="27">
+        <v>1490.6079999999999</v>
+      </c>
+      <c r="BV20" s="34" t="s">
+        <v>117</v>
+      </c>
+      <c r="BW20" s="8"/>
+      <c r="BX20" s="8"/>
+    </row>
+    <row r="21" spans="1:76" ht="27.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="34" t="s">
         <v>118</v>
-      </c>
-[...5 lines deleted...]
-        <v>119</v>
       </c>
       <c r="B21" s="6">
         <v>1811.4839999999999</v>
       </c>
       <c r="C21" s="6">
         <v>2345.5929999999998</v>
       </c>
       <c r="D21" s="6">
         <v>2345.4250000000002</v>
       </c>
       <c r="E21" s="6">
         <v>3242.067</v>
       </c>
       <c r="F21" s="6">
         <v>1973.1</v>
       </c>
       <c r="G21" s="6">
         <v>2581.9690000000001</v>
       </c>
       <c r="H21" s="6">
         <v>2570.123</v>
       </c>
       <c r="I21" s="6">
         <v>3598.2849999999999</v>
       </c>
@@ -5406,67 +5451,70 @@
       <c r="BJ21" s="27">
         <v>2938.9279999999999</v>
       </c>
       <c r="BK21" s="27">
         <v>3490.5259999999998</v>
       </c>
       <c r="BL21" s="27">
         <v>3431.252</v>
       </c>
       <c r="BM21" s="27">
         <v>4165.2309999999998</v>
       </c>
       <c r="BN21" s="27">
         <v>3132.0810000000001</v>
       </c>
       <c r="BO21" s="27">
         <v>3708.518</v>
       </c>
       <c r="BP21" s="27">
         <v>3607.5479999999998</v>
       </c>
       <c r="BQ21" s="27">
         <v>4628.0590000000002</v>
       </c>
       <c r="BR21" s="27">
-        <v>3291.547</v>
+        <v>3249.5529999999999</v>
       </c>
       <c r="BS21" s="27">
-        <v>3745.3539999999998</v>
+        <v>3657.3739999999998</v>
       </c>
       <c r="BT21" s="27">
-        <v>4204.7349999999997</v>
-[...1 lines deleted...]
-      <c r="BU21" s="34" t="s">
+        <v>4101.6319999999996</v>
+      </c>
+      <c r="BU21" s="27">
+        <v>4714.4350000000004</v>
+      </c>
+      <c r="BV21" s="34" t="s">
+        <v>118</v>
+      </c>
+      <c r="BW21" s="8"/>
+      <c r="BX21" s="8"/>
+    </row>
+    <row r="22" spans="1:76" ht="27.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="34" t="s">
         <v>119</v>
-      </c>
-[...5 lines deleted...]
-        <v>120</v>
       </c>
       <c r="B22" s="6">
         <v>204.501</v>
       </c>
       <c r="C22" s="6">
         <v>290.54300000000001</v>
       </c>
       <c r="D22" s="6">
         <v>254.55699999999999</v>
       </c>
       <c r="E22" s="6">
         <v>404.53500000000003</v>
       </c>
       <c r="F22" s="6">
         <v>203.43600000000001</v>
       </c>
       <c r="G22" s="6">
         <v>303.13099999999997</v>
       </c>
       <c r="H22" s="6">
         <v>349.41699999999997</v>
       </c>
       <c r="I22" s="6">
         <v>402.36700000000002</v>
       </c>
@@ -5629,67 +5677,70 @@
       <c r="BJ22" s="27">
         <v>324.56</v>
       </c>
       <c r="BK22" s="27">
         <v>560.40899999999999</v>
       </c>
       <c r="BL22" s="27">
         <v>363.49400000000003</v>
       </c>
       <c r="BM22" s="27">
         <v>768.69200000000001</v>
       </c>
       <c r="BN22" s="27">
         <v>670.59799999999996</v>
       </c>
       <c r="BO22" s="27">
         <v>328.29199999999997</v>
       </c>
       <c r="BP22" s="27">
         <v>332.98599999999999</v>
       </c>
       <c r="BQ22" s="27">
         <v>553.86800000000005</v>
       </c>
       <c r="BR22" s="27">
-        <v>271.15100000000001</v>
+        <v>298.3</v>
       </c>
       <c r="BS22" s="27">
-        <v>306.98899999999998</v>
+        <v>333.48700000000002</v>
       </c>
       <c r="BT22" s="27">
-        <v>386.56</v>
-[...1 lines deleted...]
-      <c r="BU22" s="34" t="s">
+        <v>410.62900000000002</v>
+      </c>
+      <c r="BU22" s="27">
+        <v>676.08199999999999</v>
+      </c>
+      <c r="BV22" s="34" t="s">
+        <v>119</v>
+      </c>
+      <c r="BW22" s="8"/>
+      <c r="BX22" s="8"/>
+    </row>
+    <row r="23" spans="1:76" ht="27.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="34" t="s">
         <v>120</v>
-      </c>
-[...5 lines deleted...]
-        <v>121</v>
       </c>
       <c r="B23" s="6">
         <v>1347.7149999999999</v>
       </c>
       <c r="C23" s="6">
         <v>856.81200000000001</v>
       </c>
       <c r="D23" s="6">
         <v>890.601</v>
       </c>
       <c r="E23" s="6">
         <v>1091.1469999999999</v>
       </c>
       <c r="F23" s="6">
         <v>1510.9559999999999</v>
       </c>
       <c r="G23" s="6">
         <v>956.65599999999995</v>
       </c>
       <c r="H23" s="6">
         <v>1127.623</v>
       </c>
       <c r="I23" s="6">
         <v>1116.4559999999999</v>
       </c>
@@ -5840,79 +5891,82 @@
       <c r="BF23" s="27">
         <v>1436.912</v>
       </c>
       <c r="BG23" s="27">
         <v>1566.855</v>
       </c>
       <c r="BH23" s="27">
         <v>1553.6020000000001</v>
       </c>
       <c r="BI23" s="27">
         <v>1965.509</v>
       </c>
       <c r="BJ23" s="27">
         <v>1424.518</v>
       </c>
       <c r="BK23" s="27">
         <v>1473.663</v>
       </c>
       <c r="BL23" s="27">
         <v>1544.8710000000001</v>
       </c>
       <c r="BM23" s="27">
         <v>2066.8670000000002</v>
       </c>
       <c r="BN23" s="27">
-        <v>1459.8130000000001</v>
+        <v>1458.8309999999999</v>
       </c>
       <c r="BO23" s="27">
-        <v>1860.6389999999999</v>
+        <v>1858.3330000000001</v>
       </c>
       <c r="BP23" s="27">
-        <v>1764.8879999999999</v>
+        <v>1741.22</v>
       </c>
       <c r="BQ23" s="27">
-        <v>2328.7139999999999</v>
+        <v>2348.692</v>
       </c>
       <c r="BR23" s="27">
-        <v>1654.154</v>
+        <v>1644.7349999999999</v>
       </c>
       <c r="BS23" s="27">
-        <v>1982.7929999999999</v>
+        <v>1980.6130000000001</v>
       </c>
       <c r="BT23" s="27">
-        <v>1920.662</v>
-[...1 lines deleted...]
-      <c r="BU23" s="34" t="s">
+        <v>1908.4179999999999</v>
+      </c>
+      <c r="BU23" s="27">
+        <v>2335.8580000000002</v>
+      </c>
+      <c r="BV23" s="34" t="s">
+        <v>120</v>
+      </c>
+      <c r="BW23" s="8"/>
+      <c r="BX23" s="8"/>
+    </row>
+    <row r="24" spans="1:76" ht="27.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="33" t="s">
         <v>121</v>
-      </c>
-[...5 lines deleted...]
-        <v>122</v>
       </c>
       <c r="B24" s="6">
         <v>1289.4590000000001</v>
       </c>
       <c r="C24" s="6">
         <v>1359.2040000000002</v>
       </c>
       <c r="D24" s="6">
         <v>2549.9639999999999</v>
       </c>
       <c r="E24" s="6">
         <v>1937.1289529999999</v>
       </c>
       <c r="F24" s="6">
         <v>1693.7149999999999</v>
       </c>
       <c r="G24" s="6">
         <v>1987.777</v>
       </c>
       <c r="H24" s="6">
         <v>2077.9029999999998</v>
       </c>
       <c r="I24" s="6">
         <v>2706.473</v>
       </c>
@@ -6060,82 +6114,85 @@
       <c r="BE24" s="27">
         <v>3006.9450000000002</v>
       </c>
       <c r="BF24" s="27">
         <v>1100.413</v>
       </c>
       <c r="BG24" s="27">
         <v>1447.4380000000001</v>
       </c>
       <c r="BH24" s="27">
         <v>1727.9010000000001</v>
       </c>
       <c r="BI24" s="27">
         <v>4736.652</v>
       </c>
       <c r="BJ24" s="27">
         <v>1292.1100000000001</v>
       </c>
       <c r="BK24" s="27">
         <v>1994.665</v>
       </c>
       <c r="BL24" s="27">
         <v>1986.4480000000001</v>
       </c>
       <c r="BM24" s="27">
-        <v>5108.7119999999995</v>
+        <v>5477.741</v>
       </c>
       <c r="BN24" s="27">
-        <v>1659.0219999999999</v>
+        <v>1290.9749999999999</v>
       </c>
       <c r="BO24" s="27">
-        <v>1988.8869999999999</v>
+        <v>1991.193</v>
       </c>
       <c r="BP24" s="27">
-        <v>2466.7280000000001</v>
+        <v>2490.3960000000002</v>
       </c>
       <c r="BQ24" s="27">
-        <v>4284.1440000000002</v>
+        <v>4264.1660000000002</v>
       </c>
       <c r="BR24" s="27">
-        <v>1784.6219999999998</v>
+        <v>1719.511</v>
       </c>
       <c r="BS24" s="27">
-        <v>2396.6779999999999</v>
+        <v>2377.056</v>
       </c>
       <c r="BT24" s="27">
-        <v>2922.2599999999998</v>
-[...1 lines deleted...]
-      <c r="BU24" s="33" t="s">
+        <v>3172.9630000000002</v>
+      </c>
+      <c r="BU24" s="27">
+        <v>4586.7610000000004</v>
+      </c>
+      <c r="BV24" s="33" t="s">
+        <v>121</v>
+      </c>
+      <c r="BW24" s="8"/>
+      <c r="BX24" s="8"/>
+    </row>
+    <row r="25" spans="1:76" ht="27.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="38" t="s">
         <v>122</v>
-      </c>
-[...5 lines deleted...]
-        <v>123</v>
       </c>
       <c r="B25" s="6">
         <v>994.11900000000003</v>
       </c>
       <c r="C25" s="6">
         <v>703.23500000000001</v>
       </c>
       <c r="D25" s="6">
         <v>1884.5920000000001</v>
       </c>
       <c r="E25" s="6">
         <v>1493.4739999999999</v>
       </c>
       <c r="F25" s="6">
         <v>1508.731</v>
       </c>
       <c r="G25" s="6">
         <v>1730.6579999999999</v>
       </c>
       <c r="H25" s="6">
         <v>1837.8879999999999</v>
       </c>
       <c r="I25" s="6">
         <v>2373.9720000000002</v>
       </c>
@@ -6286,79 +6343,82 @@
       <c r="BF25" s="27">
         <v>918.57799999999997</v>
       </c>
       <c r="BG25" s="27">
         <v>1258.4000000000001</v>
       </c>
       <c r="BH25" s="27">
         <v>1456.317</v>
       </c>
       <c r="BI25" s="27">
         <v>2223.931</v>
       </c>
       <c r="BJ25" s="27">
         <v>1017.957</v>
       </c>
       <c r="BK25" s="27">
         <v>1479.0429999999999</v>
       </c>
       <c r="BL25" s="27">
         <v>1654.9280000000001</v>
       </c>
       <c r="BM25" s="27">
         <v>2864.4769999999999</v>
       </c>
       <c r="BN25" s="27">
-        <v>974.45399999999995</v>
+        <v>975.43600000000004</v>
       </c>
       <c r="BO25" s="27">
-        <v>1612.932</v>
+        <v>1615.2380000000001</v>
       </c>
       <c r="BP25" s="27">
-        <v>2069.8879999999999</v>
+        <v>2093.556</v>
       </c>
       <c r="BQ25" s="27">
-        <v>3361.0320000000002</v>
+        <v>3341.0540000000001</v>
       </c>
       <c r="BR25" s="27">
-        <v>1275.242</v>
+        <v>1238.6369999999999</v>
       </c>
       <c r="BS25" s="27">
-        <v>1881.018</v>
+        <v>1851.6869999999999</v>
       </c>
       <c r="BT25" s="27">
-        <v>2305.9459999999999</v>
-[...1 lines deleted...]
-      <c r="BU25" s="38" t="s">
+        <v>2370.4560000000001</v>
+      </c>
+      <c r="BU25" s="27">
+        <v>3620.4160000000002</v>
+      </c>
+      <c r="BV25" s="38" t="s">
+        <v>122</v>
+      </c>
+      <c r="BW25" s="8"/>
+      <c r="BX25" s="8"/>
+    </row>
+    <row r="26" spans="1:76" ht="27.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="39" t="s">
         <v>123</v>
-      </c>
-[...5 lines deleted...]
-        <v>124</v>
       </c>
       <c r="B26" s="6">
         <v>295.33999999999997</v>
       </c>
       <c r="C26" s="6">
         <v>655.96900000000005</v>
       </c>
       <c r="D26" s="6">
         <v>665.37199999999996</v>
       </c>
       <c r="E26" s="6">
         <v>443.65495299999998</v>
       </c>
       <c r="F26" s="6">
         <v>184.98400000000001</v>
       </c>
       <c r="G26" s="6">
         <v>257.11900000000003</v>
       </c>
       <c r="H26" s="6">
         <v>240.01499999999999</v>
       </c>
       <c r="I26" s="6">
         <v>332.50099999999998</v>
       </c>
@@ -6506,82 +6566,85 @@
       <c r="BE26" s="27">
         <v>958.61900000000003</v>
       </c>
       <c r="BF26" s="27">
         <v>181.83500000000001</v>
       </c>
       <c r="BG26" s="27">
         <v>189.03800000000001</v>
       </c>
       <c r="BH26" s="27">
         <v>271.584</v>
       </c>
       <c r="BI26" s="27">
         <v>2512.721</v>
       </c>
       <c r="BJ26" s="27">
         <v>274.15300000000002</v>
       </c>
       <c r="BK26" s="27">
         <v>515.62199999999996</v>
       </c>
       <c r="BL26" s="27">
         <v>331.52</v>
       </c>
       <c r="BM26" s="27">
-        <v>2244.2350000000001</v>
+        <v>2613.2640000000001</v>
       </c>
       <c r="BN26" s="27">
-        <v>684.56799999999998</v>
+        <v>315.53899999999999</v>
       </c>
       <c r="BO26" s="27">
         <v>375.95499999999998</v>
       </c>
       <c r="BP26" s="27">
         <v>396.84</v>
       </c>
       <c r="BQ26" s="27">
         <v>923.11199999999997</v>
       </c>
       <c r="BR26" s="27">
-        <v>509.38</v>
+        <v>480.87400000000002</v>
       </c>
       <c r="BS26" s="27">
-        <v>515.66</v>
+        <v>525.36900000000003</v>
       </c>
       <c r="BT26" s="27">
-        <v>616.31399999999996</v>
-[...1 lines deleted...]
-      <c r="BU26" s="39" t="s">
+        <v>802.50699999999995</v>
+      </c>
+      <c r="BU26" s="27">
+        <v>966.34500000000003</v>
+      </c>
+      <c r="BV26" s="39" t="s">
+        <v>123</v>
+      </c>
+      <c r="BW26" s="8"/>
+      <c r="BX26" s="8"/>
+    </row>
+    <row r="27" spans="1:76" ht="27.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="40" t="s">
         <v>124</v>
-      </c>
-[...5 lines deleted...]
-        <v>125</v>
       </c>
       <c r="B27" s="6">
         <v>-579.28700000000026</v>
       </c>
       <c r="C27" s="6">
         <v>-342.62200000000303</v>
       </c>
       <c r="D27" s="6">
         <v>-3444.0289999999986</v>
       </c>
       <c r="E27" s="6">
         <v>-2459.167171000001</v>
       </c>
       <c r="F27" s="6">
         <v>-3245.7339999999986</v>
       </c>
       <c r="G27" s="6">
         <v>-5148.4290000000037</v>
       </c>
       <c r="H27" s="6">
         <v>-2613.5050000000047</v>
       </c>
       <c r="I27" s="6">
         <v>-6313.3597999999947</v>
       </c>
@@ -6720,91 +6783,94 @@
       <c r="BB27" s="27">
         <v>-2810.8590000000004</v>
       </c>
       <c r="BC27" s="27">
         <v>-3022.3159999999989</v>
       </c>
       <c r="BD27" s="27">
         <v>1850.9339999999975</v>
       </c>
       <c r="BE27" s="27">
         <v>-2134.8080000000082</v>
       </c>
       <c r="BF27" s="27">
         <v>-399.91599999999744</v>
       </c>
       <c r="BG27" s="27">
         <v>997.51199999999517</v>
       </c>
       <c r="BH27" s="27">
         <v>3983.140999999996</v>
       </c>
       <c r="BI27" s="27">
         <v>-5338.0090000000018</v>
       </c>
       <c r="BJ27" s="27">
-        <v>856.86100000000079</v>
+        <v>856.86000000000058</v>
       </c>
       <c r="BK27" s="27">
-        <v>732.05399999999645</v>
+        <v>732.05299999999625</v>
       </c>
       <c r="BL27" s="27">
-        <v>5080.5779999999977</v>
+        <v>5080.5790000000015</v>
       </c>
       <c r="BM27" s="27">
-        <v>-3270.744999999999</v>
+        <v>-3639.7740000000013</v>
       </c>
       <c r="BN27" s="27">
-        <v>-420.08070800000132</v>
+        <v>205.86576100000457</v>
       </c>
       <c r="BO27" s="27">
-        <v>1813.9772831000009</v>
+        <v>1268.489626000006</v>
       </c>
       <c r="BP27" s="27">
-        <v>3612.4835729000006</v>
+        <v>4210.1773450000037</v>
       </c>
       <c r="BQ27" s="27">
-        <v>-3554.9627488000115</v>
+        <v>-3822.015379000004</v>
       </c>
       <c r="BR27" s="27">
-        <v>73.132054400000925</v>
+        <v>8.9617398999980651</v>
       </c>
       <c r="BS27" s="27">
-        <v>1736.5437670999963</v>
+        <v>1679.3349482000012</v>
       </c>
       <c r="BT27" s="27">
-        <v>2952.3529710999937</v>
-[...1 lines deleted...]
-      <c r="BU27" s="40" t="s">
+        <v>2795.6790560000009</v>
+      </c>
+      <c r="BU27" s="27">
+        <v>-2425.3459614000021</v>
+      </c>
+      <c r="BV27" s="40" t="s">
+        <v>124</v>
+      </c>
+      <c r="BW27" s="8"/>
+      <c r="BX27" s="8"/>
+    </row>
+    <row r="28" spans="1:76" ht="27.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="41" t="s">
         <v>125</v>
-      </c>
-[...5 lines deleted...]
-        <v>126</v>
       </c>
       <c r="B28" s="6">
         <v>-3.4121697916827438</v>
       </c>
       <c r="C28" s="6">
         <v>-1.8786561463560276</v>
       </c>
       <c r="D28" s="6">
         <v>-19.168585735397372</v>
       </c>
       <c r="E28" s="6">
         <v>-12.306065271757156</v>
       </c>
       <c r="F28" s="6">
         <v>-18.141727907002991</v>
       </c>
       <c r="G28" s="6">
         <v>-26.811322913443895</v>
       </c>
       <c r="H28" s="6">
         <v>-13.440695148234639</v>
       </c>
       <c r="I28" s="6">
         <v>-29.371446393605449</v>
       </c>
@@ -6943,89 +7009,92 @@
       <c r="BB28" s="6">
         <v>-5.6969303557586191</v>
       </c>
       <c r="BC28" s="6">
         <v>-5.6380331723826362</v>
       </c>
       <c r="BD28" s="6">
         <v>3.3140465419376874</v>
       </c>
       <c r="BE28" s="6">
         <v>-3.7000442173385606</v>
       </c>
       <c r="BF28" s="6">
         <v>-0.71883552513075788</v>
       </c>
       <c r="BG28" s="6">
         <v>1.6365247856941125</v>
       </c>
       <c r="BH28" s="6">
         <v>6.3621741739341457</v>
       </c>
       <c r="BI28" s="6">
         <v>-8.2423039970907119</v>
       </c>
       <c r="BJ28" s="6">
-        <v>1.3650358283651469</v>
+        <v>1.3650342352994937</v>
       </c>
       <c r="BK28" s="6">
-        <v>1.0840124212144304</v>
+        <v>1.0840109404323823</v>
       </c>
       <c r="BL28" s="6">
-        <v>7.3213116182380684</v>
+        <v>7.3213130592771885</v>
       </c>
       <c r="BM28" s="6">
-        <v>-4.6292220636158792</v>
+        <v>-5.1515242997699087</v>
       </c>
       <c r="BN28" s="6">
-        <v>-0.6246981324757559</v>
+        <v>0.30593756994433779</v>
       </c>
       <c r="BO28" s="6">
-        <v>2.5165447312410341</v>
+        <v>1.7580882227388708</v>
       </c>
       <c r="BP28" s="6">
-        <v>4.8777178232606238</v>
+        <v>5.6754072907147295</v>
       </c>
       <c r="BQ28" s="6">
-        <v>-4.675147612000992</v>
+        <v>-5.0184206665662279</v>
       </c>
       <c r="BR28" s="6">
-        <v>0.10326397247757217</v>
+        <v>1.2643121017772936E-2</v>
       </c>
       <c r="BS28" s="6">
-        <v>2.2813436694098495</v>
+        <v>2.2011630416150245</v>
       </c>
       <c r="BT28" s="6">
-        <v>3.7528797030230425</v>
-[...4 lines deleted...]
-      <c r="BV28" s="8"/>
+        <v>3.5435497708900532</v>
+      </c>
+      <c r="BU28" s="6">
+        <v>-3.0055640997234057</v>
+      </c>
+      <c r="BV28" s="41" t="s">
+        <v>125</v>
+      </c>
       <c r="BW28" s="8"/>
+      <c r="BX28" s="8"/>
     </row>
-    <row r="29" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:76" x14ac:dyDescent="0.2">
       <c r="B29" s="30"/>
       <c r="C29" s="30"/>
       <c r="D29" s="30"/>
       <c r="E29" s="30"/>
       <c r="F29" s="30"/>
       <c r="G29" s="30"/>
       <c r="H29" s="30"/>
       <c r="I29" s="30"/>
       <c r="J29" s="30"/>
       <c r="K29" s="30"/>
       <c r="L29" s="30"/>
       <c r="M29" s="30"/>
       <c r="N29" s="30"/>
       <c r="O29" s="30"/>
       <c r="P29" s="30"/>
       <c r="Q29" s="30"/>
       <c r="R29" s="30"/>
       <c r="S29" s="30"/>
       <c r="T29" s="30"/>
       <c r="U29" s="30"/>
       <c r="V29" s="30"/>
       <c r="W29" s="30"/>
       <c r="X29" s="30"/>
       <c r="Y29" s="30"/>
       <c r="Z29" s="30"/>
@@ -7053,213 +7122,216 @@
       <c r="AV29" s="30"/>
       <c r="AW29" s="30"/>
       <c r="AX29" s="30"/>
       <c r="AY29" s="30"/>
       <c r="AZ29" s="30"/>
       <c r="BA29" s="30"/>
       <c r="BB29" s="30"/>
       <c r="BC29" s="30"/>
       <c r="BD29" s="30"/>
       <c r="BE29" s="30"/>
       <c r="BF29" s="30"/>
       <c r="BG29" s="30"/>
       <c r="BH29" s="30"/>
       <c r="BI29" s="30"/>
       <c r="BJ29" s="30"/>
       <c r="BK29" s="30"/>
       <c r="BL29" s="30"/>
       <c r="BM29" s="30"/>
       <c r="BN29" s="30"/>
       <c r="BO29" s="30"/>
       <c r="BP29" s="30"/>
       <c r="BQ29" s="30"/>
       <c r="BR29" s="30"/>
       <c r="BS29" s="30"/>
       <c r="BT29" s="30"/>
+      <c r="BU29" s="30"/>
     </row>
-    <row r="30" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A30" s="3" t="s">
         <v>52</v>
       </c>
       <c r="BF30" s="9"/>
       <c r="BG30" s="9"/>
       <c r="BH30" s="9"/>
       <c r="BI30" s="9"/>
       <c r="BJ30" s="9"/>
       <c r="BK30" s="9"/>
       <c r="BL30" s="9"/>
       <c r="BM30" s="9"/>
       <c r="BN30" s="9"/>
       <c r="BO30" s="9"/>
       <c r="BP30" s="9"/>
       <c r="BQ30" s="31"/>
       <c r="BR30" s="9"/>
       <c r="BS30" s="9"/>
       <c r="BT30" s="9"/>
+      <c r="BU30" s="9"/>
     </row>
-    <row r="31" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A31" s="7" t="s">
         <v>53</v>
       </c>
       <c r="BF31" s="9"/>
       <c r="BG31" s="9"/>
       <c r="BH31" s="9"/>
       <c r="BI31" s="9"/>
       <c r="BJ31" s="9"/>
       <c r="BK31" s="9"/>
       <c r="BL31" s="9"/>
       <c r="BM31" s="9"/>
       <c r="BN31" s="9"/>
       <c r="BO31" s="9"/>
       <c r="BP31" s="9"/>
       <c r="BQ31" s="9"/>
       <c r="BR31" s="9"/>
       <c r="BS31" s="9"/>
       <c r="BT31" s="9"/>
+      <c r="BU31" s="9"/>
     </row>
     <row r="42" spans="27:27" x14ac:dyDescent="0.2">
       <c r="AA42" s="9"/>
     </row>
     <row r="43" spans="27:27" x14ac:dyDescent="0.2">
       <c r="AA43" s="9"/>
     </row>
     <row r="44" spans="27:27" x14ac:dyDescent="0.2">
       <c r="AA44" s="9"/>
     </row>
     <row r="45" spans="27:27" x14ac:dyDescent="0.2">
       <c r="AA45" s="9"/>
     </row>
     <row r="46" spans="27:27" x14ac:dyDescent="0.2">
       <c r="AA46" s="9"/>
     </row>
     <row r="47" spans="27:27" x14ac:dyDescent="0.2">
       <c r="AA47" s="9"/>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet2"/>
   <dimension ref="A1:B29"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="39" style="1" customWidth="1"/>
     <col min="2" max="2" width="47" style="4" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A1" s="11"/>
       <c r="B1" s="10"/>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A2" s="13" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="10"/>
     </row>
     <row r="3" spans="1:2" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="12"/>
       <c r="B3" s="10"/>
     </row>
     <row r="4" spans="1:2" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A4" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="15" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A5" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="17" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A6" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="18" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A7" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="19" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A8" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="20" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A9" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="21">
         <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="22" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A11" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="23" t="s">
-        <v>107</v>
+        <v>132</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A12" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="23" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="24" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A14" s="25"/>
       <c r="B14" s="26" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A15" s="12"/>
       <c r="B15" s="10"/>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="10"/>
@@ -7275,91 +7347,91 @@
       <c r="B18" s="15" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A19" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B19" s="17" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A20" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B20" s="18" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A21" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B21" s="18" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A22" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B22" s="20" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A23" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B23" s="21">
         <v>6</v>
       </c>
     </row>
     <row r="24" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A24" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B24" s="22" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="25" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A25" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="23" t="s">
-        <v>107</v>
+        <v>132</v>
       </c>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A26" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B26" s="23" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="27" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A27" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B27" s="24" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="28" spans="1:2" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A28" s="25"/>
       <c r="B28" s="26" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="29" spans="1:2" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A29" s="4"/>
     </row>
   </sheetData>
   <phoneticPr fontId="21" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="B27" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
     <hyperlink ref="B13" r:id="rId2" xr:uid="{00000000-0004-0000-0100-000001000000}"/>
     <hyperlink ref="B14" r:id="rId3" xr:uid="{00000000-0004-0000-0100-000002000000}"/>