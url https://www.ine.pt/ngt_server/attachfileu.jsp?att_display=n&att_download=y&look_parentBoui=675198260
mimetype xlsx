--- v0 (2025-10-13)
+++ v1 (2026-04-29)
@@ -1,442 +1,677 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="R:\lsb\DCN_CAP\CTNFAP_B21\Portal\Portal_Carregamento\Quadros B.4.1 - Administrações públicas\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DD0B8754-4A4A-4560-88CB-296403F22163}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E1B59D93-C0DE-4DF0-A716-3482C74BD68F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="811" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Quadro B.4.1.6" sheetId="5" r:id="rId1"/>
     <sheet name="MetaInfo" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="__TAB1">#REF!</definedName>
     <definedName name="__TAB4">#REF!</definedName>
     <definedName name="_TAB1">#REF!</definedName>
     <definedName name="_TAB4">#REF!</definedName>
     <definedName name="bbbbbb">#REF!</definedName>
     <definedName name="COVER">#REF!</definedName>
     <definedName name="TAB2A">#REF!</definedName>
     <definedName name="TAB2B">#REF!</definedName>
     <definedName name="TAB2C">#REF!</definedName>
     <definedName name="TAB2D">#REF!</definedName>
     <definedName name="TAB3A">#REF!</definedName>
     <definedName name="TAB3B">#REF!</definedName>
     <definedName name="TAB3C">#REF!</definedName>
     <definedName name="TAB3D">#REF!</definedName>
     <definedName name="TAB3E">#REF!</definedName>
     <definedName name="Table3a_1">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="152" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="155" uniqueCount="70">
   <si>
     <t>Final</t>
   </si>
   <si>
     <t>Metainformação associada ao quadro</t>
   </si>
   <si>
     <t>Periodicidade</t>
   </si>
   <si>
     <t>Fonte</t>
   </si>
   <si>
     <t>Primeiro período disponível</t>
   </si>
   <si>
     <t>Último período disponível</t>
   </si>
   <si>
     <t>Unidade</t>
   </si>
   <si>
     <t>Potência de 10</t>
   </si>
   <si>
     <t>Observações</t>
   </si>
   <si>
     <t>Documentos metodológicos</t>
   </si>
   <si>
     <t>Anual</t>
   </si>
   <si>
-    <t>Produto Interno Bruto, a preços de mercado</t>
-[...4 lines deleted...]
-  <si>
     <t>Metadata of the table</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
     <t>First available period</t>
   </si>
   <si>
     <t>Last available period</t>
   </si>
   <si>
     <t>Unit</t>
   </si>
   <si>
     <t xml:space="preserve">Power of 10 </t>
   </si>
   <si>
     <t>Observations</t>
   </si>
   <si>
     <t>Last update date</t>
   </si>
   <si>
     <t>Next update date</t>
   </si>
   <si>
     <t xml:space="preserve">Methodological Documents </t>
   </si>
   <si>
     <t>Frequency</t>
   </si>
   <si>
-    <t>Quadro B.4.1.6 - Receitas e Despesas das Administrações Públicas</t>
-[...118 lines deleted...]
-  <si>
     <t>Annual</t>
   </si>
   <si>
-    <t>Table B.4.1.6 - General Government revenue and expenditure</t>
-[...1 lines deleted...]
-  <si>
     <t>Data da última atualização</t>
   </si>
   <si>
     <t>Data da próxima atualização</t>
-  </si>
-[...16 lines deleted...]
-    </r>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(1)</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Inclui Formação bruta de capital e Aquisições líquidas cessões ativos não financeiros não produzidos</t>
     </r>
   </si>
   <si>
-    <r>
-[...13 lines deleted...]
-  <si>
     <t xml:space="preserve">    Includes Gross capital formation and Acquisitions less disposals of non-financial non-produced assets</t>
-  </si>
-[...4 lines deleted...]
-    <t>Gross Domestic Product at current market prices</t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
     <t>Sistema Europeu de Contas 2010</t>
   </si>
   <si>
     <t>Manual on Government Deficit and Debt</t>
   </si>
   <si>
     <t>European System of Accounts 2010</t>
   </si>
   <si>
     <r>
       <t>Un.: 10</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>6</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> EUR</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">   Consumo intermédio</t>
-[...1 lines deleted...]
-  <si>
     <t>INE; Banco de Portugal</t>
   </si>
   <si>
     <t>Statistics Portugal; Banco de Portugal</t>
   </si>
   <si>
-    <t>Memorandum items:</t>
-[...1 lines deleted...]
-  <si>
     <t>Provisório</t>
   </si>
   <si>
     <t>Provisional</t>
   </si>
   <si>
     <t>Base 2021; Po - valor provisório; Pe - valor preliminar</t>
   </si>
   <si>
     <t>Base 2021; Po - provisional value; Pe - preliminary value</t>
   </si>
   <si>
-    <t>23-09-2025</t>
-[...1 lines deleted...]
-  <si>
     <t>26-03-2026</t>
   </si>
   <si>
     <t>2024Po</t>
+  </si>
+  <si>
+    <t>Por Memória:
+Memorandum items:</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Operação SEC
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="57"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ESA transaction</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Receita corrente
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="57"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Current revenue</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Impostos sobre o rendimento e património
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="57"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Current taxes on income and wealth </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Impostos sobre a produção e importação
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="57"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Taxes on production and imports</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Contribuições sociais
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="57"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Social contributions</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Vendas
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="57"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Sales</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Outras receitas correntes
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="57"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Other current revenue</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Receita de capital
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="57"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Capital revenue</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Despesa corrente
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="57"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Current expenditure</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Prestações sociais
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="57"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Social benefits</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Despesas com pessoal
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="57"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Compensation of employees</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Juros
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="57"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Interest</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Consumo intermédio
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="57"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Intermediate consumption</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Subsídios
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="57"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Subsidies</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Outra despesa corrente
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="57"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Other current expenditure</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Despesa de capital
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="57"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Capital expenditure</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Investimento
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Investment</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>(1)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Outra despesa de capital
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="57"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Other capital expenditure</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Saldo total
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="8"/>
+        <color indexed="57"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Balance</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Produto Interno Bruto, a preços de mercado
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="57"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Gross Domestic Product at current market prices</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Dívida Bruta consolidada das Administrações Públicas
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color indexed="57"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>General government consolidated gross debt</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Receita total
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="8"/>
+        <color indexed="57"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Total revenue</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Despesa total
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="8"/>
+        <color indexed="57"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Total expenditure</t>
+    </r>
+  </si>
+  <si>
+    <t>Quadro B.4.1.6 - Receitas e Despesas das Administrações Públicas (S.13)</t>
+  </si>
+  <si>
+    <t>Table B.4.1.6 - General Government revenue and expenditure (S.13)</t>
+  </si>
+  <si>
+    <t>2025Pe</t>
+  </si>
+  <si>
+    <t>Preliminar</t>
+  </si>
+  <si>
+    <t>Preliminary</t>
+  </si>
+  <si>
+    <t>23-09-2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0%"/>
   </numFmts>
-  <fonts count="37" x14ac:knownFonts="1">
+  <fonts count="40" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -609,58 +844,79 @@
     <font>
       <sz val="8"/>
       <color indexed="48"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="48"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="57"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <vertAlign val="superscript"/>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
       <sz val="8"/>
       <color indexed="57"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="10"/>
+      <sz val="8"/>
+      <color theme="0"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <color theme="0"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
+      <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="29">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
       </patternFill>
@@ -769,51 +1025,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="17"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="23">
+  <borders count="21">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="23"/>
       </left>
       <right style="thin">
         <color indexed="23"/>
       </right>
       <top style="thin">
         <color indexed="23"/>
       </top>
       <bottom style="thin">
         <color indexed="23"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="double">
         <color indexed="63"/>
@@ -988,74 +1244,50 @@
     <border>
       <left style="thin">
         <color indexed="52"/>
       </left>
       <right style="double">
         <color indexed="52"/>
       </right>
       <top style="double">
         <color indexed="52"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="52"/>
       </left>
       <right style="double">
         <color indexed="52"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...22 lines deleted...]
-    <border>
       <left style="thin">
         <color rgb="FF9BBCBF"/>
       </left>
       <right style="double">
         <color rgb="FF9BBCBF"/>
       </right>
       <top/>
       <bottom style="double">
         <color rgb="FF9BBCBF"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF9BBCBF"/>
       </left>
       <right style="double">
         <color rgb="FF9BBCBF"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="47">
@@ -1083,179 +1315,183 @@
     <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="20" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="21" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="7" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="23" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="20" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="9" fontId="36" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="35" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="27" fillId="24" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="24" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="24" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="25" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="25" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment vertical="center"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="24" borderId="12" xfId="39" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="24" borderId="13" xfId="39" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="24" borderId="13" xfId="39" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="26" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="31" fillId="24" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="24" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="24" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="27" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="28" fillId="24" borderId="15" xfId="39" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="25" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="24" borderId="15" xfId="39" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="28" borderId="0" xfId="40" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="25" borderId="0" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="29" fillId="0" borderId="18" xfId="34" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="28" borderId="21" xfId="34" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="14" fontId="3" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="28" borderId="19" xfId="34" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="40" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="3" fillId="25" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="27" borderId="0" xfId="40" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="27" fillId="24" borderId="0" xfId="39" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="24" borderId="0" xfId="39" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="24" borderId="12" xfId="39" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="24" borderId="16" xfId="39" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="24" borderId="0" xfId="39" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="24" borderId="0" xfId="39" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="24" borderId="12" xfId="39" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="24" borderId="12" xfId="39" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="24" borderId="0" xfId="39" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="24" borderId="0" xfId="39" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="3"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="38" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="38" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="38" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...6 lines deleted...]
-      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="24" borderId="15" xfId="39" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="24" borderId="13" xfId="39" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="47">
     <cellStyle name="20% - Accent1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Accent1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Accent6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Accent1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Accent2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Accent3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Accent4" xfId="16" builtinId="44" customBuiltin="1"/>
@@ -1650,2838 +1886,2914 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/documents/3859598/10042108/KS-GQ-19-007-EN-N.pdf/5d6fc8f4-58e3-4354-acd3-a29a66f2e00c" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ine.pt/ngt_server/attachfileu.jsp?look_parentBoui=215820499&amp;att_display=n&amp;att_download=y" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ine.pt/ngt_server/attachfileu.jsp?look_parentBoui=215821289&amp;att_display=n&amp;att_download=y" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/documents/3859598/10042108/KS-GQ-19-007-EN-N.pdf/5d6fc8f4-58e3-4354-acd3-a29a66f2e00c" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1"/>
-  <dimension ref="A1:BS38"/>
+  <dimension ref="A1:BT38"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="50.42578125" style="4" customWidth="1"/>
     <col min="2" max="27" width="9.140625" style="4"/>
-    <col min="28" max="31" width="9.5703125" style="4" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="33" max="71" width="9.140625" style="4"/>
+    <col min="28" max="32" width="9.5703125" style="4" bestFit="1" customWidth="1"/>
+    <col min="33" max="33" width="50.42578125" style="4" customWidth="1"/>
+    <col min="34" max="72" width="9.140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-    <row r="2" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="A1" s="8"/>
+    </row>
+    <row r="2" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A2" s="5" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-    <row r="3" spans="1:32" x14ac:dyDescent="0.2">
+        <v>64</v>
+      </c>
+      <c r="AG2" s="5"/>
+    </row>
+    <row r="3" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A3" s="5" t="s">
         <v>65</v>
       </c>
-      <c r="AF3" s="5"/>
-[...1 lines deleted...]
-    <row r="5" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG3" s="5"/>
+    </row>
+    <row r="5" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A5" s="4" t="s">
-        <v>79</v>
-[...21 lines deleted...]
-      <c r="A7" s="46" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="6" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="B6" s="13"/>
+      <c r="C6" s="13"/>
+      <c r="D6" s="13"/>
+      <c r="E6" s="13"/>
+      <c r="F6" s="13"/>
+      <c r="G6" s="13"/>
+      <c r="H6" s="13"/>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="13"/>
+      <c r="L6" s="13"/>
+      <c r="M6" s="13"/>
+      <c r="N6" s="13"/>
+      <c r="O6" s="13"/>
+      <c r="P6" s="13"/>
+      <c r="Q6" s="13"/>
+    </row>
+    <row r="7" spans="1:33" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="48" t="s">
+        <v>41</v>
+      </c>
+      <c r="B7" s="6">
+        <v>1995</v>
+      </c>
+      <c r="C7" s="6">
+        <v>1996</v>
+      </c>
+      <c r="D7" s="6">
+        <v>1997</v>
+      </c>
+      <c r="E7" s="6">
+        <v>1998</v>
+      </c>
+      <c r="F7" s="6">
+        <v>1999</v>
+      </c>
+      <c r="G7" s="6">
+        <v>2000</v>
+      </c>
+      <c r="H7" s="6">
+        <v>2001</v>
+      </c>
+      <c r="I7" s="6">
+        <v>2002</v>
+      </c>
+      <c r="J7" s="6">
+        <v>2003</v>
+      </c>
+      <c r="K7" s="6">
+        <v>2004</v>
+      </c>
+      <c r="L7" s="6">
+        <v>2005</v>
+      </c>
+      <c r="M7" s="6">
+        <v>2006</v>
+      </c>
+      <c r="N7" s="6">
+        <v>2007</v>
+      </c>
+      <c r="O7" s="6">
+        <v>2008</v>
+      </c>
+      <c r="P7" s="6">
+        <v>2009</v>
+      </c>
+      <c r="Q7" s="6">
+        <v>2010</v>
+      </c>
+      <c r="R7" s="6">
+        <v>2011</v>
+      </c>
+      <c r="S7" s="6">
+        <v>2012</v>
+      </c>
+      <c r="T7" s="6">
+        <v>2013</v>
+      </c>
+      <c r="U7" s="6">
+        <v>2014</v>
+      </c>
+      <c r="V7" s="6">
+        <v>2015</v>
+      </c>
+      <c r="W7" s="6">
+        <v>2016</v>
+      </c>
+      <c r="X7" s="6">
+        <v>2017</v>
+      </c>
+      <c r="Y7" s="6">
+        <v>2018</v>
+      </c>
+      <c r="Z7" s="6">
+        <v>2019</v>
+      </c>
+      <c r="AA7" s="6">
+        <v>2020</v>
+      </c>
+      <c r="AB7" s="6">
+        <v>2021</v>
+      </c>
+      <c r="AC7" s="6">
+        <v>2022</v>
+      </c>
+      <c r="AD7" s="6">
+        <v>2023</v>
+      </c>
+      <c r="AE7" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="AF7" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="AG7" s="48" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="8" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="A8" s="48"/>
+      <c r="B8" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D8" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="E8" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="F8" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="G8" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H8" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I8" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J8" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K8" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="L8" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="M8" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="N8" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="O8" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="P8" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q8" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="R8" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="S8" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="T8" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="U8" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="V8" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="W8" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="X8" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y8" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z8" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA8" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB8" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC8" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD8" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE8" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="AF8" s="14" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG8" s="48"/>
+    </row>
+    <row r="9" spans="1:33" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="49"/>
+      <c r="B9" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="F9" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="G9" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="H9" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="I9" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="J9" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="K9" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="L9" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="M9" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="N9" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="O9" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="P9" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="R9" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="S9" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="T9" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="U9" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="V9" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="W9" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="X9" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y9" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z9" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA9" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB9" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC9" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD9" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE9" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="AF9" s="7" t="s">
         <v>68</v>
       </c>
-      <c r="B7" s="9">
-[...285 lines deleted...]
-      <c r="B10" s="19">
+      <c r="AG9" s="49"/>
+    </row>
+    <row r="10" spans="1:33" ht="27.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="37" t="s">
+        <v>62</v>
+      </c>
+      <c r="B10" s="15">
         <v>33340.722000000002</v>
       </c>
-      <c r="C10" s="19">
+      <c r="C10" s="15">
         <v>36241.859000000004</v>
       </c>
-      <c r="D10" s="19">
+      <c r="D10" s="15">
         <v>39656.803</v>
       </c>
-      <c r="E10" s="19">
+      <c r="E10" s="15">
         <v>42639.752999999997</v>
       </c>
-      <c r="F10" s="19">
+      <c r="F10" s="15">
         <v>47296.366999999998</v>
       </c>
-      <c r="G10" s="19">
+      <c r="G10" s="15">
         <v>50702.403000000006</v>
       </c>
-      <c r="H10" s="19">
+      <c r="H10" s="15">
         <v>53476.979999999989</v>
       </c>
-      <c r="I10" s="19">
+      <c r="I10" s="15">
         <v>57666.37</v>
       </c>
-      <c r="J10" s="19">
+      <c r="J10" s="15">
         <v>58026.53</v>
       </c>
-      <c r="K10" s="19">
+      <c r="K10" s="15">
         <v>61005.61</v>
       </c>
-      <c r="L10" s="19">
+      <c r="L10" s="15">
         <v>64451.883000000009</v>
       </c>
-      <c r="M10" s="19">
+      <c r="M10" s="15">
         <v>68291.655999999988</v>
       </c>
-      <c r="N10" s="19">
+      <c r="N10" s="15">
         <v>73063.386000000013</v>
       </c>
-      <c r="O10" s="19">
+      <c r="O10" s="15">
         <v>74640.679999999993</v>
       </c>
-      <c r="P10" s="19">
+      <c r="P10" s="15">
         <v>70838.849000000002</v>
       </c>
-      <c r="Q10" s="19">
+      <c r="Q10" s="15">
         <v>72787.321000000025</v>
       </c>
-      <c r="R10" s="19">
+      <c r="R10" s="15">
         <v>74583.485000000001</v>
       </c>
-      <c r="S10" s="19">
+      <c r="S10" s="15">
         <v>71850.686000000002</v>
       </c>
-      <c r="T10" s="19">
+      <c r="T10" s="15">
         <v>76365.854999999996</v>
       </c>
-      <c r="U10" s="19">
+      <c r="U10" s="15">
         <v>76797.107999999993</v>
       </c>
-      <c r="V10" s="19">
+      <c r="V10" s="15">
         <v>78651.417999999991</v>
       </c>
-      <c r="W10" s="19">
+      <c r="W10" s="15">
         <v>79998.988000000012</v>
       </c>
-      <c r="X10" s="19">
+      <c r="X10" s="15">
         <v>83059.48</v>
       </c>
-      <c r="Y10" s="19">
+      <c r="Y10" s="15">
         <v>87853.034999999989</v>
       </c>
-      <c r="Z10" s="37">
+      <c r="Z10" s="30">
         <v>91366.172999999995</v>
       </c>
-      <c r="AA10" s="37">
+      <c r="AA10" s="30">
         <v>87189.675999999992</v>
       </c>
-      <c r="AB10" s="37">
+      <c r="AB10" s="30">
         <v>96378.010999999999</v>
       </c>
-      <c r="AC10" s="37">
+      <c r="AC10" s="30">
         <v>106276.30499999999</v>
       </c>
-      <c r="AD10" s="37">
-[...5 lines deleted...]
-      <c r="AF10" s="20" t="s">
+      <c r="AD10" s="30">
+        <v>116670.60600000001</v>
+      </c>
+      <c r="AE10" s="30">
+        <v>124667.83500000001</v>
+      </c>
+      <c r="AF10" s="30">
+        <v>132999.99899999998</v>
+      </c>
+      <c r="AG10" s="37" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="11" spans="1:33" ht="27.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="35" t="s">
         <v>42</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B11" s="19">
+      <c r="B11" s="15">
         <v>32223.535000000003</v>
       </c>
-      <c r="C11" s="19">
+      <c r="C11" s="15">
         <v>35043.453000000001</v>
       </c>
-      <c r="D11" s="19">
+      <c r="D11" s="15">
         <v>37940.652000000002</v>
       </c>
-      <c r="E11" s="19">
+      <c r="E11" s="15">
         <v>41281.856999999996</v>
       </c>
-      <c r="F11" s="19">
+      <c r="F11" s="15">
         <v>45956.754000000001</v>
       </c>
-      <c r="G11" s="19">
+      <c r="G11" s="15">
         <v>49483.335000000006</v>
       </c>
-      <c r="H11" s="19">
+      <c r="H11" s="15">
         <v>51520.919999999991</v>
       </c>
-      <c r="I11" s="19">
+      <c r="I11" s="15">
         <v>55407.284</v>
       </c>
-      <c r="J11" s="19">
+      <c r="J11" s="15">
         <v>55592.278999999995</v>
       </c>
-      <c r="K11" s="19">
+      <c r="K11" s="15">
         <v>59236.226999999999</v>
       </c>
-      <c r="L11" s="19">
+      <c r="L11" s="15">
         <v>62524.81700000001</v>
       </c>
-      <c r="M11" s="19">
+      <c r="M11" s="15">
         <v>67006.515999999989</v>
       </c>
-      <c r="N11" s="19">
+      <c r="N11" s="15">
         <v>71713.055000000008</v>
       </c>
-      <c r="O11" s="19">
+      <c r="O11" s="15">
         <v>73389.433999999994</v>
       </c>
-      <c r="P11" s="19">
+      <c r="P11" s="15">
         <v>69710.179000000004</v>
       </c>
-      <c r="Q11" s="19">
+      <c r="Q11" s="15">
         <v>70884.93700000002</v>
       </c>
-      <c r="R11" s="19">
+      <c r="R11" s="15">
         <v>72997.278000000006</v>
       </c>
-      <c r="S11" s="19">
+      <c r="S11" s="15">
         <v>69172.506000000008</v>
       </c>
-      <c r="T11" s="19">
+      <c r="T11" s="15">
         <v>74890.034</v>
       </c>
-      <c r="U11" s="19">
+      <c r="U11" s="15">
         <v>75573.284</v>
       </c>
-      <c r="V11" s="19">
+      <c r="V11" s="15">
         <v>77276.274999999994</v>
       </c>
-      <c r="W11" s="19">
+      <c r="W11" s="15">
         <v>78984.56700000001</v>
       </c>
-      <c r="X11" s="19">
+      <c r="X11" s="15">
         <v>82379.409</v>
       </c>
-      <c r="Y11" s="19">
+      <c r="Y11" s="15">
         <v>86914.378999999986</v>
       </c>
-      <c r="Z11" s="37">
+      <c r="Z11" s="30">
         <v>90553.653999999995</v>
       </c>
-      <c r="AA11" s="37">
+      <c r="AA11" s="30">
         <v>86110.7</v>
       </c>
-      <c r="AB11" s="37">
+      <c r="AB11" s="30">
         <v>93713.789000000004</v>
       </c>
-      <c r="AC11" s="37">
+      <c r="AC11" s="30">
         <v>104706.13499999999</v>
       </c>
-      <c r="AD11" s="37">
-[...5 lines deleted...]
-      <c r="AF11" s="6" t="s">
+      <c r="AD11" s="30">
+        <v>113763.43100000001</v>
+      </c>
+      <c r="AE11" s="30">
+        <v>122069.44900000001</v>
+      </c>
+      <c r="AF11" s="30">
+        <v>129165.92899999999</v>
+      </c>
+      <c r="AG11" s="35" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="12" spans="1:33" ht="27.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="38" t="s">
         <v>43</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B12" s="19">
+      <c r="B12" s="15">
         <v>7173.5540000000001</v>
       </c>
-      <c r="C12" s="19">
+      <c r="C12" s="15">
         <v>8198.7510000000002</v>
       </c>
-      <c r="D12" s="19">
+      <c r="D12" s="15">
         <v>8927.3970000000008</v>
       </c>
-      <c r="E12" s="19">
+      <c r="E12" s="15">
         <v>9420.1509999999998</v>
       </c>
-      <c r="F12" s="19">
+      <c r="F12" s="15">
         <v>10646.991</v>
       </c>
-      <c r="G12" s="19">
+      <c r="G12" s="15">
         <v>11999.009</v>
       </c>
-      <c r="H12" s="19">
+      <c r="H12" s="15">
         <v>12119.956</v>
       </c>
-      <c r="I12" s="19">
+      <c r="I12" s="15">
         <v>12577.521000000001</v>
       </c>
-      <c r="J12" s="19">
+      <c r="J12" s="15">
         <v>11419.227999999999</v>
       </c>
-      <c r="K12" s="19">
+      <c r="K12" s="15">
         <v>12400.02</v>
       </c>
-      <c r="L12" s="19">
+      <c r="L12" s="15">
         <v>12719.331</v>
       </c>
-      <c r="M12" s="19">
+      <c r="M12" s="15">
         <v>13866.664000000001</v>
       </c>
-      <c r="N12" s="19">
+      <c r="N12" s="15">
         <v>16062.779</v>
       </c>
-      <c r="O12" s="19">
+      <c r="O12" s="15">
         <v>16633.402999999998</v>
       </c>
-      <c r="P12" s="19">
+      <c r="P12" s="15">
         <v>15143.216</v>
       </c>
-      <c r="Q12" s="19">
+      <c r="Q12" s="15">
         <v>15097.955</v>
       </c>
-      <c r="R12" s="19">
+      <c r="R12" s="15">
         <v>16609.465</v>
       </c>
-      <c r="S12" s="19">
+      <c r="S12" s="15">
         <v>14995.43</v>
       </c>
-      <c r="T12" s="19">
+      <c r="T12" s="15">
         <v>19253.893</v>
       </c>
-      <c r="U12" s="19">
+      <c r="U12" s="15">
         <v>18795.652999999998</v>
       </c>
-      <c r="V12" s="19">
+      <c r="V12" s="15">
         <v>19274.483</v>
       </c>
-      <c r="W12" s="19">
+      <c r="W12" s="15">
         <v>18813.937999999998</v>
       </c>
-      <c r="X12" s="19">
+      <c r="X12" s="15">
         <v>19444.797999999999</v>
       </c>
-      <c r="Y12" s="19">
+      <c r="Y12" s="15">
         <v>20678.641</v>
       </c>
-      <c r="Z12" s="37">
+      <c r="Z12" s="30">
         <v>20864.922999999999</v>
       </c>
-      <c r="AA12" s="37">
+      <c r="AA12" s="30">
         <v>20092.626</v>
       </c>
-      <c r="AB12" s="37">
+      <c r="AB12" s="30">
         <v>20784.436000000002</v>
       </c>
-      <c r="AC12" s="37">
+      <c r="AC12" s="30">
         <v>25693.064999999999</v>
       </c>
-      <c r="AD12" s="37">
+      <c r="AD12" s="30">
         <v>28599.123</v>
       </c>
-      <c r="AE12" s="37">
+      <c r="AE12" s="30">
         <v>29486.248</v>
       </c>
-      <c r="AF12" s="6" t="s">
+      <c r="AF12" s="30">
+        <v>30754.51</v>
+      </c>
+      <c r="AG12" s="38" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="13" spans="1:33" ht="27.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="38" t="s">
         <v>44</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B13" s="19">
+      <c r="B13" s="15">
         <v>11712.026</v>
       </c>
-      <c r="C13" s="19">
+      <c r="C13" s="15">
         <v>12653.308999999999</v>
       </c>
-      <c r="D13" s="19">
+      <c r="D13" s="15">
         <v>13421.951999999999</v>
       </c>
-      <c r="E13" s="19">
+      <c r="E13" s="15">
         <v>15153.088</v>
       </c>
-      <c r="F13" s="19">
+      <c r="F13" s="15">
         <v>16653.688999999998</v>
       </c>
-      <c r="G13" s="19">
+      <c r="G13" s="15">
         <v>17233.244999999999</v>
       </c>
-      <c r="H13" s="19">
+      <c r="H13" s="15">
         <v>18202.834999999999</v>
       </c>
-      <c r="I13" s="19">
+      <c r="I13" s="15">
         <v>19840.731</v>
       </c>
-      <c r="J13" s="19">
+      <c r="J13" s="15">
         <v>20279.886999999999</v>
       </c>
-      <c r="K13" s="19">
+      <c r="K13" s="15">
         <v>21086.77</v>
       </c>
-      <c r="L13" s="19">
+      <c r="L13" s="15">
         <v>23126.891</v>
       </c>
-      <c r="M13" s="19">
+      <c r="M13" s="15">
         <v>24704.766</v>
       </c>
-      <c r="N13" s="19">
+      <c r="N13" s="15">
         <v>25354.419000000002</v>
       </c>
-      <c r="O13" s="19">
+      <c r="O13" s="15">
         <v>25078.822</v>
       </c>
-      <c r="P13" s="19">
+      <c r="P13" s="15">
         <v>22019.625</v>
       </c>
-      <c r="Q13" s="19">
+      <c r="Q13" s="15">
         <v>23836.341</v>
       </c>
-      <c r="R13" s="19">
+      <c r="R13" s="15">
         <v>24425.396000000001</v>
       </c>
-      <c r="S13" s="19">
+      <c r="S13" s="15">
         <v>23345.09</v>
       </c>
-      <c r="T13" s="19">
+      <c r="T13" s="15">
         <v>23402.725999999999</v>
       </c>
-      <c r="U13" s="19">
+      <c r="U13" s="15">
         <v>24722.217000000001</v>
       </c>
-      <c r="V13" s="19">
+      <c r="V13" s="15">
         <v>26207.375</v>
       </c>
-      <c r="W13" s="19">
+      <c r="W13" s="15">
         <v>27563.812999999998</v>
       </c>
-      <c r="X13" s="19">
+      <c r="X13" s="15">
         <v>29186.065999999999</v>
       </c>
-      <c r="Y13" s="19">
+      <c r="Y13" s="15">
         <v>30871.218000000001</v>
       </c>
-      <c r="Z13" s="37">
+      <c r="Z13" s="30">
         <v>32240.842000000001</v>
       </c>
-      <c r="AA13" s="37">
+      <c r="AA13" s="30">
         <v>29275.633000000002</v>
       </c>
-      <c r="AB13" s="37">
+      <c r="AB13" s="30">
         <v>32464.578000000001</v>
       </c>
-      <c r="AC13" s="37">
+      <c r="AC13" s="30">
         <v>36512.321000000004</v>
       </c>
-      <c r="AD13" s="37">
+      <c r="AD13" s="30">
         <v>38725.148000000001</v>
       </c>
-      <c r="AE13" s="37">
+      <c r="AE13" s="30">
         <v>41566.553</v>
       </c>
-      <c r="AF13" s="6" t="s">
+      <c r="AF13" s="30">
+        <v>44513.741999999998</v>
+      </c>
+      <c r="AG13" s="38" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="14" spans="1:33" ht="27.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="38" t="s">
         <v>45</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B14" s="19">
+      <c r="B14" s="15">
         <v>8809.5820000000003</v>
       </c>
-      <c r="C14" s="19">
+      <c r="C14" s="15">
         <v>9274.6710000000003</v>
       </c>
-      <c r="D14" s="19">
+      <c r="D14" s="15">
         <v>10267.968000000001</v>
       </c>
-      <c r="E14" s="19">
+      <c r="E14" s="15">
         <v>11387.15</v>
       </c>
-      <c r="F14" s="19">
+      <c r="F14" s="15">
         <v>12111.811</v>
       </c>
-      <c r="G14" s="19">
+      <c r="G14" s="15">
         <v>13460.521000000001</v>
       </c>
-      <c r="H14" s="19">
+      <c r="H14" s="15">
         <v>14494.598</v>
       </c>
-      <c r="I14" s="19">
+      <c r="I14" s="15">
         <v>15626.072</v>
       </c>
-      <c r="J14" s="19">
+      <c r="J14" s="15">
         <v>16432.865000000002</v>
       </c>
-      <c r="K14" s="19">
+      <c r="K14" s="15">
         <v>17307.913</v>
       </c>
-      <c r="L14" s="19">
+      <c r="L14" s="15">
         <v>18431.062999999998</v>
       </c>
-      <c r="M14" s="19">
+      <c r="M14" s="15">
         <v>19229.795999999998</v>
       </c>
-      <c r="N14" s="19">
+      <c r="N14" s="15">
         <v>19896.32</v>
       </c>
-      <c r="O14" s="19">
+      <c r="O14" s="15">
         <v>20724.763999999999</v>
       </c>
-      <c r="P14" s="19">
+      <c r="P14" s="15">
         <v>21203.821</v>
       </c>
-      <c r="Q14" s="19">
+      <c r="Q14" s="15">
         <v>21368.327000000001</v>
       </c>
-      <c r="R14" s="19">
+      <c r="R14" s="15">
         <v>21202.593000000001</v>
       </c>
-      <c r="S14" s="19">
+      <c r="S14" s="15">
         <v>19142.641</v>
       </c>
-      <c r="T14" s="19">
+      <c r="T14" s="15">
         <v>20449.678</v>
       </c>
-      <c r="U14" s="19">
+      <c r="U14" s="15">
         <v>20457.655999999999</v>
       </c>
-      <c r="V14" s="19">
+      <c r="V14" s="15">
         <v>20783.797999999999</v>
       </c>
-      <c r="W14" s="19">
+      <c r="W14" s="15">
         <v>21610.273000000001</v>
       </c>
-      <c r="X14" s="19">
+      <c r="X14" s="15">
         <v>22693.357</v>
       </c>
-      <c r="Y14" s="19">
+      <c r="Y14" s="15">
         <v>23859.545999999998</v>
       </c>
-      <c r="Z14" s="37">
+      <c r="Z14" s="30">
         <v>25359.715</v>
       </c>
-      <c r="AA14" s="37">
+      <c r="AA14" s="30">
         <v>25599.416000000001</v>
       </c>
-      <c r="AB14" s="37">
+      <c r="AB14" s="30">
         <v>27333.715</v>
       </c>
-      <c r="AC14" s="37">
+      <c r="AC14" s="30">
         <v>29685.178</v>
       </c>
-      <c r="AD14" s="37">
+      <c r="AD14" s="30">
         <v>32814.627</v>
       </c>
-      <c r="AE14" s="37">
+      <c r="AE14" s="30">
         <v>35882.506000000001</v>
       </c>
-      <c r="AF14" s="6" t="s">
+      <c r="AF14" s="30">
+        <v>38770.800999999999</v>
+      </c>
+      <c r="AG14" s="38" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="15" spans="1:33" ht="27.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="38" t="s">
         <v>46</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B15" s="19">
+      <c r="B15" s="15">
         <v>2627.703</v>
       </c>
-      <c r="C15" s="19">
+      <c r="C15" s="15">
         <v>2882.0520000000001</v>
       </c>
-      <c r="D15" s="19">
+      <c r="D15" s="15">
         <v>3212.364</v>
       </c>
-      <c r="E15" s="19">
+      <c r="E15" s="15">
         <v>3598.6790000000001</v>
       </c>
-      <c r="F15" s="19">
+      <c r="F15" s="15">
         <v>4162.1819999999998</v>
       </c>
-      <c r="G15" s="19">
+      <c r="G15" s="15">
         <v>4543.4799999999996</v>
       </c>
-      <c r="H15" s="19">
+      <c r="H15" s="15">
         <v>4529.1170000000002</v>
       </c>
-      <c r="I15" s="19">
+      <c r="I15" s="15">
         <v>4687.5910000000003</v>
       </c>
-      <c r="J15" s="19">
+      <c r="J15" s="15">
         <v>4752.0069999999996</v>
       </c>
-      <c r="K15" s="19">
+      <c r="K15" s="15">
         <v>4933.1229999999996</v>
       </c>
-      <c r="L15" s="19">
+      <c r="L15" s="15">
         <v>5190.7659999999996</v>
       </c>
-      <c r="M15" s="19">
+      <c r="M15" s="15">
         <v>5190.7039999999997</v>
       </c>
-      <c r="N15" s="19">
+      <c r="N15" s="15">
         <v>5940.9539999999997</v>
       </c>
-      <c r="O15" s="19">
+      <c r="O15" s="15">
         <v>6488.7219999999998</v>
       </c>
-      <c r="P15" s="19">
+      <c r="P15" s="15">
         <v>6749.7089999999998</v>
       </c>
-      <c r="Q15" s="19">
+      <c r="Q15" s="15">
         <v>6758.0360000000001</v>
       </c>
-      <c r="R15" s="19">
+      <c r="R15" s="15">
         <v>6579.607</v>
       </c>
-      <c r="S15" s="19">
+      <c r="S15" s="15">
         <v>6707.9669999999996</v>
       </c>
-      <c r="T15" s="19">
+      <c r="T15" s="15">
         <v>6735.6570000000002</v>
       </c>
-      <c r="U15" s="19">
+      <c r="U15" s="15">
         <v>6606.4579999999996</v>
       </c>
-      <c r="V15" s="19">
+      <c r="V15" s="15">
         <v>6719.3739999999998</v>
       </c>
-      <c r="W15" s="19">
+      <c r="W15" s="15">
         <v>6822.0469999999996</v>
       </c>
-      <c r="X15" s="19">
+      <c r="X15" s="15">
         <v>6898.3770000000004</v>
       </c>
-      <c r="Y15" s="19">
+      <c r="Y15" s="15">
         <v>7170.7370000000001</v>
       </c>
-      <c r="Z15" s="37">
+      <c r="Z15" s="30">
         <v>7378.1949999999997</v>
       </c>
-      <c r="AA15" s="37">
+      <c r="AA15" s="30">
         <v>6475.1620000000003</v>
       </c>
-      <c r="AB15" s="37">
+      <c r="AB15" s="30">
         <v>6913.2870000000003</v>
       </c>
-      <c r="AC15" s="37">
+      <c r="AC15" s="30">
         <v>7753.9870000000001</v>
       </c>
-      <c r="AD15" s="37">
+      <c r="AD15" s="30">
         <v>8223.5380000000005</v>
       </c>
-      <c r="AE15" s="37">
+      <c r="AE15" s="30">
         <v>9149.5319999999992</v>
       </c>
-      <c r="AF15" s="6" t="s">
+      <c r="AF15" s="30">
+        <v>8952.1970000000001</v>
+      </c>
+      <c r="AG15" s="38" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="16" spans="1:33" ht="27.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="39" t="s">
         <v>47</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B16" s="19">
+      <c r="B16" s="15">
         <v>1900.67</v>
       </c>
-      <c r="C16" s="19">
+      <c r="C16" s="15">
         <v>2034.67</v>
       </c>
-      <c r="D16" s="19">
+      <c r="D16" s="15">
         <v>2110.971</v>
       </c>
-      <c r="E16" s="19">
+      <c r="E16" s="15">
         <v>1722.789</v>
       </c>
-      <c r="F16" s="19">
+      <c r="F16" s="15">
         <v>2382.0810000000001</v>
       </c>
-      <c r="G16" s="19">
+      <c r="G16" s="15">
         <v>2247.08</v>
       </c>
-      <c r="H16" s="19">
+      <c r="H16" s="15">
         <v>2174.4140000000002</v>
       </c>
-      <c r="I16" s="19">
+      <c r="I16" s="15">
         <v>2675.3690000000001</v>
       </c>
-      <c r="J16" s="19">
+      <c r="J16" s="15">
         <v>2708.2919999999999</v>
       </c>
-      <c r="K16" s="19">
+      <c r="K16" s="15">
         <v>3508.4009999999998</v>
       </c>
-      <c r="L16" s="19">
+      <c r="L16" s="15">
         <v>3056.7660000000001</v>
       </c>
-      <c r="M16" s="19">
+      <c r="M16" s="15">
         <v>4014.5859999999998</v>
       </c>
-      <c r="N16" s="19">
+      <c r="N16" s="15">
         <v>4458.5829999999996</v>
       </c>
-      <c r="O16" s="19">
+      <c r="O16" s="15">
         <v>4463.723</v>
       </c>
-      <c r="P16" s="19">
+      <c r="P16" s="15">
         <v>4593.808</v>
       </c>
-      <c r="Q16" s="19">
+      <c r="Q16" s="15">
         <v>3824.2779999999998</v>
       </c>
-      <c r="R16" s="19">
+      <c r="R16" s="15">
         <v>4180.2169999999996</v>
       </c>
-      <c r="S16" s="19">
+      <c r="S16" s="15">
         <v>4981.3779999999997</v>
       </c>
-      <c r="T16" s="19">
+      <c r="T16" s="15">
         <v>5048.08</v>
       </c>
-      <c r="U16" s="19">
+      <c r="U16" s="15">
         <v>4991.3</v>
       </c>
-      <c r="V16" s="19">
+      <c r="V16" s="15">
         <v>4291.2449999999999</v>
       </c>
-      <c r="W16" s="19">
+      <c r="W16" s="15">
         <v>4174.4960000000001</v>
       </c>
-      <c r="X16" s="19">
+      <c r="X16" s="15">
         <v>4156.8109999999997</v>
       </c>
-      <c r="Y16" s="19">
+      <c r="Y16" s="15">
         <v>4334.2370000000001</v>
       </c>
-      <c r="Z16" s="37">
+      <c r="Z16" s="30">
         <v>4709.9790000000003</v>
       </c>
-      <c r="AA16" s="37">
+      <c r="AA16" s="30">
         <v>4667.8630000000003</v>
       </c>
-      <c r="AB16" s="37">
+      <c r="AB16" s="30">
         <v>6217.7730000000001</v>
       </c>
-      <c r="AC16" s="37">
+      <c r="AC16" s="30">
         <v>5061.5839999999998</v>
       </c>
-      <c r="AD16" s="37">
-[...5 lines deleted...]
-      <c r="AF16" s="15" t="s">
+      <c r="AD16" s="30">
+        <v>5400.9949999999999</v>
+      </c>
+      <c r="AE16" s="30">
+        <v>5984.61</v>
+      </c>
+      <c r="AF16" s="30">
+        <v>6174.6790000000001</v>
+      </c>
+      <c r="AG16" s="39" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="17" spans="1:33" ht="27.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="36" t="s">
         <v>48</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="8" t="s">
+      <c r="B17" s="15">
+        <v>1117.1869999999999</v>
+      </c>
+      <c r="C17" s="15">
+        <v>1198.4059999999999</v>
+      </c>
+      <c r="D17" s="15">
+        <v>1716.1510000000001</v>
+      </c>
+      <c r="E17" s="15">
+        <v>1357.896</v>
+      </c>
+      <c r="F17" s="15">
+        <v>1339.6130000000001</v>
+      </c>
+      <c r="G17" s="15">
+        <v>1219.068</v>
+      </c>
+      <c r="H17" s="15">
+        <v>1956.06</v>
+      </c>
+      <c r="I17" s="15">
+        <v>2259.0859999999998</v>
+      </c>
+      <c r="J17" s="15">
+        <v>2434.2510000000002</v>
+      </c>
+      <c r="K17" s="15">
+        <v>1769.383</v>
+      </c>
+      <c r="L17" s="15">
+        <v>1927.066</v>
+      </c>
+      <c r="M17" s="15">
+        <v>1285.1400000000001</v>
+      </c>
+      <c r="N17" s="15">
+        <v>1350.3309999999999</v>
+      </c>
+      <c r="O17" s="15">
+        <v>1251.2460000000001</v>
+      </c>
+      <c r="P17" s="15">
+        <v>1128.67</v>
+      </c>
+      <c r="Q17" s="15">
+        <v>1902.384</v>
+      </c>
+      <c r="R17" s="15">
+        <v>1586.2070000000001</v>
+      </c>
+      <c r="S17" s="15">
+        <v>2678.18</v>
+      </c>
+      <c r="T17" s="15">
+        <v>1475.8209999999999</v>
+      </c>
+      <c r="U17" s="15">
+        <v>1223.8240000000001</v>
+      </c>
+      <c r="V17" s="15">
+        <v>1375.143</v>
+      </c>
+      <c r="W17" s="15">
+        <v>1014.421</v>
+      </c>
+      <c r="X17" s="15">
+        <v>680.07100000000003</v>
+      </c>
+      <c r="Y17" s="15">
+        <v>938.65599999999995</v>
+      </c>
+      <c r="Z17" s="30">
+        <v>812.51900000000001</v>
+      </c>
+      <c r="AA17" s="30">
+        <v>1078.9760000000001</v>
+      </c>
+      <c r="AB17" s="30">
+        <v>2664.2220000000002</v>
+      </c>
+      <c r="AC17" s="30">
+        <v>1570.17</v>
+      </c>
+      <c r="AD17" s="30">
+        <v>2907.1750000000002</v>
+      </c>
+      <c r="AE17" s="30">
+        <v>2598.386</v>
+      </c>
+      <c r="AF17" s="30">
+        <v>3834.07</v>
+      </c>
+      <c r="AG17" s="36" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="18" spans="1:33" ht="27.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="40" t="s">
+        <v>63</v>
+      </c>
+      <c r="B18" s="15">
+        <v>37951.223999999995</v>
+      </c>
+      <c r="C18" s="15">
+        <v>40711.915000000008</v>
+      </c>
+      <c r="D18" s="15">
+        <v>43448.783000000003</v>
+      </c>
+      <c r="E18" s="15">
+        <v>47525.428999999989</v>
+      </c>
+      <c r="F18" s="15">
+        <v>50922.137000000002</v>
+      </c>
+      <c r="G18" s="15">
+        <v>54774.563000000002</v>
+      </c>
+      <c r="H18" s="15">
+        <v>59914.776000000013</v>
+      </c>
+      <c r="I18" s="15">
+        <v>62352.936000000002</v>
+      </c>
+      <c r="J18" s="15">
+        <v>66351.570000000007</v>
+      </c>
+      <c r="K18" s="15">
+        <v>70448.445999999996</v>
+      </c>
+      <c r="L18" s="15">
+        <v>74171.177000000011</v>
+      </c>
+      <c r="M18" s="15">
+        <v>75219.736000000004</v>
+      </c>
+      <c r="N18" s="15">
+        <v>78108.614000000001</v>
+      </c>
+      <c r="O18" s="15">
+        <v>81465.785999999978</v>
+      </c>
+      <c r="P18" s="15">
+        <v>88159.877000000008</v>
+      </c>
+      <c r="Q18" s="15">
+        <v>93324.456000000006</v>
+      </c>
+      <c r="R18" s="15">
+        <v>88207.53</v>
+      </c>
+      <c r="S18" s="15">
+        <v>82304.159</v>
+      </c>
+      <c r="T18" s="15">
+        <v>85264.144</v>
+      </c>
+      <c r="U18" s="15">
+        <v>89548.642999999996</v>
+      </c>
+      <c r="V18" s="15">
+        <v>86677.403999999995</v>
+      </c>
+      <c r="W18" s="15">
+        <v>83621.048999999999</v>
+      </c>
+      <c r="X18" s="15">
+        <v>88929.037000000011</v>
+      </c>
+      <c r="Y18" s="15">
+        <v>88725.86</v>
+      </c>
+      <c r="Z18" s="30">
+        <v>91117.180000000008</v>
+      </c>
+      <c r="AA18" s="30">
+        <v>98753.544000000024</v>
+      </c>
+      <c r="AB18" s="30">
+        <v>102495.06</v>
+      </c>
+      <c r="AC18" s="30">
+        <v>107033.57699999999</v>
+      </c>
+      <c r="AD18" s="30">
+        <v>113640.88800000001</v>
+      </c>
+      <c r="AE18" s="30">
+        <v>122805.31700000001</v>
+      </c>
+      <c r="AF18" s="30">
+        <v>130941.36900000001</v>
+      </c>
+      <c r="AG18" s="40" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="19" spans="1:33" ht="27.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="35" t="s">
         <v>49</v>
       </c>
-      <c r="B17" s="19">
-[...89 lines deleted...]
-      <c r="AF17" s="8" t="s">
+      <c r="B19" s="15">
+        <v>33322.057999999997</v>
+      </c>
+      <c r="C19" s="15">
+        <v>35366.600000000006</v>
+      </c>
+      <c r="D19" s="15">
+        <v>36993.222000000002</v>
+      </c>
+      <c r="E19" s="15">
+        <v>40290.325999999994</v>
+      </c>
+      <c r="F19" s="15">
+        <v>43802.712</v>
+      </c>
+      <c r="G19" s="15">
+        <v>48215.964</v>
+      </c>
+      <c r="H19" s="15">
+        <v>51705.501000000011</v>
+      </c>
+      <c r="I19" s="15">
+        <v>55256.964</v>
+      </c>
+      <c r="J19" s="15">
+        <v>58751.183000000005</v>
+      </c>
+      <c r="K19" s="15">
+        <v>61885.29</v>
+      </c>
+      <c r="L19" s="15">
+        <v>66171.426000000007</v>
+      </c>
+      <c r="M19" s="15">
+        <v>68548.824999999997</v>
+      </c>
+      <c r="N19" s="15">
+        <v>71617.706999999995</v>
+      </c>
+      <c r="O19" s="15">
+        <v>74330.029999999984</v>
+      </c>
+      <c r="P19" s="15">
+        <v>79694.009000000005</v>
+      </c>
+      <c r="Q19" s="15">
+        <v>80444.853000000003</v>
+      </c>
+      <c r="R19" s="15">
+        <v>80515.016999999993</v>
+      </c>
+      <c r="S19" s="15">
+        <v>76268.251999999993</v>
+      </c>
+      <c r="T19" s="15">
+        <v>79745.608000000007</v>
+      </c>
+      <c r="U19" s="15">
+        <v>78992.406999999992</v>
+      </c>
+      <c r="V19" s="15">
+        <v>79034.03899999999</v>
+      </c>
+      <c r="W19" s="15">
+        <v>79945.413</v>
+      </c>
+      <c r="X19" s="15">
+        <v>80468.877000000008</v>
+      </c>
+      <c r="Y19" s="15">
+        <v>82558.875</v>
+      </c>
+      <c r="Z19" s="30">
+        <v>85049.650000000009</v>
+      </c>
+      <c r="AA19" s="30">
+        <v>89829.932000000015</v>
+      </c>
+      <c r="AB19" s="30">
+        <v>94258.774999999994</v>
+      </c>
+      <c r="AC19" s="30">
+        <v>98021.172999999995</v>
+      </c>
+      <c r="AD19" s="30">
+        <v>102889.924</v>
+      </c>
+      <c r="AE19" s="30">
+        <v>112768.58700000001</v>
+      </c>
+      <c r="AF19" s="30">
+        <v>119085.07800000001</v>
+      </c>
+      <c r="AG19" s="35" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="20" spans="1:33" ht="27.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="38" t="s">
         <v>50</v>
       </c>
-    </row>
-[...94 lines deleted...]
-      <c r="AF18" s="21" t="s">
+      <c r="B20" s="15">
+        <v>10977.249</v>
+      </c>
+      <c r="C20" s="15">
+        <v>11911.130999999999</v>
+      </c>
+      <c r="D20" s="15">
+        <v>12706.869000000001</v>
+      </c>
+      <c r="E20" s="15">
+        <v>14045.844999999999</v>
+      </c>
+      <c r="F20" s="15">
+        <v>15153.985000000001</v>
+      </c>
+      <c r="G20" s="15">
+        <v>16753.440999999999</v>
+      </c>
+      <c r="H20" s="15">
+        <v>18254.856</v>
+      </c>
+      <c r="I20" s="15">
+        <v>19911.835999999999</v>
+      </c>
+      <c r="J20" s="15">
+        <v>22346.574000000001</v>
+      </c>
+      <c r="K20" s="15">
+        <v>24124.592000000001</v>
+      </c>
+      <c r="L20" s="15">
+        <v>25994.499</v>
+      </c>
+      <c r="M20" s="15">
+        <v>27277.514999999999</v>
+      </c>
+      <c r="N20" s="15">
+        <v>28578.991000000002</v>
+      </c>
+      <c r="O20" s="15">
+        <v>30212.944</v>
+      </c>
+      <c r="P20" s="15">
+        <v>33196.019</v>
+      </c>
+      <c r="Q20" s="15">
+        <v>33846.381000000001</v>
+      </c>
+      <c r="R20" s="15">
+        <v>33728.089</v>
+      </c>
+      <c r="S20" s="15">
+        <v>33401.682000000001</v>
+      </c>
+      <c r="T20" s="15">
+        <v>35182.303</v>
+      </c>
+      <c r="U20" s="15">
+        <v>34515.786</v>
+      </c>
+      <c r="V20" s="15">
+        <v>35106.745999999999</v>
+      </c>
+      <c r="W20" s="15">
+        <v>35570.985999999997</v>
+      </c>
+      <c r="X20" s="15">
+        <v>36115.58</v>
+      </c>
+      <c r="Y20" s="15">
+        <v>37359.99</v>
+      </c>
+      <c r="Z20" s="30">
+        <v>38955.457999999999</v>
+      </c>
+      <c r="AA20" s="30">
+        <v>40339.364999999998</v>
+      </c>
+      <c r="AB20" s="30">
+        <v>41868.989000000001</v>
+      </c>
+      <c r="AC20" s="30">
+        <v>45011.656000000003</v>
+      </c>
+      <c r="AD20" s="30">
+        <v>46963.228000000003</v>
+      </c>
+      <c r="AE20" s="30">
+        <v>52143.207000000002</v>
+      </c>
+      <c r="AF20" s="30">
+        <v>55197.642</v>
+      </c>
+      <c r="AG20" s="38" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="21" spans="1:33" ht="27.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="38" t="s">
         <v>51</v>
       </c>
-    </row>
-[...94 lines deleted...]
-      <c r="AF19" s="6" t="s">
+      <c r="B21" s="15">
+        <v>11092.903</v>
+      </c>
+      <c r="C21" s="15">
+        <v>11935.087</v>
+      </c>
+      <c r="D21" s="15">
+        <v>12975.811</v>
+      </c>
+      <c r="E21" s="15">
+        <v>14524.763000000001</v>
+      </c>
+      <c r="F21" s="15">
+        <v>15896.880999999999</v>
+      </c>
+      <c r="G21" s="15">
+        <v>17627.813999999998</v>
+      </c>
+      <c r="H21" s="15">
+        <v>18806.304</v>
+      </c>
+      <c r="I21" s="15">
+        <v>20160.547999999999</v>
+      </c>
+      <c r="J21" s="15">
+        <v>20896.319</v>
+      </c>
+      <c r="K21" s="15">
+        <v>21728.535</v>
+      </c>
+      <c r="L21" s="15">
+        <v>23026.881000000001</v>
+      </c>
+      <c r="M21" s="15">
+        <v>22897.169000000002</v>
+      </c>
+      <c r="N21" s="15">
+        <v>22975.899000000001</v>
+      </c>
+      <c r="O21" s="15">
+        <v>23459.256000000001</v>
+      </c>
+      <c r="P21" s="15">
+        <v>24574.348000000002</v>
+      </c>
+      <c r="Q21" s="15">
+        <v>24578.666000000001</v>
+      </c>
+      <c r="R21" s="15">
+        <v>22584.815999999999</v>
+      </c>
+      <c r="S21" s="15">
+        <v>19657.2</v>
+      </c>
+      <c r="T21" s="15">
+        <v>21286.723999999998</v>
+      </c>
+      <c r="U21" s="15">
+        <v>20484.991000000002</v>
+      </c>
+      <c r="V21" s="15">
+        <v>20333.759999999998</v>
+      </c>
+      <c r="W21" s="15">
+        <v>20910.537</v>
+      </c>
+      <c r="X21" s="15">
+        <v>21402.856</v>
+      </c>
+      <c r="Y21" s="15">
+        <v>22040.262999999999</v>
+      </c>
+      <c r="Z21" s="30">
+        <v>23151.569</v>
+      </c>
+      <c r="AA21" s="30">
+        <v>23937.006000000001</v>
+      </c>
+      <c r="AB21" s="30">
+        <v>25042.370999999999</v>
+      </c>
+      <c r="AC21" s="30">
+        <v>25976.561000000002</v>
+      </c>
+      <c r="AD21" s="30">
+        <v>27820.394</v>
+      </c>
+      <c r="AE21" s="30">
+        <v>30321.564999999999</v>
+      </c>
+      <c r="AF21" s="30">
+        <v>32611.777999999998</v>
+      </c>
+      <c r="AG21" s="38" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="22" spans="1:33" ht="27.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="38" t="s">
         <v>52</v>
       </c>
-    </row>
-[...94 lines deleted...]
-      <c r="AF20" s="6" t="s">
+      <c r="B22" s="15">
+        <v>4928.9070000000002</v>
+      </c>
+      <c r="C22" s="15">
+        <v>4556.2359999999999</v>
+      </c>
+      <c r="D22" s="15">
+        <v>3920.8789999999999</v>
+      </c>
+      <c r="E22" s="15">
+        <v>3496.3679999999999</v>
+      </c>
+      <c r="F22" s="15">
+        <v>3523.04</v>
+      </c>
+      <c r="G22" s="15">
+        <v>3861.9</v>
+      </c>
+      <c r="H22" s="15">
+        <v>4057.3760000000002</v>
+      </c>
+      <c r="I22" s="15">
+        <v>4042.5329999999999</v>
+      </c>
+      <c r="J22" s="15">
+        <v>3883.13</v>
+      </c>
+      <c r="K22" s="15">
+        <v>3908.8180000000002</v>
+      </c>
+      <c r="L22" s="15">
+        <v>4071.3389999999999</v>
+      </c>
+      <c r="M22" s="15">
+        <v>4626.24</v>
+      </c>
+      <c r="N22" s="15">
+        <v>5205.1080000000002</v>
+      </c>
+      <c r="O22" s="15">
+        <v>5572.85</v>
+      </c>
+      <c r="P22" s="15">
+        <v>5230.1229999999996</v>
+      </c>
+      <c r="Q22" s="15">
+        <v>5245.4750000000004</v>
+      </c>
+      <c r="R22" s="15">
+        <v>7521.56</v>
+      </c>
+      <c r="S22" s="15">
+        <v>8136.9449999999997</v>
+      </c>
+      <c r="T22" s="15">
+        <v>8139.2529999999997</v>
+      </c>
+      <c r="U22" s="15">
+        <v>8334.3639999999996</v>
+      </c>
+      <c r="V22" s="15">
+        <v>8132.8389999999999</v>
+      </c>
+      <c r="W22" s="15">
+        <v>7633.3050000000003</v>
+      </c>
+      <c r="X22" s="15">
+        <v>7299.3710000000001</v>
+      </c>
+      <c r="Y22" s="15">
+        <v>6805.8459999999995</v>
+      </c>
+      <c r="Z22" s="30">
+        <v>6226.933</v>
+      </c>
+      <c r="AA22" s="30">
+        <v>5697.1260000000002</v>
+      </c>
+      <c r="AB22" s="30">
+        <v>5117.7790000000005</v>
+      </c>
+      <c r="AC22" s="30">
+        <v>4608.0190000000002</v>
+      </c>
+      <c r="AD22" s="30">
+        <v>5553.2910000000002</v>
+      </c>
+      <c r="AE22" s="30">
+        <v>5934.7889999999998</v>
+      </c>
+      <c r="AF22" s="30">
+        <v>5964.5420000000004</v>
+      </c>
+      <c r="AG22" s="38" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="23" spans="1:33" ht="27.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="38" t="s">
         <v>53</v>
       </c>
-    </row>
-[...94 lines deleted...]
-      <c r="AF21" s="6" t="s">
+      <c r="B23" s="15">
+        <v>3789.7649999999999</v>
+      </c>
+      <c r="C23" s="15">
+        <v>4104.3010000000004</v>
+      </c>
+      <c r="D23" s="15">
+        <v>4374</v>
+      </c>
+      <c r="E23" s="15">
+        <v>4691.0379999999996</v>
+      </c>
+      <c r="F23" s="15">
+        <v>5216.2730000000001</v>
+      </c>
+      <c r="G23" s="15">
+        <v>5895.9350000000004</v>
+      </c>
+      <c r="H23" s="15">
+        <v>6180.5169999999998</v>
+      </c>
+      <c r="I23" s="15">
+        <v>6409.3739999999998</v>
+      </c>
+      <c r="J23" s="15">
+        <v>6763.2340000000004</v>
+      </c>
+      <c r="K23" s="15">
+        <v>7294.8829999999998</v>
+      </c>
+      <c r="L23" s="15">
+        <v>7952.2179999999998</v>
+      </c>
+      <c r="M23" s="15">
+        <v>8313.1059999999998</v>
+      </c>
+      <c r="N23" s="15">
+        <v>9369.2620000000006</v>
+      </c>
+      <c r="O23" s="15">
+        <v>9744.5689999999995</v>
+      </c>
+      <c r="P23" s="15">
+        <v>10723.477000000001</v>
+      </c>
+      <c r="Q23" s="15">
+        <v>10507.09</v>
+      </c>
+      <c r="R23" s="15">
+        <v>10539.949000000001</v>
+      </c>
+      <c r="S23" s="15">
+        <v>9580.6540000000005</v>
+      </c>
+      <c r="T23" s="15">
+        <v>9482.607</v>
+      </c>
+      <c r="U23" s="15">
+        <v>9743.6119999999992</v>
+      </c>
+      <c r="V23" s="15">
+        <v>9905.6720000000005</v>
+      </c>
+      <c r="W23" s="15">
+        <v>10269.066999999999</v>
+      </c>
+      <c r="X23" s="15">
+        <v>10484.445</v>
+      </c>
+      <c r="Y23" s="15">
+        <v>10746.985000000001</v>
+      </c>
+      <c r="Z23" s="30">
+        <v>10917.323</v>
+      </c>
+      <c r="AA23" s="30">
+        <v>10922.89</v>
+      </c>
+      <c r="AB23" s="30">
+        <v>11965.52</v>
+      </c>
+      <c r="AC23" s="30">
+        <v>13156.161</v>
+      </c>
+      <c r="AD23" s="30">
+        <v>14025.937</v>
+      </c>
+      <c r="AE23" s="30">
+        <v>15076.206</v>
+      </c>
+      <c r="AF23" s="30">
+        <v>15722.994000000001</v>
+      </c>
+      <c r="AG23" s="38" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="24" spans="1:33" ht="27.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="38" t="s">
         <v>54</v>
       </c>
-    </row>
-[...94 lines deleted...]
-      <c r="AF22" s="6" t="s">
+      <c r="B24" s="15">
+        <v>891.94500000000005</v>
+      </c>
+      <c r="C24" s="15">
+        <v>1126.0619999999999</v>
+      </c>
+      <c r="D24" s="15">
+        <v>1113.348</v>
+      </c>
+      <c r="E24" s="15">
+        <v>1330.539</v>
+      </c>
+      <c r="F24" s="15">
+        <v>1621.931</v>
+      </c>
+      <c r="G24" s="15">
+        <v>1524.9490000000001</v>
+      </c>
+      <c r="H24" s="15">
+        <v>1653.47</v>
+      </c>
+      <c r="I24" s="15">
+        <v>1558.3</v>
+      </c>
+      <c r="J24" s="15">
+        <v>1742.8910000000001</v>
+      </c>
+      <c r="K24" s="15">
+        <v>1360.384</v>
+      </c>
+      <c r="L24" s="15">
+        <v>1437.693</v>
+      </c>
+      <c r="M24" s="15">
+        <v>1435.4290000000001</v>
+      </c>
+      <c r="N24" s="15">
+        <v>1337.0450000000001</v>
+      </c>
+      <c r="O24" s="15">
+        <v>1154.136</v>
+      </c>
+      <c r="P24" s="15">
+        <v>1258.3510000000001</v>
+      </c>
+      <c r="Q24" s="15">
+        <v>1295.421</v>
+      </c>
+      <c r="R24" s="15">
+        <v>1164.088</v>
+      </c>
+      <c r="S24" s="15">
+        <v>970.53</v>
+      </c>
+      <c r="T24" s="15">
+        <v>934.51499999999999</v>
+      </c>
+      <c r="U24" s="15">
+        <v>1139.472</v>
+      </c>
+      <c r="V24" s="15">
+        <v>992.4</v>
+      </c>
+      <c r="W24" s="15">
+        <v>915.98800000000006</v>
+      </c>
+      <c r="X24" s="15">
+        <v>806.322</v>
+      </c>
+      <c r="Y24" s="15">
+        <v>781.48500000000001</v>
+      </c>
+      <c r="Z24" s="30">
+        <v>949.89</v>
+      </c>
+      <c r="AA24" s="30">
+        <v>3672.8539999999998</v>
+      </c>
+      <c r="AB24" s="30">
+        <v>4255.7960000000003</v>
+      </c>
+      <c r="AC24" s="30">
+        <v>2745.8980000000001</v>
+      </c>
+      <c r="AD24" s="30">
+        <v>2017.155</v>
+      </c>
+      <c r="AE24" s="30">
+        <v>1885.7439999999999</v>
+      </c>
+      <c r="AF24" s="30">
+        <v>1718.498</v>
+      </c>
+      <c r="AG24" s="38" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="25" spans="1:33" ht="27.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="38" t="s">
         <v>55</v>
       </c>
-    </row>
-[...94 lines deleted...]
-      <c r="AF23" s="6" t="s">
+      <c r="B25" s="15">
+        <v>1641.289</v>
+      </c>
+      <c r="C25" s="15">
+        <v>1733.7829999999999</v>
+      </c>
+      <c r="D25" s="15">
+        <v>1902.3150000000001</v>
+      </c>
+      <c r="E25" s="15">
+        <v>2201.7730000000001</v>
+      </c>
+      <c r="F25" s="15">
+        <v>2390.6019999999999</v>
+      </c>
+      <c r="G25" s="15">
+        <v>2551.9250000000002</v>
+      </c>
+      <c r="H25" s="15">
+        <v>2752.9780000000001</v>
+      </c>
+      <c r="I25" s="15">
+        <v>3174.373</v>
+      </c>
+      <c r="J25" s="15">
+        <v>3119.0349999999999</v>
+      </c>
+      <c r="K25" s="15">
+        <v>3468.078</v>
+      </c>
+      <c r="L25" s="15">
+        <v>3688.7959999999998</v>
+      </c>
+      <c r="M25" s="15">
+        <v>3999.366</v>
+      </c>
+      <c r="N25" s="15">
+        <v>4151.402</v>
+      </c>
+      <c r="O25" s="15">
+        <v>4186.2749999999996</v>
+      </c>
+      <c r="P25" s="15">
+        <v>4711.6909999999998</v>
+      </c>
+      <c r="Q25" s="15">
+        <v>4971.82</v>
+      </c>
+      <c r="R25" s="15">
+        <v>4976.5150000000003</v>
+      </c>
+      <c r="S25" s="15">
+        <v>4521.241</v>
+      </c>
+      <c r="T25" s="15">
+        <v>4720.2060000000001</v>
+      </c>
+      <c r="U25" s="15">
+        <v>4774.1819999999998</v>
+      </c>
+      <c r="V25" s="15">
+        <v>4562.6220000000003</v>
+      </c>
+      <c r="W25" s="15">
+        <v>4645.53</v>
+      </c>
+      <c r="X25" s="15">
+        <v>4360.3029999999999</v>
+      </c>
+      <c r="Y25" s="15">
+        <v>4824.3059999999996</v>
+      </c>
+      <c r="Z25" s="30">
+        <v>4848.4769999999999</v>
+      </c>
+      <c r="AA25" s="30">
+        <v>5260.6909999999998</v>
+      </c>
+      <c r="AB25" s="30">
+        <v>6008.32</v>
+      </c>
+      <c r="AC25" s="30">
+        <v>6522.8779999999997</v>
+      </c>
+      <c r="AD25" s="30">
+        <v>6509.9189999999999</v>
+      </c>
+      <c r="AE25" s="30">
+        <v>7407.076</v>
+      </c>
+      <c r="AF25" s="30">
+        <v>7869.6239999999998</v>
+      </c>
+      <c r="AG25" s="38" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="26" spans="1:33" ht="27.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="35" t="s">
         <v>56</v>
       </c>
-    </row>
-[...94 lines deleted...]
-      <c r="AF24" s="6" t="s">
+      <c r="B26" s="15">
+        <v>4629.1660000000002</v>
+      </c>
+      <c r="C26" s="15">
+        <v>5345.3150000000005</v>
+      </c>
+      <c r="D26" s="15">
+        <v>6455.5609999999997</v>
+      </c>
+      <c r="E26" s="15">
+        <v>7235.1029999999992</v>
+      </c>
+      <c r="F26" s="15">
+        <v>7119.4250000000002</v>
+      </c>
+      <c r="G26" s="15">
+        <v>6558.5990000000002</v>
+      </c>
+      <c r="H26" s="15">
+        <v>8209.2749999999996</v>
+      </c>
+      <c r="I26" s="15">
+        <v>7095.9720000000007</v>
+      </c>
+      <c r="J26" s="15">
+        <v>7600.3870000000006</v>
+      </c>
+      <c r="K26" s="15">
+        <v>8563.1560000000009</v>
+      </c>
+      <c r="L26" s="15">
+        <v>7999.7510000000002</v>
+      </c>
+      <c r="M26" s="15">
+        <v>6670.9110000000001</v>
+      </c>
+      <c r="N26" s="15">
+        <v>6490.9069999999992</v>
+      </c>
+      <c r="O26" s="15">
+        <v>7135.7559999999994</v>
+      </c>
+      <c r="P26" s="15">
+        <v>8465.8680000000004</v>
+      </c>
+      <c r="Q26" s="15">
+        <v>12879.602999999999</v>
+      </c>
+      <c r="R26" s="15">
+        <v>7692.512999999999</v>
+      </c>
+      <c r="S26" s="15">
+        <v>6035.9070000000002</v>
+      </c>
+      <c r="T26" s="15">
+        <v>5518.5360000000001</v>
+      </c>
+      <c r="U26" s="15">
+        <v>10556.236000000001</v>
+      </c>
+      <c r="V26" s="15">
+        <v>7643.3649999999998</v>
+      </c>
+      <c r="W26" s="15">
+        <v>3675.6360000000004</v>
+      </c>
+      <c r="X26" s="15">
+        <v>8460.16</v>
+      </c>
+      <c r="Y26" s="15">
+        <v>6166.9850000000006</v>
+      </c>
+      <c r="Z26" s="30">
+        <v>6067.5300000000007</v>
+      </c>
+      <c r="AA26" s="30">
+        <v>8923.612000000001</v>
+      </c>
+      <c r="AB26" s="30">
+        <v>8236.2849999999999</v>
+      </c>
+      <c r="AC26" s="30">
+        <v>9012.4039999999986</v>
+      </c>
+      <c r="AD26" s="30">
+        <v>10750.964</v>
+      </c>
+      <c r="AE26" s="30">
+        <v>10036.73</v>
+      </c>
+      <c r="AF26" s="30">
+        <v>11856.290999999999</v>
+      </c>
+      <c r="AG26" s="35" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="27" spans="1:33" ht="27.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="44" t="s">
         <v>57</v>
       </c>
-    </row>
-[...94 lines deleted...]
-      <c r="AF25" s="6" t="s">
+      <c r="B27" s="15">
+        <v>3956.261</v>
+      </c>
+      <c r="C27" s="15">
+        <v>4693.4620000000004</v>
+      </c>
+      <c r="D27" s="15">
+        <v>5752.3670000000002</v>
+      </c>
+      <c r="E27" s="15">
+        <v>5773.5559999999996</v>
+      </c>
+      <c r="F27" s="15">
+        <v>5956.2160000000003</v>
+      </c>
+      <c r="G27" s="15">
+        <v>5683.2579999999998</v>
+      </c>
+      <c r="H27" s="15">
+        <v>6842.81</v>
+      </c>
+      <c r="I27" s="15">
+        <v>5930.6360000000004</v>
+      </c>
+      <c r="J27" s="15">
+        <v>6451.4570000000003</v>
+      </c>
+      <c r="K27" s="15">
+        <v>7081.2520000000004</v>
+      </c>
+      <c r="L27" s="15">
+        <v>6505.8670000000002</v>
+      </c>
+      <c r="M27" s="15">
+        <v>5735.3389999999999</v>
+      </c>
+      <c r="N27" s="15">
+        <v>5580.4939999999997</v>
+      </c>
+      <c r="O27" s="15">
+        <v>5075.42</v>
+      </c>
+      <c r="P27" s="15">
+        <v>7451.2489999999998</v>
+      </c>
+      <c r="Q27" s="15">
+        <v>9614.18</v>
+      </c>
+      <c r="R27" s="15">
+        <v>6117.8639999999996</v>
+      </c>
+      <c r="S27" s="15">
+        <v>4313.1530000000002</v>
+      </c>
+      <c r="T27" s="15">
+        <v>3868.12</v>
+      </c>
+      <c r="U27" s="15">
+        <v>3530.4140000000002</v>
+      </c>
+      <c r="V27" s="15">
+        <v>4225.8090000000002</v>
+      </c>
+      <c r="W27" s="15">
+        <v>2898.7240000000002</v>
+      </c>
+      <c r="X27" s="15">
+        <v>3485.288</v>
+      </c>
+      <c r="Y27" s="15">
+        <v>3858.5520000000001</v>
+      </c>
+      <c r="Z27" s="30">
+        <v>3784.3710000000001</v>
+      </c>
+      <c r="AA27" s="30">
+        <v>4786.3670000000002</v>
+      </c>
+      <c r="AB27" s="30">
+        <v>5616.4470000000001</v>
+      </c>
+      <c r="AC27" s="30">
+        <v>5857.2259999999997</v>
+      </c>
+      <c r="AD27" s="30">
+        <v>7016.4049999999997</v>
+      </c>
+      <c r="AE27" s="30">
+        <v>8025.2839999999997</v>
+      </c>
+      <c r="AF27" s="30">
+        <v>9081.1959999999999</v>
+      </c>
+      <c r="AG27" s="44" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="28" spans="1:33" ht="27.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="41" t="s">
         <v>58</v>
       </c>
-    </row>
-[...94 lines deleted...]
-      <c r="AF26" s="6" t="s">
+      <c r="B28" s="15">
+        <v>672.90499999999997</v>
+      </c>
+      <c r="C28" s="15">
+        <v>651.85299999999995</v>
+      </c>
+      <c r="D28" s="15">
+        <v>703.19399999999996</v>
+      </c>
+      <c r="E28" s="15">
+        <v>1461.547</v>
+      </c>
+      <c r="F28" s="15">
+        <v>1163.2090000000001</v>
+      </c>
+      <c r="G28" s="15">
+        <v>875.34100000000001</v>
+      </c>
+      <c r="H28" s="15">
+        <v>1366.4649999999999</v>
+      </c>
+      <c r="I28" s="15">
+        <v>1165.336</v>
+      </c>
+      <c r="J28" s="15">
+        <v>1148.93</v>
+      </c>
+      <c r="K28" s="15">
+        <v>1481.904</v>
+      </c>
+      <c r="L28" s="15">
+        <v>1493.884</v>
+      </c>
+      <c r="M28" s="15">
+        <v>935.572</v>
+      </c>
+      <c r="N28" s="15">
+        <v>910.41300000000001</v>
+      </c>
+      <c r="O28" s="15">
+        <v>2060.3359999999998</v>
+      </c>
+      <c r="P28" s="15">
+        <v>1014.619</v>
+      </c>
+      <c r="Q28" s="15">
+        <v>3265.4229999999998</v>
+      </c>
+      <c r="R28" s="15">
+        <v>1574.6489999999999</v>
+      </c>
+      <c r="S28" s="15">
+        <v>1722.7539999999999</v>
+      </c>
+      <c r="T28" s="15">
+        <v>1650.4159999999999</v>
+      </c>
+      <c r="U28" s="15">
+        <v>7025.8220000000001</v>
+      </c>
+      <c r="V28" s="15">
+        <v>3417.556</v>
+      </c>
+      <c r="W28" s="15">
+        <v>776.91200000000003</v>
+      </c>
+      <c r="X28" s="15">
+        <v>4974.8720000000003</v>
+      </c>
+      <c r="Y28" s="15">
+        <v>2308.433</v>
+      </c>
+      <c r="Z28" s="30">
+        <v>2283.1590000000001</v>
+      </c>
+      <c r="AA28" s="30">
+        <v>4137.2449999999999</v>
+      </c>
+      <c r="AB28" s="30">
+        <v>2619.8380000000002</v>
+      </c>
+      <c r="AC28" s="30">
+        <v>3155.1779999999999</v>
+      </c>
+      <c r="AD28" s="30">
+        <v>3734.5590000000002</v>
+      </c>
+      <c r="AE28" s="30">
+        <v>2011.4459999999999</v>
+      </c>
+      <c r="AF28" s="30">
+        <v>2775.0949999999998</v>
+      </c>
+      <c r="AG28" s="41" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="29" spans="1:33" ht="27.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="42" t="s">
         <v>59</v>
       </c>
-    </row>
-[...99 lines deleted...]
-      <c r="A28" s="8" t="s">
+      <c r="B29" s="15">
+        <v>-4610.5019999999931</v>
+      </c>
+      <c r="C29" s="15">
+        <v>-4470.0560000000041</v>
+      </c>
+      <c r="D29" s="15">
+        <v>-3791.9800000000032</v>
+      </c>
+      <c r="E29" s="15">
+        <v>-4885.6759999999922</v>
+      </c>
+      <c r="F29" s="15">
+        <v>-3625.7700000000041</v>
+      </c>
+      <c r="G29" s="15">
+        <v>-4072.1599999999962</v>
+      </c>
+      <c r="H29" s="15">
+        <v>-6437.7960000000239</v>
+      </c>
+      <c r="I29" s="15">
+        <v>-4686.5659999999989</v>
+      </c>
+      <c r="J29" s="15">
+        <v>-8325.0400000000081</v>
+      </c>
+      <c r="K29" s="15">
+        <v>-9442.8359999999957</v>
+      </c>
+      <c r="L29" s="15">
+        <v>-9719.2940000000017</v>
+      </c>
+      <c r="M29" s="15">
+        <v>-6928.0800000000163</v>
+      </c>
+      <c r="N29" s="15">
+        <v>-5045.2279999999882</v>
+      </c>
+      <c r="O29" s="15">
+        <v>-6825.1059999999852</v>
+      </c>
+      <c r="P29" s="15">
+        <v>-17321.028000000006</v>
+      </c>
+      <c r="Q29" s="15">
+        <v>-20537.13499999998</v>
+      </c>
+      <c r="R29" s="15">
+        <v>-13624.044999999998</v>
+      </c>
+      <c r="S29" s="15">
+        <v>-10453.472999999998</v>
+      </c>
+      <c r="T29" s="15">
+        <v>-8898.2890000000043</v>
+      </c>
+      <c r="U29" s="15">
+        <v>-12751.535000000003</v>
+      </c>
+      <c r="V29" s="15">
+        <v>-8025.9860000000044</v>
+      </c>
+      <c r="W29" s="15">
+        <v>-3622.060999999987</v>
+      </c>
+      <c r="X29" s="15">
+        <v>-5869.5570000000153</v>
+      </c>
+      <c r="Y29" s="15">
+        <v>-872.82500000001164</v>
+      </c>
+      <c r="Z29" s="30">
+        <v>248.99299999998766</v>
+      </c>
+      <c r="AA29" s="30">
+        <v>-11563.868000000031</v>
+      </c>
+      <c r="AB29" s="30">
+        <v>-6117.0489999999991</v>
+      </c>
+      <c r="AC29" s="30">
+        <v>-757.27199999999721</v>
+      </c>
+      <c r="AD29" s="30">
+        <v>3029.718000000008</v>
+      </c>
+      <c r="AE29" s="30">
+        <v>1862.5179999999964</v>
+      </c>
+      <c r="AF29" s="30">
+        <v>2058.6299999999756</v>
+      </c>
+      <c r="AG29" s="42" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="30" spans="1:33" ht="27.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="43" t="s">
         <v>40</v>
       </c>
-      <c r="B28" s="19">
-[...89 lines deleted...]
-      <c r="AF28" s="8" t="s">
+      <c r="B30" s="16"/>
+      <c r="C30" s="16"/>
+      <c r="D30" s="16"/>
+      <c r="E30" s="16"/>
+      <c r="F30" s="16"/>
+      <c r="G30" s="16"/>
+      <c r="H30" s="16"/>
+      <c r="I30" s="16"/>
+      <c r="J30" s="16"/>
+      <c r="K30" s="16"/>
+      <c r="L30" s="16"/>
+      <c r="M30" s="16"/>
+      <c r="N30" s="16"/>
+      <c r="O30" s="16"/>
+      <c r="P30" s="16"/>
+      <c r="Q30" s="16"/>
+      <c r="R30" s="16"/>
+      <c r="S30" s="16"/>
+      <c r="T30" s="16"/>
+      <c r="U30" s="16"/>
+      <c r="V30" s="16"/>
+      <c r="W30" s="16"/>
+      <c r="X30" s="16"/>
+      <c r="Y30" s="17"/>
+      <c r="Z30" s="17"/>
+      <c r="AA30" s="17"/>
+      <c r="AB30" s="17"/>
+      <c r="AC30" s="17"/>
+      <c r="AD30" s="17"/>
+      <c r="AE30" s="17"/>
+      <c r="AF30" s="17"/>
+      <c r="AG30" s="43" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="31" spans="1:33" ht="27.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="34" t="s">
         <v>60</v>
       </c>
-    </row>
-[...94 lines deleted...]
-      <c r="AF29" s="22" t="s">
+      <c r="B31" s="15">
+        <v>89028.55700000003</v>
+      </c>
+      <c r="C31" s="15">
+        <v>94351.591000000015</v>
+      </c>
+      <c r="D31" s="15">
+        <v>102330.95999999999</v>
+      </c>
+      <c r="E31" s="15">
+        <v>111353.38099999996</v>
+      </c>
+      <c r="F31" s="15">
+        <v>119603.30500000001</v>
+      </c>
+      <c r="G31" s="15">
+        <v>128414.44500000001</v>
+      </c>
+      <c r="H31" s="15">
+        <v>135775.00899999996</v>
+      </c>
+      <c r="I31" s="15">
+        <v>142554.26299999998</v>
+      </c>
+      <c r="J31" s="15">
+        <v>146067.85799999998</v>
+      </c>
+      <c r="K31" s="15">
+        <v>152248.38800000004</v>
+      </c>
+      <c r="L31" s="15">
+        <v>158552.70400000003</v>
+      </c>
+      <c r="M31" s="15">
+        <v>166260.46899999998</v>
+      </c>
+      <c r="N31" s="15">
+        <v>175483.40100000004</v>
+      </c>
+      <c r="O31" s="15">
+        <v>179102.77999999994</v>
+      </c>
+      <c r="P31" s="15">
+        <v>175416.43699999998</v>
+      </c>
+      <c r="Q31" s="15">
+        <v>179860.35100000002</v>
+      </c>
+      <c r="R31" s="15">
+        <v>176318.00200000004</v>
+      </c>
+      <c r="S31" s="15">
+        <v>168538.75000000006</v>
+      </c>
+      <c r="T31" s="15">
+        <v>170675.65</v>
+      </c>
+      <c r="U31" s="15">
+        <v>173186.6620000001</v>
+      </c>
+      <c r="V31" s="15">
+        <v>179392.71</v>
+      </c>
+      <c r="W31" s="15">
+        <v>186380.74699999997</v>
+      </c>
+      <c r="X31" s="15">
+        <v>195509.13500000001</v>
+      </c>
+      <c r="Y31" s="15">
+        <v>204997.64599999998</v>
+      </c>
+      <c r="Z31" s="15">
+        <v>214489.89399999991</v>
+      </c>
+      <c r="AA31" s="15">
+        <v>201032.70499999996</v>
+      </c>
+      <c r="AB31" s="15">
+        <v>216493.74499999997</v>
+      </c>
+      <c r="AC31" s="15">
+        <v>243957.08600000001</v>
+      </c>
+      <c r="AD31" s="15">
+        <v>270352.61500000011</v>
+      </c>
+      <c r="AE31" s="15">
+        <v>289784.31700000004</v>
+      </c>
+      <c r="AF31" s="15">
+        <v>306765.48499999999</v>
+      </c>
+      <c r="AG31" s="34" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="32" spans="1:33" ht="27.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="34" t="s">
         <v>61</v>
       </c>
-    </row>
-[...140 lines deleted...]
-      <c r="B32" s="40">
+      <c r="B32" s="33">
         <v>55388.9</v>
       </c>
-      <c r="C32" s="40">
+      <c r="C32" s="33">
         <v>59736.1</v>
       </c>
-      <c r="D32" s="40">
+      <c r="D32" s="33">
         <v>60084.1</v>
       </c>
-      <c r="E32" s="40">
+      <c r="E32" s="33">
         <v>61930</v>
       </c>
-      <c r="F32" s="40">
+      <c r="F32" s="33">
         <v>66266.899999999994</v>
       </c>
-      <c r="G32" s="40">
+      <c r="G32" s="33">
         <v>69591.8</v>
       </c>
-      <c r="H32" s="40">
+      <c r="H32" s="33">
         <v>77908</v>
       </c>
-      <c r="I32" s="40">
+      <c r="I32" s="33">
         <v>85526.6</v>
       </c>
-      <c r="J32" s="40">
+      <c r="J32" s="33">
         <v>93320.9</v>
       </c>
-      <c r="K32" s="40">
+      <c r="K32" s="33">
         <v>102154.6</v>
       </c>
-      <c r="L32" s="40">
+      <c r="L32" s="33">
         <v>114542.7</v>
       </c>
-      <c r="M32" s="40">
+      <c r="M32" s="33">
         <v>122467.4</v>
       </c>
-      <c r="N32" s="40">
+      <c r="N32" s="33">
         <v>127570.8</v>
       </c>
-      <c r="O32" s="40">
+      <c r="O32" s="33">
         <v>135209.1</v>
       </c>
-      <c r="P32" s="40">
+      <c r="P32" s="33">
         <v>153624.4</v>
       </c>
-      <c r="Q32" s="40">
+      <c r="Q32" s="33">
         <v>179652.9</v>
       </c>
-      <c r="R32" s="40">
+      <c r="R32" s="33">
         <v>201044.4</v>
       </c>
-      <c r="S32" s="40">
+      <c r="S32" s="33">
         <v>216746.7</v>
       </c>
-      <c r="T32" s="40">
+      <c r="T32" s="33">
         <v>223313.3</v>
       </c>
-      <c r="U32" s="40">
+      <c r="U32" s="33">
         <v>229391.3</v>
       </c>
-      <c r="V32" s="40">
+      <c r="V32" s="33">
         <v>235046.1</v>
       </c>
-      <c r="W32" s="40">
+      <c r="W32" s="33">
         <v>244494.7</v>
       </c>
-      <c r="X32" s="40">
+      <c r="X32" s="33">
         <v>246398.6</v>
       </c>
-      <c r="Y32" s="40">
+      <c r="Y32" s="33">
         <v>248277.2</v>
       </c>
-      <c r="Z32" s="40">
+      <c r="Z32" s="33">
         <v>249043.6</v>
       </c>
-      <c r="AA32" s="40">
+      <c r="AA32" s="33">
         <v>269577.66579100548</v>
       </c>
-      <c r="AB32" s="40">
+      <c r="AB32" s="33">
         <v>268188.50022625155</v>
       </c>
-      <c r="AC32" s="40">
-[...9 lines deleted...]
-        <v>62</v>
+      <c r="AC32" s="33">
+        <v>271357.621782</v>
+      </c>
+      <c r="AD32" s="33">
+        <v>261889.09794899999</v>
+      </c>
+      <c r="AE32" s="33">
+        <v>270901.93822499999</v>
+      </c>
+      <c r="AF32" s="33">
+        <v>275062.76980000001</v>
+      </c>
+      <c r="AG32" s="34" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="33" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="B33" s="39"/>
-[...19 lines deleted...]
-      <c r="V33" s="39"/>
+      <c r="B33" s="32"/>
+      <c r="C33" s="32"/>
+      <c r="D33" s="32"/>
+      <c r="E33" s="32"/>
+      <c r="F33" s="32"/>
+      <c r="G33" s="32"/>
+      <c r="H33" s="32"/>
+      <c r="I33" s="32"/>
+      <c r="J33" s="32"/>
+      <c r="K33" s="32"/>
+      <c r="L33" s="32"/>
+      <c r="M33" s="32"/>
+      <c r="N33" s="32"/>
+      <c r="O33" s="32"/>
+      <c r="P33" s="32"/>
+      <c r="Q33" s="32"/>
+      <c r="R33" s="32"/>
+      <c r="S33" s="32"/>
+      <c r="T33" s="32"/>
+      <c r="U33" s="32"/>
+      <c r="V33" s="32"/>
     </row>
     <row r="34" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A34" s="4" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
     </row>
     <row r="35" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A35" s="4" t="s">
-        <v>72</v>
+        <v>26</v>
       </c>
     </row>
     <row r="36" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="B36" s="17"/>
+      <c r="B36" s="13"/>
     </row>
     <row r="37" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="B37" s="17"/>
+      <c r="B37" s="13"/>
     </row>
     <row r="38" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="B38" s="17"/>
+      <c r="B38" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="AF7:AF9"/>
+    <mergeCell ref="AG7:AG9"/>
     <mergeCell ref="A7:A9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet2"/>
   <dimension ref="A1:B30"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="39" style="31" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="31"/>
+    <col min="1" max="1" width="39" style="24" customWidth="1"/>
+    <col min="2" max="2" width="47" style="31" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A1" s="33"/>
+      <c r="A1" s="26"/>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A2" s="34" t="s">
+      <c r="A2" s="27" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="13.5" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="4" spans="1:2" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A4" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="25" t="s">
+      <c r="B4" s="18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A5" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="26" t="s">
-        <v>81</v>
+      <c r="B5" s="19" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A6" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B6" s="27">
+      <c r="B6" s="20">
         <v>1995</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A7" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="41">
-        <v>2024</v>
+      <c r="B7" s="45">
+        <v>2025</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="42" t="s">
-        <v>75</v>
+      <c r="B8" s="46" t="s">
+        <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A9" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="43">
+      <c r="B9" s="47">
         <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B10" s="28" t="s">
-        <v>86</v>
+      <c r="B10" s="21" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="2" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>88</v>
+        <v>23</v>
+      </c>
+      <c r="B11" s="29" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>89</v>
+        <v>24</v>
+      </c>
+      <c r="B12" s="29" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A13" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B13" s="29" t="s">
-        <v>76</v>
+      <c r="B13" s="22" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A14" s="3"/>
-      <c r="B14" s="35" t="s">
-        <v>77</v>
+      <c r="B14" s="28" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="13.5" thickTop="1" x14ac:dyDescent="0.2"/>
     <row r="16" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A16" s="34" t="s">
-        <v>13</v>
+      <c r="A16" s="27" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="13.5" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="18" spans="1:2" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="12" t="s">
-[...3 lines deleted...]
-        <v>64</v>
+      <c r="A18" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="B18" s="18" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A19" s="13" t="s">
+      <c r="A19" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="B19" s="19" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A20" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="B20" s="20">
+        <v>1995</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A21" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="B19" s="26" t="s">
-[...4 lines deleted...]
-      <c r="A20" s="13" t="s">
+      <c r="B21" s="45">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A22" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="B20" s="27">
-[...4 lines deleted...]
-      <c r="A21" s="13" t="s">
+      <c r="B22" s="46" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A23" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="B21" s="41">
-[...4 lines deleted...]
-      <c r="A22" s="13" t="s">
+      <c r="B23" s="45">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A24" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="B22" s="42" t="s">
-[...4 lines deleted...]
-      <c r="A23" s="13" t="s">
+      <c r="B24" s="23" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A25" s="10" t="s">
         <v>18</v>
       </c>
-      <c r="B23" s="41">
-[...4 lines deleted...]
-      <c r="A24" s="13" t="s">
+      <c r="B25" s="29" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="26" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A26" s="10" t="s">
         <v>19</v>
       </c>
-      <c r="B24" s="30" t="s">
-[...4 lines deleted...]
-      <c r="A25" s="13" t="s">
+      <c r="B26" s="29" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="27" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A27" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="B25" s="36" t="s">
-[...16 lines deleted...]
-        <v>78</v>
+      <c r="B27" s="22" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="28" spans="1:2" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="14"/>
-[...1 lines deleted...]
-        <v>77</v>
+      <c r="A28" s="11"/>
+      <c r="B28" s="28" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="29" spans="1:2" ht="13.5" thickTop="1" x14ac:dyDescent="0.2"/>
     <row r="30" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A30" s="32"/>
+      <c r="A30" s="25"/>
     </row>
   </sheetData>
   <phoneticPr fontId="21" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
     <hyperlink ref="B27" r:id="rId2" xr:uid="{00000000-0004-0000-0100-000001000000}"/>
     <hyperlink ref="B14" r:id="rId3" xr:uid="{00000000-0004-0000-0100-000002000000}"/>
     <hyperlink ref="B28" r:id="rId4" xr:uid="{00000000-0004-0000-0100-000003000000}"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>