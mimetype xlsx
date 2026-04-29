--- v0 (2025-10-13)
+++ v1 (2026-04-29)
@@ -1,83 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
-  <workbookPr defaultThemeVersion="124226"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="R:\lsb\DCN_CAP\CTNFAP_B21\Portal\Portal_Carregamento\Quadros B.4.1 - Administrações públicas\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8D427EAE-01AC-4111-9918-FC2D204B377B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1EEF69AD-1D6E-486F-B44A-37A0AAAD9A13}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Quadro B.4.1.5" sheetId="1" r:id="rId1"/>
     <sheet name="MetaInfo" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="150">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="155" uniqueCount="151">
   <si>
     <t>P.1</t>
   </si>
   <si>
     <t>P.13</t>
   </si>
   <si>
     <t>P.131</t>
   </si>
   <si>
     <t>P.11+P.12+P.131</t>
   </si>
   <si>
     <t>P.2</t>
   </si>
   <si>
     <t>D.1P</t>
   </si>
   <si>
     <t>D.29P</t>
   </si>
   <si>
     <t>D.39R</t>
   </si>
   <si>
@@ -788,56 +788,50 @@
       <t>Total revenue for General Government</t>
     </r>
   </si>
   <si>
     <t>P51C</t>
   </si>
   <si>
     <t>32=21+22+26+27-28-29-31</t>
   </si>
   <si>
     <t>35=32-33-34+9</t>
   </si>
   <si>
     <t>36=35-9</t>
   </si>
   <si>
     <t>39=37+38</t>
   </si>
   <si>
     <t>43=41+42</t>
   </si>
   <si>
     <t>45=35+39-40-43-44</t>
   </si>
   <si>
-    <t>45=7+11+12+17+20+28+29+30+31+34+40+43+44</t>
-[...4 lines deleted...]
-  <si>
     <r>
       <t xml:space="preserve">Operação SEC
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <color indexed="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>ESA transaction</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Produção não mercantil
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <color indexed="9"/>
@@ -1132,57 +1126,66 @@
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>6</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> EUR</t>
     </r>
   </si>
   <si>
     <t>Base 2021; Po - valor provisório; Pe - valor preliminar</t>
   </si>
   <si>
     <t>Base 2021; Po - provisional value; Pe - preliminary value</t>
   </si>
   <si>
-    <t>23-09-2025</t>
-[...1 lines deleted...]
-  <si>
     <t>26-03-2026</t>
   </si>
   <si>
     <t>2024Po</t>
+  </si>
+  <si>
+    <t>46=7+11+12+17+20+28+29+30+31+34+40+43+44</t>
+  </si>
+  <si>
+    <t>47=1+2+4+13+15+16+22+26+27+39</t>
+  </si>
+  <si>
+    <t>2025Pe</t>
+  </si>
+  <si>
+    <t>23-09-2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -1830,198 +1833,201 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/documents/3859598/10042108/KS-GQ-19-007-EN-N.pdf/5d6fc8f4-58e3-4354-acd3-a29a66f2e00c" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ine.pt/ngt_server/attachfileu.jsp?look_parentBoui=215821289&amp;att_display=n&amp;att_download=y" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ine.pt/ngt_server/attachfileu.jsp?look_parentBoui=215820499&amp;att_display=n&amp;att_download=y" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/documents/3859598/10042108/KS-GQ-19-007-EN-N.pdf/5d6fc8f4-58e3-4354-acd3-a29a66f2e00c" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:GE40"/>
+  <sheetPr codeName="Sheet1"/>
+  <dimension ref="A1:GE41"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="15.83203125" customWidth="1"/>
     <col min="2" max="2" width="15.83203125" style="6" customWidth="1"/>
-    <col min="3" max="48" width="15.83203125" customWidth="1"/>
+    <col min="3" max="46" width="15.83203125" customWidth="1"/>
+    <col min="47" max="47" width="16.83203125" customWidth="1"/>
+    <col min="48" max="48" width="15.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:48" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:48" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="7" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="3" spans="1:48" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="7" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="4" spans="1:48" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="7"/>
     </row>
     <row r="5" spans="1:48" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="5" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
     </row>
     <row r="6" spans="1:48" ht="6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="7" spans="1:48" s="6" customFormat="1" ht="18.600000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A7" s="33" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="B7" s="30" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="C7" s="30" t="s">
         <v>69</v>
       </c>
       <c r="D7" s="30" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="E7" s="30" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="F7" s="30" t="s">
         <v>70</v>
       </c>
       <c r="G7" s="30" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="H7" s="30" t="s">
         <v>71</v>
       </c>
       <c r="I7" s="30" t="s">
         <v>72</v>
       </c>
       <c r="J7" s="30" t="s">
         <v>73</v>
       </c>
       <c r="K7" s="33" t="s">
         <v>74</v>
       </c>
       <c r="L7" s="30" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="M7" s="30" t="s">
         <v>75</v>
       </c>
       <c r="N7" s="30" t="s">
         <v>76</v>
       </c>
       <c r="O7" s="30" t="s">
         <v>77</v>
       </c>
       <c r="P7" s="30" t="s">
         <v>78</v>
       </c>
       <c r="Q7" s="30" t="s">
         <v>79</v>
       </c>
       <c r="R7" s="30" t="s">
         <v>80</v>
       </c>
       <c r="S7" s="30" t="s">
         <v>81</v>
       </c>
       <c r="T7" s="30" t="s">
         <v>82</v>
       </c>
       <c r="U7" s="30" t="s">
         <v>83</v>
       </c>
       <c r="V7" s="30" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="W7" s="30" t="s">
         <v>84</v>
       </c>
       <c r="X7" s="30" t="s">
+        <v>114</v>
+      </c>
+      <c r="Y7" s="30" t="s">
+        <v>115</v>
+      </c>
+      <c r="Z7" s="33" t="s">
         <v>116</v>
       </c>
-      <c r="Y7" s="30" t="s">
+      <c r="AA7" s="30" t="s">
         <v>117</v>
-      </c>
-[...4 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AB7" s="30" t="s">
         <v>85</v>
       </c>
       <c r="AC7" s="30" t="s">
         <v>86</v>
       </c>
       <c r="AD7" s="30" t="s">
         <v>87</v>
       </c>
       <c r="AE7" s="30" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="AF7" s="30" t="s">
         <v>88</v>
       </c>
       <c r="AG7" s="30" t="s">
         <v>89</v>
       </c>
       <c r="AH7" s="30" t="s">
         <v>90</v>
       </c>
       <c r="AI7" s="30" t="s">
+        <v>119</v>
+      </c>
+      <c r="AJ7" s="30" t="s">
+        <v>120</v>
+      </c>
+      <c r="AK7" s="30" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AL7" s="30" t="s">
         <v>91</v>
       </c>
       <c r="AM7" s="30" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="AN7" s="30" t="s">
         <v>92</v>
       </c>
       <c r="AO7" s="30" t="s">
         <v>93</v>
       </c>
       <c r="AP7" s="30" t="s">
         <v>94</v>
       </c>
       <c r="AQ7" s="30" t="s">
         <v>95</v>
       </c>
       <c r="AR7" s="30" t="s">
         <v>96</v>
       </c>
       <c r="AS7" s="30" t="s">
         <v>97</v>
       </c>
       <c r="AT7" s="30" t="s">
         <v>98</v>
       </c>
       <c r="AU7" s="30" t="s">
         <v>99</v>
       </c>
@@ -2203,51 +2209,51 @@
       <c r="AO9" s="12" t="s">
         <v>26</v>
       </c>
       <c r="AP9" s="10" t="s">
         <v>54</v>
       </c>
       <c r="AQ9" s="12" t="s">
         <v>28</v>
       </c>
       <c r="AR9" s="12" t="s">
         <v>27</v>
       </c>
       <c r="AS9" s="12" t="s">
         <v>55</v>
       </c>
       <c r="AT9" s="12" t="s">
         <v>29</v>
       </c>
       <c r="AU9" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AV9" s="12" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="10" spans="1:48" s="1" customFormat="1" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:48" s="1" customFormat="1" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A10" s="36"/>
       <c r="B10" s="8">
         <v>1</v>
       </c>
       <c r="C10" s="8">
         <v>2</v>
       </c>
       <c r="D10" s="8">
         <v>3</v>
       </c>
       <c r="E10" s="8">
         <v>4</v>
       </c>
       <c r="F10" s="12" t="s">
         <v>36</v>
       </c>
       <c r="G10" s="12" t="s">
         <v>56</v>
       </c>
       <c r="H10" s="12">
         <v>7</v>
       </c>
       <c r="I10" s="12" t="s">
         <v>37</v>
       </c>
@@ -2341,54 +2347,54 @@
       <c r="AM10" s="12">
         <v>38</v>
       </c>
       <c r="AN10" s="12" t="s">
         <v>105</v>
       </c>
       <c r="AO10" s="12">
         <v>40</v>
       </c>
       <c r="AP10" s="12">
         <v>41</v>
       </c>
       <c r="AQ10" s="12">
         <v>42</v>
       </c>
       <c r="AR10" s="12" t="s">
         <v>106</v>
       </c>
       <c r="AS10" s="12">
         <v>44</v>
       </c>
       <c r="AT10" s="12" t="s">
         <v>107</v>
       </c>
       <c r="AU10" s="12" t="s">
-        <v>108</v>
+        <v>147</v>
       </c>
       <c r="AV10" s="12" t="s">
-        <v>109</v>
+        <v>148</v>
       </c>
     </row>
     <row r="11" spans="1:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="9">
         <v>1995</v>
       </c>
       <c r="B11" s="11">
         <v>1520.88</v>
       </c>
       <c r="C11" s="11">
         <v>645.96400000000006</v>
       </c>
       <c r="D11" s="11">
         <v>14645.054</v>
       </c>
       <c r="E11" s="11">
         <v>460.85899999999998</v>
       </c>
       <c r="F11" s="11">
         <v>16811.898000000001</v>
       </c>
       <c r="G11" s="11">
         <v>2627.703</v>
       </c>
       <c r="H11" s="11">
@@ -6504,293 +6510,440 @@
       <c r="I39" s="11">
         <v>34502.028000000006</v>
       </c>
       <c r="J39" s="11">
         <v>6901.3909999999996</v>
       </c>
       <c r="K39" s="11">
         <v>27600.637000000006</v>
       </c>
       <c r="L39" s="11">
         <v>27820.394</v>
       </c>
       <c r="M39" s="11">
         <v>0</v>
       </c>
       <c r="N39" s="11">
         <v>393.18900000000002</v>
       </c>
       <c r="O39" s="11">
         <v>173.43200000000587</v>
       </c>
       <c r="P39" s="11">
         <v>38725.148000000001</v>
       </c>
       <c r="Q39" s="11">
-        <v>2112.1379999999999</v>
+        <v>2112.1370000000002</v>
       </c>
       <c r="R39" s="11">
         <v>2017.155</v>
       </c>
       <c r="S39" s="11">
         <v>5553.2910000000002</v>
       </c>
       <c r="T39" s="11">
         <v>0.79400000000000004</v>
       </c>
       <c r="U39" s="11">
         <v>5554.085</v>
       </c>
       <c r="V39" s="11">
-        <v>33439.47800000001</v>
+        <v>33439.477000000014</v>
       </c>
       <c r="W39" s="11">
         <v>28599.123</v>
       </c>
       <c r="X39" s="11">
         <v>17183.723999999998</v>
       </c>
       <c r="Y39" s="11">
         <v>5094.1009999999997</v>
       </c>
       <c r="Z39" s="11">
         <v>10536.802</v>
       </c>
       <c r="AA39" s="11">
         <v>32814.627</v>
       </c>
       <c r="AB39" s="11">
         <v>2895.6689999999999</v>
       </c>
       <c r="AC39" s="11">
         <v>31.78</v>
       </c>
       <c r="AD39" s="11">
         <v>42118.75</v>
       </c>
       <c r="AE39" s="11">
         <v>4844.4780000000001</v>
       </c>
       <c r="AF39" s="11">
         <v>6477.3450000000003</v>
       </c>
       <c r="AG39" s="11">
-        <v>49121.021999999997</v>
+        <v>49121.021000000008</v>
       </c>
       <c r="AH39" s="11">
         <v>45148.904999999999</v>
       </c>
       <c r="AI39" s="11">
         <v>0</v>
       </c>
       <c r="AJ39" s="11">
-        <v>10873.507999999998</v>
+        <v>10873.507000000009</v>
       </c>
       <c r="AK39" s="11">
-        <v>3972.1169999999984</v>
+        <v>3972.1160000000091</v>
       </c>
       <c r="AL39" s="11">
         <v>0.09</v>
       </c>
       <c r="AM39" s="11">
         <v>2907.085</v>
       </c>
       <c r="AN39" s="11">
         <v>2907.1750000000002</v>
       </c>
       <c r="AO39" s="11">
-        <v>3365.53</v>
+        <v>3734.5590000000002</v>
       </c>
       <c r="AP39" s="11">
         <v>6940.1940000000004</v>
       </c>
       <c r="AQ39" s="11">
         <v>98.203000000000003</v>
       </c>
       <c r="AR39" s="11">
         <v>7038.3970000000008</v>
       </c>
       <c r="AS39" s="11">
         <v>-21.992000000000001</v>
       </c>
       <c r="AT39" s="11">
-        <v>3398.747999999996</v>
+        <v>3029.7180000000062</v>
       </c>
       <c r="AU39" s="11">
-        <v>113271.859</v>
+        <v>113640.88799999999</v>
       </c>
       <c r="AV39" s="11">
-        <v>116670.607</v>
+        <v>116670.60600000001</v>
       </c>
       <c r="AW39" s="13"/>
     </row>
     <row r="40" spans="1:49" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="9" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="B40" s="11">
         <v>5764.665</v>
       </c>
       <c r="C40" s="11">
         <v>1727.221</v>
       </c>
       <c r="D40" s="11">
         <v>44727.343000000001</v>
       </c>
       <c r="E40" s="11">
         <v>1657.646</v>
       </c>
       <c r="F40" s="11">
         <v>52219.228999999999</v>
       </c>
       <c r="G40" s="11">
         <v>9149.5320000000011</v>
       </c>
       <c r="H40" s="11">
         <v>15076.206</v>
       </c>
       <c r="I40" s="11">
         <v>37143.023000000001</v>
       </c>
       <c r="J40" s="11">
         <v>6986.951</v>
       </c>
       <c r="K40" s="11">
         <v>30156.072</v>
       </c>
       <c r="L40" s="11">
         <v>30321.564999999999</v>
       </c>
       <c r="M40" s="11">
         <v>0</v>
       </c>
       <c r="N40" s="11">
         <v>318.065</v>
       </c>
       <c r="O40" s="11">
         <v>152.57200000000142</v>
       </c>
       <c r="P40" s="11">
         <v>41566.553</v>
       </c>
       <c r="Q40" s="11">
-        <v>2251.069</v>
+        <v>2293.1401999999998</v>
       </c>
       <c r="R40" s="11">
         <v>1885.7439999999999</v>
       </c>
       <c r="S40" s="11">
         <v>5934.7889999999998</v>
       </c>
       <c r="T40" s="11">
         <v>0.94799999999999995</v>
       </c>
       <c r="U40" s="11">
         <v>5935.7370000000001</v>
       </c>
       <c r="V40" s="11">
-        <v>36148.713000000003</v>
+        <v>36190.784200000002</v>
       </c>
       <c r="W40" s="11">
         <v>29486.248</v>
       </c>
       <c r="X40" s="11">
-        <v>19415.716</v>
+        <v>19417.924999999999</v>
       </c>
       <c r="Y40" s="11">
         <v>5430.4780000000001</v>
       </c>
       <c r="Z40" s="11">
-        <v>11036.312</v>
+        <v>11034.102999999999</v>
       </c>
       <c r="AA40" s="11">
         <v>35882.506000000001</v>
       </c>
       <c r="AB40" s="11">
         <v>3373.4043569999999</v>
       </c>
       <c r="AC40" s="11">
         <v>35.896000000000001</v>
       </c>
       <c r="AD40" s="11">
         <v>46385.724999999999</v>
       </c>
       <c r="AE40" s="11">
         <v>5757.482</v>
       </c>
       <c r="AF40" s="11">
-        <v>7377.21</v>
+        <v>7370.232</v>
       </c>
       <c r="AG40" s="11">
-        <v>51092.04035700002</v>
+        <v>51141.089557000028</v>
       </c>
       <c r="AH40" s="11">
         <v>48827.178999999996</v>
       </c>
       <c r="AI40" s="11">
         <v>0</v>
       </c>
       <c r="AJ40" s="11">
-        <v>9251.8123570000243</v>
+        <v>9300.8615570000329</v>
       </c>
       <c r="AK40" s="11">
-        <v>2264.8613570000243</v>
+        <v>2313.9105570000329</v>
       </c>
       <c r="AL40" s="11">
         <v>4.3999999999999997E-2</v>
       </c>
       <c r="AM40" s="11">
-        <v>2598.3420422000004</v>
+        <v>2598.3417960000002</v>
       </c>
       <c r="AN40" s="11">
-        <v>2598.3860422000002</v>
+        <v>2598.385796</v>
       </c>
       <c r="AO40" s="11">
-        <v>2380.4749999999999</v>
+        <v>2011.4459999999999</v>
       </c>
       <c r="AP40" s="11">
-        <v>7873.8059999999996</v>
+        <v>7880.7839999999997</v>
       </c>
       <c r="AQ40" s="11">
         <v>145.071</v>
       </c>
       <c r="AR40" s="11">
-        <v>8018.8769999999995</v>
+        <v>8025.8549999999996</v>
       </c>
       <c r="AS40" s="11">
         <v>-0.57099999999999995</v>
       </c>
       <c r="AT40" s="11">
-        <v>1451.4173992000242</v>
+        <v>1862.5173530000338</v>
       </c>
       <c r="AU40" s="11">
-        <v>123174.34600000001</v>
+        <v>122805.317</v>
       </c>
       <c r="AV40" s="11">
-        <v>124625.7633992</v>
+        <v>124667.83435300001</v>
       </c>
       <c r="AW40" s="13"/>
+    </row>
+    <row r="41" spans="1:49" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="9" t="s">
+        <v>149</v>
+      </c>
+      <c r="B41" s="11">
+        <v>5609.6769999999997</v>
+      </c>
+      <c r="C41" s="11">
+        <v>1832.07</v>
+      </c>
+      <c r="D41" s="11">
+        <v>47891.788999999997</v>
+      </c>
+      <c r="E41" s="11">
+        <v>1510.45</v>
+      </c>
+      <c r="F41" s="11">
+        <v>55333.535999999993</v>
+      </c>
+      <c r="G41" s="11">
+        <v>8952.1970000000001</v>
+      </c>
+      <c r="H41" s="11">
+        <v>15722.994000000001</v>
+      </c>
+      <c r="I41" s="11">
+        <v>39610.541999999994</v>
+      </c>
+      <c r="J41" s="11">
+        <v>7290.19</v>
+      </c>
+      <c r="K41" s="11">
+        <v>32320.351999999995</v>
+      </c>
+      <c r="L41" s="11">
+        <v>32611.777999999998</v>
+      </c>
+      <c r="M41" s="11">
+        <v>0</v>
+      </c>
+      <c r="N41" s="11">
+        <v>413.19900000000001</v>
+      </c>
+      <c r="O41" s="11">
+        <v>121.7729999999969</v>
+      </c>
+      <c r="P41" s="11">
+        <v>44513.741999999998</v>
+      </c>
+      <c r="Q41" s="11">
+        <v>2551.518</v>
+      </c>
+      <c r="R41" s="11">
+        <v>1718.498</v>
+      </c>
+      <c r="S41" s="11">
+        <v>5964.5420000000004</v>
+      </c>
+      <c r="T41" s="11">
+        <v>0</v>
+      </c>
+      <c r="U41" s="11">
+        <v>5964.5420000000004</v>
+      </c>
+      <c r="V41" s="11">
+        <v>39503.992999999995</v>
+      </c>
+      <c r="W41" s="11">
+        <v>30754.51</v>
+      </c>
+      <c r="X41" s="11">
+        <v>21098.905999999999</v>
+      </c>
+      <c r="Y41" s="11">
+        <v>5725.2669999999998</v>
+      </c>
+      <c r="Z41" s="11">
+        <v>11946.628000000001</v>
+      </c>
+      <c r="AA41" s="11">
+        <v>38770.800999999999</v>
+      </c>
+      <c r="AB41" s="11">
+        <v>3209.9615329999997</v>
+      </c>
+      <c r="AC41" s="11">
+        <v>33.924999999999997</v>
+      </c>
+      <c r="AD41" s="11">
+        <v>49279.476999999999</v>
+      </c>
+      <c r="AE41" s="11">
+        <v>5918.165</v>
+      </c>
+      <c r="AF41" s="11">
+        <v>7835.6989999999996</v>
+      </c>
+      <c r="AG41" s="11">
+        <v>55090.164532999996</v>
+      </c>
+      <c r="AH41" s="11">
+        <v>52299.504000000001</v>
+      </c>
+      <c r="AI41" s="11">
+        <v>0</v>
+      </c>
+      <c r="AJ41" s="11">
+        <v>10080.850532999993</v>
+      </c>
+      <c r="AK41" s="11">
+        <v>2790.6605329999938</v>
+      </c>
+      <c r="AL41" s="11">
+        <v>0.21</v>
+      </c>
+      <c r="AM41" s="11">
+        <v>3833.8602496999997</v>
+      </c>
+      <c r="AN41" s="11">
+        <v>3834.0702496999997</v>
+      </c>
+      <c r="AO41" s="11">
+        <v>2775.0949999999998</v>
+      </c>
+      <c r="AP41" s="11">
+        <v>9167.0139999999992</v>
+      </c>
+      <c r="AQ41" s="11">
+        <v>19.128</v>
+      </c>
+      <c r="AR41" s="11">
+        <v>9186.1419999999998</v>
+      </c>
+      <c r="AS41" s="11">
+        <v>-104.946</v>
+      </c>
+      <c r="AT41" s="11">
+        <v>2058.6297826999944</v>
+      </c>
+      <c r="AU41" s="11">
+        <v>130941.36900000001</v>
+      </c>
+      <c r="AV41" s="11">
+        <v>132999.99878269999</v>
+      </c>
+      <c r="AW41" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="49">
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="AA7:AA8"/>
     <mergeCell ref="Y7:Y8"/>
     <mergeCell ref="T7:T8"/>
     <mergeCell ref="V7:V8"/>
     <mergeCell ref="W7:W8"/>
     <mergeCell ref="X7:X8"/>
     <mergeCell ref="Z7:Z8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="U7:U8"/>
     <mergeCell ref="H7:H8"/>
     <mergeCell ref="I7:I8"/>
     <mergeCell ref="J7:J8"/>
     <mergeCell ref="K7:K8"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="AC7:AC8"/>
     <mergeCell ref="AD7:AD8"/>
     <mergeCell ref="AE7:AE8"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="G7:G8"/>
@@ -6812,252 +6965,253 @@
     <mergeCell ref="AV7:AV8"/>
     <mergeCell ref="AQ7:AQ8"/>
     <mergeCell ref="AR7:AR8"/>
     <mergeCell ref="AS7:AS8"/>
     <mergeCell ref="AT7:AT8"/>
     <mergeCell ref="AU7:AU8"/>
     <mergeCell ref="AP7:AP8"/>
     <mergeCell ref="AI7:AI8"/>
     <mergeCell ref="AM7:AM8"/>
     <mergeCell ref="AN7:AN8"/>
     <mergeCell ref="AJ7:AJ8"/>
     <mergeCell ref="AK7:AK8"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <cellWatches>
     <cellWatch r="AV11"/>
   </cellWatches>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <sheetPr codeName="Sheet2"/>
   <dimension ref="A1:B29"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="45.5" customWidth="1"/>
     <col min="2" max="2" width="54.83203125" style="6" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="14"/>
     </row>
     <row r="2" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="15" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="16"/>
     </row>
     <row r="4" spans="1:2" ht="12.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A4" s="17" t="s">
         <v>40</v>
       </c>
       <c r="B4" s="18" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="19" t="s">
         <v>41</v>
       </c>
       <c r="B5" s="20" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="19" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="21">
         <v>1995</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="19" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="22">
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="19" t="s">
         <v>44</v>
       </c>
       <c r="B8" s="23" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="19" t="s">
         <v>45</v>
       </c>
       <c r="B9" s="24">
         <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="19" t="s">
         <v>46</v>
       </c>
       <c r="B10" s="25" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="19" t="s">
         <v>50</v>
       </c>
       <c r="B11" s="26" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="19" t="s">
         <v>51</v>
       </c>
       <c r="B12" s="26" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="19" t="s">
         <v>47</v>
       </c>
       <c r="B13" s="27" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A14" s="28"/>
       <c r="B14" s="29" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="12.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A15" s="16"/>
     </row>
     <row r="16" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A17" s="16"/>
     </row>
     <row r="18" spans="1:2" ht="12.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A18" s="17" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="B18" s="18" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="19" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="B19" s="20" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="19" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="B20" s="21">
         <v>1995</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="19" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="B21" s="22">
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="22" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="19" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="B22" s="23" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="23" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="19" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="B23" s="24">
         <v>6</v>
       </c>
     </row>
     <row r="24" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="19" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="B24" s="25" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="25" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="19" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="B25" s="26" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
     </row>
     <row r="26" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="19" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="B26" s="26" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
     </row>
     <row r="27" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="19" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="B27" s="27" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
     </row>
     <row r="28" spans="1:2" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A28" s="28"/>
       <c r="B28" s="29" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="29" spans="1:2" ht="12" thickTop="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="B27" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
     <hyperlink ref="B13" r:id="rId2" xr:uid="{00000000-0004-0000-0100-000001000000}"/>
     <hyperlink ref="B14" r:id="rId3" xr:uid="{00000000-0004-0000-0100-000002000000}"/>
     <hyperlink ref="B28" r:id="rId4" xr:uid="{00000000-0004-0000-0100-000003000000}"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>