--- v1 (2026-03-01)
+++ v2 (2026-04-29)
@@ -1,82 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="R:\lsb\DCN_CAP\CTNFAP_B21\Portal\Portal_Carregamento\Quadros B.4.1 - Administrações públicas\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D7FF20D3-0900-45E8-BDBF-210B6E3063CA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DF802E09-EF92-4236-AC2E-BD60C8DAAD43}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="804" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Quadro B.4.1.3" sheetId="9" r:id="rId1"/>
     <sheet name="MetaInfo" sheetId="10" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="440" uniqueCount="297">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="442" uniqueCount="298">
   <si>
     <t>2=3+4</t>
   </si>
   <si>
     <t>5=6+7</t>
   </si>
   <si>
     <t>Metainformação associada ao quadro</t>
   </si>
   <si>
     <t>Periodicidade</t>
   </si>
   <si>
     <t>Fonte</t>
   </si>
   <si>
     <t>Primeiro período disponível</t>
   </si>
   <si>
     <t>Último período disponível</t>
   </si>
   <si>
     <t>Unidade</t>
   </si>
   <si>
@@ -1931,73 +1932,76 @@
   <si>
     <t>2024.II</t>
   </si>
   <si>
     <t>Base 2021; Po - valor provisório; Pe - valor preliminar</t>
   </si>
   <si>
     <t>Base 2021; Po - provisional value; Pe - preliminary value</t>
   </si>
   <si>
     <t>2024.I</t>
   </si>
   <si>
     <t>2024.III</t>
   </si>
   <si>
     <t>2024.IV</t>
   </si>
   <si>
     <t>2025.I</t>
   </si>
   <si>
     <t>2025.II</t>
   </si>
   <si>
-    <t>23-12-2025</t>
-[...1 lines deleted...]
-  <si>
     <t>2025.III</t>
-  </si>
-[...1 lines deleted...]
-    <t>3º trimestre de 2025</t>
   </si>
   <si>
     <t>26-03-2026</t>
   </si>
   <si>
+    <t>2025.IV</t>
+  </si>
+  <si>
+    <t>4º trimestre de 2025</t>
+  </si>
+  <si>
+    <t>24-06-2026</t>
+  </si>
+  <si>
     <r>
-      <t>3</t>
+      <t>4</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>rd</t>
+      <t>th</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> quarter 2025</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0_)"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="15">
     <font>
       <sz val="8"/>
       <name val="Arial"/>
     </font>
     <font>
@@ -24522,66 +24526,66 @@
       <c r="AJ109" s="37">
         <v>6716.3879999999999</v>
       </c>
       <c r="AK109" s="37">
         <v>-2.9110000000000005</v>
       </c>
       <c r="AL109" s="37">
         <v>7877.93</v>
       </c>
       <c r="AM109" s="37">
         <v>36847.007999999994</v>
       </c>
       <c r="AN109" s="37">
         <v>33255.887000000002</v>
       </c>
       <c r="AO109" s="37">
         <v>3591.1210000000001</v>
       </c>
       <c r="AP109" s="37">
         <v>423.92100000000005</v>
       </c>
       <c r="AQ109" s="37">
         <v>423.92100000000005</v>
       </c>
       <c r="AR109" s="37">
-        <v>1744.8780000000002</v>
+        <v>1744.877</v>
       </c>
       <c r="AS109" s="37">
         <v>267.64499999999998</v>
       </c>
       <c r="AT109" s="37">
-        <v>1477.2329999999999</v>
+        <v>1477.232</v>
       </c>
       <c r="AU109" s="37">
         <v>972.64399999999989</v>
       </c>
       <c r="AV109" s="37">
         <v>-2</v>
       </c>
       <c r="AW109" s="37">
-        <v>129.12200000000001</v>
+        <v>129.12100000000001</v>
       </c>
       <c r="AX109" s="37">
         <v>377.46700000000004</v>
       </c>
       <c r="AY109" s="37">
         <v>245.137</v>
       </c>
       <c r="AZ109" s="37">
         <v>26262.726999999999</v>
       </c>
       <c r="BA109" s="37">
         <v>30459.254000000001</v>
       </c>
       <c r="BB109" s="37">
         <v>30459.254000000001</v>
       </c>
       <c r="BC109" s="37">
         <v>3045.703</v>
       </c>
       <c r="BD109" s="37">
         <v>33.587000000000003</v>
       </c>
       <c r="BE109" s="38">
         <v>0</v>
       </c>
@@ -24597,63 +24601,63 @@
       <c r="BI109" s="37">
         <v>0.10199999999999999</v>
       </c>
       <c r="BJ109" s="37">
         <v>1694.683</v>
       </c>
       <c r="BK109" s="37">
         <v>130.92400000000001</v>
       </c>
       <c r="BL109" s="37" t="s">
         <v>28</v>
       </c>
       <c r="BM109" s="37">
         <v>6716.3879999999999</v>
       </c>
       <c r="BN109" s="8">
         <v>32802.697</v>
       </c>
       <c r="BO109" s="37">
         <v>26086.309000000001</v>
       </c>
       <c r="BP109" s="37">
         <v>6930.4500000000044</v>
       </c>
       <c r="BQ109" s="37">
-        <v>38041.849999999991</v>
+        <v>38041.849000000002</v>
       </c>
       <c r="BR109" s="37">
-        <v>50604.16599999999</v>
+        <v>50604.165000000001</v>
       </c>
       <c r="BS109" s="37">
-        <v>25432.768999999993</v>
+        <v>25432.768000000004</v>
       </c>
       <c r="BT109" s="37">
-        <v>7877.8969999999899</v>
+        <v>7877.8960000000006</v>
       </c>
       <c r="BU109" s="37">
-        <v>499.50499999999033</v>
+        <v>499.50400000000104</v>
       </c>
     </row>
     <row r="110" spans="1:73" ht="15" customHeight="1">
       <c r="A110" s="11" t="s">
         <v>281</v>
       </c>
       <c r="B110" s="36">
         <v>13474.468999999999</v>
       </c>
       <c r="C110" s="37">
         <v>43584.474000000002</v>
       </c>
       <c r="D110" s="37">
         <v>25592.491000000002</v>
       </c>
       <c r="E110" s="37">
         <v>17991.983</v>
       </c>
       <c r="F110" s="37">
         <v>6186.0249999999996</v>
       </c>
       <c r="G110" s="8">
         <v>6120.4949999999999</v>
       </c>
       <c r="H110" s="37">
@@ -24743,66 +24747,66 @@
       <c r="AJ110" s="37">
         <v>6803.4489999999996</v>
       </c>
       <c r="AK110" s="37">
         <v>-8.7769999999999975</v>
       </c>
       <c r="AL110" s="37">
         <v>8057.0370000000003</v>
       </c>
       <c r="AM110" s="37">
         <v>37022.672999999995</v>
       </c>
       <c r="AN110" s="37">
         <v>33457.561999999998</v>
       </c>
       <c r="AO110" s="37">
         <v>3565.1109999999999</v>
       </c>
       <c r="AP110" s="37">
         <v>415.19900000000007</v>
       </c>
       <c r="AQ110" s="37">
         <v>415.19900000000007</v>
       </c>
       <c r="AR110" s="37">
-        <v>1407.0919999999999</v>
+        <v>1407.09</v>
       </c>
       <c r="AS110" s="37">
         <v>438.584</v>
       </c>
       <c r="AT110" s="37">
-        <v>968.50800000000004</v>
+        <v>968.50600000000009</v>
       </c>
       <c r="AU110" s="37">
         <v>430.43000000000006</v>
       </c>
       <c r="AV110" s="37">
         <v>-1.5509999999999999</v>
       </c>
       <c r="AW110" s="37">
-        <v>139.98099999999999</v>
+        <v>139.97899999999998</v>
       </c>
       <c r="AX110" s="37">
         <v>399.64800000000002</v>
       </c>
       <c r="AY110" s="37">
         <v>411.08500000000004</v>
       </c>
       <c r="AZ110" s="37">
         <v>27245.882000000005</v>
       </c>
       <c r="BA110" s="37">
         <v>31251.346000000001</v>
       </c>
       <c r="BB110" s="37">
         <v>31251.346000000001</v>
       </c>
       <c r="BC110" s="37">
         <v>3062.027</v>
       </c>
       <c r="BD110" s="37">
         <v>35.521000000000001</v>
       </c>
       <c r="BE110" s="38">
         <v>0</v>
       </c>
@@ -24818,63 +24822,63 @@
       <c r="BI110" s="37">
         <v>9.0999999999999998E-2</v>
       </c>
       <c r="BJ110" s="37">
         <v>2019.1009999999999</v>
       </c>
       <c r="BK110" s="37">
         <v>147.56900000000002</v>
       </c>
       <c r="BL110" s="37" t="s">
         <v>28</v>
       </c>
       <c r="BM110" s="37">
         <v>6803.4489999999996</v>
       </c>
       <c r="BN110" s="8">
         <v>33435.64</v>
       </c>
       <c r="BO110" s="37">
         <v>26632.190999999999</v>
       </c>
       <c r="BP110" s="37">
         <v>7035.6349999999984</v>
       </c>
       <c r="BQ110" s="37">
-        <v>37678.788999999982</v>
+        <v>37678.786999999982</v>
       </c>
       <c r="BR110" s="37">
-        <v>51403.087999999996</v>
+        <v>51403.085999999988</v>
       </c>
       <c r="BS110" s="37">
-        <v>25810.596999999994</v>
+        <v>25810.594999999987</v>
       </c>
       <c r="BT110" s="37">
-        <v>7818.6139999999941</v>
+        <v>7818.6119999999864</v>
       </c>
       <c r="BU110" s="37">
-        <v>234.04699999999457</v>
+        <v>234.04499999998689</v>
       </c>
     </row>
     <row r="111" spans="1:73" ht="15" customHeight="1">
       <c r="A111" s="11" t="s">
         <v>282</v>
       </c>
       <c r="B111" s="36">
         <v>13690.358</v>
       </c>
       <c r="C111" s="37">
         <v>44225.952000000005</v>
       </c>
       <c r="D111" s="37">
         <v>25859.779000000002</v>
       </c>
       <c r="E111" s="37">
         <v>18366.172999999999</v>
       </c>
       <c r="F111" s="37">
         <v>6394.7380000000003</v>
       </c>
       <c r="G111" s="8">
         <v>6341.0519999999997</v>
       </c>
       <c r="H111" s="37">
@@ -24964,66 +24968,66 @@
       <c r="AJ111" s="37">
         <v>6861.5169999999998</v>
       </c>
       <c r="AK111" s="37">
         <v>-18.878999999999998</v>
       </c>
       <c r="AL111" s="37">
         <v>8070.3249999999998</v>
       </c>
       <c r="AM111" s="37">
         <v>38028.438000000002</v>
       </c>
       <c r="AN111" s="37">
         <v>34434.830999999998</v>
       </c>
       <c r="AO111" s="37">
         <v>3593.607</v>
       </c>
       <c r="AP111" s="37">
         <v>412.58500000000004</v>
       </c>
       <c r="AQ111" s="37">
         <v>412.58500000000004</v>
       </c>
       <c r="AR111" s="37">
-        <v>1922.636</v>
+        <v>1922.6349999999998</v>
       </c>
       <c r="AS111" s="37">
         <v>596.07400000000007</v>
       </c>
       <c r="AT111" s="37">
-        <v>1326.5619999999999</v>
+        <v>1326.5609999999999</v>
       </c>
       <c r="AU111" s="37">
         <v>777.61000000000013</v>
       </c>
       <c r="AV111" s="37">
         <v>-1.0289999999999999</v>
       </c>
       <c r="AW111" s="37">
-        <v>154.62900000000002</v>
+        <v>154.62799999999999</v>
       </c>
       <c r="AX111" s="37">
         <v>395.35200000000003</v>
       </c>
       <c r="AY111" s="37">
         <v>569.57199999999989</v>
       </c>
       <c r="AZ111" s="37">
         <v>27997.314000000002</v>
       </c>
       <c r="BA111" s="37">
         <v>31972.161999999997</v>
       </c>
       <c r="BB111" s="37">
         <v>31972.161999999997</v>
       </c>
       <c r="BC111" s="37">
         <v>2995.326</v>
       </c>
       <c r="BD111" s="37">
         <v>35.225999999999999</v>
       </c>
       <c r="BE111" s="38">
         <v>0</v>
       </c>
@@ -25039,63 +25043,63 @@
       <c r="BI111" s="37">
         <v>0.09</v>
       </c>
       <c r="BJ111" s="37">
         <v>2367.5360000000001</v>
       </c>
       <c r="BK111" s="37">
         <v>143.75800000000001</v>
       </c>
       <c r="BL111" s="37" t="s">
         <v>28</v>
       </c>
       <c r="BM111" s="37">
         <v>6861.5169999999998</v>
       </c>
       <c r="BN111" s="8">
         <v>33859.184999999998</v>
       </c>
       <c r="BO111" s="37">
         <v>26997.667999999998</v>
       </c>
       <c r="BP111" s="37">
         <v>7047.6339999999982</v>
       </c>
       <c r="BQ111" s="37">
-        <v>39102.435000000005</v>
+        <v>39102.434000000001</v>
       </c>
       <c r="BR111" s="37">
-        <v>53055.927000000003</v>
+        <v>53055.925999999999</v>
       </c>
       <c r="BS111" s="37">
-        <v>27196.148000000001</v>
+        <v>27196.146999999997</v>
       </c>
       <c r="BT111" s="37">
-        <v>8829.9749999999985</v>
+        <v>8829.9739999999947</v>
       </c>
       <c r="BU111" s="37">
-        <v>1331.4839999999981</v>
+        <v>1331.4829999999943</v>
       </c>
     </row>
     <row r="112" spans="1:73" ht="15" customHeight="1">
       <c r="A112" s="11" t="s">
         <v>283</v>
       </c>
       <c r="B112" s="36">
         <v>14025.937</v>
       </c>
       <c r="C112" s="37">
         <v>45148.904999999999</v>
       </c>
       <c r="D112" s="37">
         <v>26341.714000000004</v>
       </c>
       <c r="E112" s="37">
         <v>18807.190999999999</v>
       </c>
       <c r="F112" s="37">
         <v>7038.3969999999999</v>
       </c>
       <c r="G112" s="8">
         <v>6940.1939999999995</v>
       </c>
       <c r="H112" s="37">
@@ -25152,99 +25156,99 @@
       <c r="Y112" s="37">
         <v>4844.4780000000001</v>
       </c>
       <c r="Z112" s="37">
         <v>6477.3450000000003</v>
       </c>
       <c r="AA112" s="37">
         <v>39.182999999999993</v>
       </c>
       <c r="AB112" s="37">
         <v>0</v>
       </c>
       <c r="AC112" s="37">
         <v>382.00700000000001</v>
       </c>
       <c r="AD112" s="37">
         <v>3927.3560000000002</v>
       </c>
       <c r="AE112" s="37">
         <v>2128.799</v>
       </c>
       <c r="AF112" s="37">
         <v>0</v>
       </c>
       <c r="AG112" s="37">
-        <v>3365.53</v>
+        <v>3734.5590000000002</v>
       </c>
       <c r="AH112" s="37">
         <v>1204.626</v>
       </c>
       <c r="AI112" s="37">
-        <v>2160.904</v>
+        <v>2529.933</v>
       </c>
       <c r="AJ112" s="37">
         <v>6901.3909999999996</v>
       </c>
       <c r="AK112" s="37">
         <v>-21.992000000000001</v>
       </c>
       <c r="AL112" s="37">
         <v>8223.5380000000005</v>
       </c>
       <c r="AM112" s="37">
         <v>38725.147999999994</v>
       </c>
       <c r="AN112" s="37">
         <v>35030.418999999994</v>
       </c>
       <c r="AO112" s="37">
         <v>3694.7289999999998</v>
       </c>
       <c r="AP112" s="37">
         <v>393.18900000000002</v>
       </c>
       <c r="AQ112" s="37">
         <v>393.18900000000002</v>
       </c>
       <c r="AR112" s="37">
-        <v>2112.1379999999999</v>
+        <v>2112.1370000000002</v>
       </c>
       <c r="AS112" s="37">
         <v>732.78</v>
       </c>
       <c r="AT112" s="37">
-        <v>1379.3580000000002</v>
+        <v>1379.357</v>
       </c>
       <c r="AU112" s="37">
         <v>815.3900000000001</v>
       </c>
       <c r="AV112" s="37">
         <v>0</v>
       </c>
       <c r="AW112" s="37">
-        <v>170.59699999999998</v>
+        <v>170.596</v>
       </c>
       <c r="AX112" s="37">
         <v>393.37100000000004</v>
       </c>
       <c r="AY112" s="37">
         <v>712.29399999999987</v>
       </c>
       <c r="AZ112" s="37">
         <v>28599.123</v>
       </c>
       <c r="BA112" s="37">
         <v>32814.627</v>
       </c>
       <c r="BB112" s="37">
         <v>32814.627</v>
       </c>
       <c r="BC112" s="37">
         <v>2895.6689999999999</v>
       </c>
       <c r="BD112" s="37">
         <v>33.734000000000002</v>
       </c>
       <c r="BE112" s="38">
         <v>0</v>
       </c>
@@ -25260,86 +25264,86 @@
       <c r="BI112" s="37">
         <v>0.09</v>
       </c>
       <c r="BJ112" s="37">
         <v>2763.348</v>
       </c>
       <c r="BK112" s="37">
         <v>143.73700000000002</v>
       </c>
       <c r="BL112" s="37" t="s">
         <v>28</v>
       </c>
       <c r="BM112" s="37">
         <v>6901.3909999999996</v>
       </c>
       <c r="BN112" s="8">
         <v>34502.027999999998</v>
       </c>
       <c r="BO112" s="37">
         <v>27600.636999999999</v>
       </c>
       <c r="BP112" s="37">
         <v>7074.8229999999967</v>
       </c>
       <c r="BQ112" s="37">
-        <v>40340.868999999992</v>
+        <v>40340.867999999995</v>
       </c>
       <c r="BR112" s="37">
-        <v>56022.413</v>
+        <v>56022.411999999982</v>
       </c>
       <c r="BS112" s="37">
-        <v>29680.698999999993</v>
+        <v>29680.697999999975</v>
       </c>
       <c r="BT112" s="37">
-        <v>10873.508000000002</v>
+        <v>10873.506999999983</v>
       </c>
       <c r="BU112" s="37">
-        <v>3398.7480000000019</v>
+        <v>3029.7179999999835</v>
       </c>
     </row>
     <row r="113" spans="1:73" ht="15" customHeight="1">
       <c r="A113" s="11" t="s">
         <v>287</v>
       </c>
       <c r="B113" s="36">
         <v>14219.09</v>
       </c>
       <c r="C113" s="37">
         <v>45894.553</v>
       </c>
       <c r="D113" s="37">
         <v>26812.114000000001</v>
       </c>
       <c r="E113" s="37">
         <v>19082.438999999998</v>
       </c>
       <c r="F113" s="37">
-        <v>7037.3009999999995</v>
+        <v>7038.2829999999994</v>
       </c>
       <c r="G113" s="8">
-        <v>6953.9350000000004</v>
+        <v>6954.9170000000004</v>
       </c>
       <c r="H113" s="37">
         <v>83.366000000000014</v>
       </c>
       <c r="I113" s="37">
         <v>28418.679</v>
       </c>
       <c r="J113" s="37">
         <v>0</v>
       </c>
       <c r="K113" s="37">
         <v>0</v>
       </c>
       <c r="L113" s="37">
         <v>2363.1929999999998</v>
       </c>
       <c r="M113" s="37">
         <v>389.38299999999998</v>
       </c>
       <c r="N113" s="37">
         <v>1973.81</v>
       </c>
       <c r="O113" s="37">
         <v>5680.7830000000004</v>
       </c>
@@ -25352,215 +25356,215 @@
       <c r="R113" s="37">
         <v>0</v>
       </c>
       <c r="S113" s="8">
         <v>0</v>
       </c>
       <c r="T113" s="37">
         <v>0.83199999999999996</v>
       </c>
       <c r="U113" s="37">
         <v>34.209000000000003</v>
       </c>
       <c r="V113" s="37">
         <v>70054.214999999997</v>
       </c>
       <c r="W113" s="37">
         <v>43242.101000000002</v>
       </c>
       <c r="X113" s="37">
         <v>21924.386999999999</v>
       </c>
       <c r="Y113" s="37">
         <v>4887.7270000000008</v>
       </c>
       <c r="Z113" s="37">
-        <v>6510.1729999999998</v>
+        <v>6509.1909999999998</v>
       </c>
       <c r="AA113" s="37">
         <v>46.445</v>
       </c>
       <c r="AB113" s="37">
         <v>0</v>
       </c>
       <c r="AC113" s="37">
-        <v>356.41800000000001</v>
+        <v>355.43599999999998</v>
       </c>
       <c r="AD113" s="37">
         <v>4068.0129999999999</v>
       </c>
       <c r="AE113" s="37">
         <v>2039.297</v>
       </c>
       <c r="AF113" s="37">
         <v>0</v>
       </c>
       <c r="AG113" s="37">
-        <v>3775.9450000000006</v>
+        <v>3775.9449999999997</v>
       </c>
       <c r="AH113" s="37">
-        <v>1626.259</v>
+        <v>1257.23</v>
       </c>
       <c r="AI113" s="37">
-        <v>2149.6859999999997</v>
+        <v>2518.7149999999997</v>
       </c>
       <c r="AJ113" s="37">
         <v>6927.192</v>
       </c>
       <c r="AK113" s="37">
         <v>-64.399000000000001</v>
       </c>
       <c r="AL113" s="37">
         <v>8321.8610000000008</v>
       </c>
       <c r="AM113" s="37">
         <v>39286.267999999996</v>
       </c>
       <c r="AN113" s="37">
         <v>35594.597000000002</v>
       </c>
       <c r="AO113" s="37">
         <v>3691.6710000000003</v>
       </c>
       <c r="AP113" s="37">
         <v>387.74799999999999</v>
       </c>
       <c r="AQ113" s="37">
         <v>387.74799999999999</v>
       </c>
       <c r="AR113" s="37">
-        <v>2127.4929999999999</v>
+        <v>2142.344889</v>
       </c>
       <c r="AS113" s="37">
         <v>746.01499999999999</v>
       </c>
       <c r="AT113" s="37">
-        <v>1381.4780000000001</v>
+        <v>1396.3298889999999</v>
       </c>
       <c r="AU113" s="37">
         <v>818.2410000000001</v>
       </c>
       <c r="AV113" s="37">
         <v>0</v>
       </c>
       <c r="AW113" s="37">
-        <v>171.52799999999999</v>
+        <v>186.37988899999999</v>
       </c>
       <c r="AX113" s="37">
         <v>391.70900000000006</v>
       </c>
       <c r="AY113" s="37">
         <v>729.64400000000001</v>
       </c>
       <c r="AZ113" s="37">
         <v>28903.718000000001</v>
       </c>
       <c r="BA113" s="37">
-        <v>33261.478999999999</v>
+        <v>33503.543000000005</v>
       </c>
       <c r="BB113" s="37">
-        <v>33261.478999999999</v>
+        <v>33503.543000000005</v>
       </c>
       <c r="BC113" s="37">
         <v>2890.6129999999998</v>
       </c>
       <c r="BD113" s="37">
         <v>33.801000000000002</v>
       </c>
       <c r="BE113" s="38">
         <v>0</v>
       </c>
       <c r="BF113" s="37">
         <v>793.97499999999991</v>
       </c>
       <c r="BG113" s="37">
         <v>2062.837</v>
       </c>
       <c r="BH113" s="37">
-        <v>3047.4282919999996</v>
+        <v>3047.4298719999997</v>
       </c>
       <c r="BI113" s="37">
         <v>2.0000000000000004E-2</v>
       </c>
       <c r="BJ113" s="37">
         <v>2920.1089999999995</v>
       </c>
       <c r="BK113" s="37">
-        <v>127.29929200000001</v>
+        <v>127.300872</v>
       </c>
       <c r="BL113" s="37" t="s">
         <v>28</v>
       </c>
       <c r="BM113" s="37">
         <v>6927.192</v>
       </c>
       <c r="BN113" s="8">
         <v>35109.597000000002</v>
       </c>
       <c r="BO113" s="37">
         <v>28182.405000000002</v>
       </c>
       <c r="BP113" s="37">
         <v>7078.6660000000011</v>
       </c>
       <c r="BQ113" s="37">
-        <v>40448.450999999994</v>
+        <v>40463.302888999991</v>
       </c>
       <c r="BR113" s="37">
-        <v>55717.777999999977</v>
+        <v>55975.675888999991</v>
       </c>
       <c r="BS113" s="37">
-        <v>28905.663999999982</v>
+        <v>29163.561888999997</v>
       </c>
       <c r="BT113" s="37">
-        <v>9823.2249999999767</v>
+        <v>10081.122888999991</v>
       </c>
       <c r="BU113" s="37">
-        <v>2121.8062919999761</v>
+        <v>2378.7237609999916</v>
       </c>
     </row>
     <row r="114" spans="1:73" ht="15" customHeight="1">
       <c r="A114" s="11" t="s">
         <v>284</v>
       </c>
       <c r="B114" s="36">
         <v>14437.082</v>
       </c>
       <c r="C114" s="37">
         <v>46720.040999999997</v>
       </c>
       <c r="D114" s="37">
         <v>27504.363000000001</v>
       </c>
       <c r="E114" s="37">
         <v>19215.678</v>
       </c>
       <c r="F114" s="37">
-        <v>7116.1859999999997</v>
+        <v>7119.4740000000002</v>
       </c>
       <c r="G114" s="8">
-        <v>7024.1559999999999</v>
+        <v>7027.4440000000004</v>
       </c>
       <c r="H114" s="37">
         <v>92.030000000000015</v>
       </c>
       <c r="I114" s="37">
         <v>28970.379999999997</v>
       </c>
       <c r="J114" s="37">
         <v>0</v>
       </c>
       <c r="K114" s="37">
         <v>0</v>
       </c>
       <c r="L114" s="37">
         <v>2131.0759999999996</v>
       </c>
       <c r="M114" s="37">
         <v>242.15100000000001</v>
       </c>
       <c r="N114" s="37">
         <v>1888.9249999999997</v>
       </c>
       <c r="O114" s="37">
         <v>5731.9740000000002</v>
       </c>
@@ -25573,215 +25577,215 @@
       <c r="R114" s="37">
         <v>0</v>
       </c>
       <c r="S114" s="8">
         <v>0</v>
       </c>
       <c r="T114" s="37">
         <v>0.87</v>
       </c>
       <c r="U114" s="37">
         <v>31.33</v>
       </c>
       <c r="V114" s="37">
         <v>71676.358000000007</v>
       </c>
       <c r="W114" s="37">
         <v>44171.995000000003</v>
       </c>
       <c r="X114" s="37">
         <v>22362.523999999998</v>
       </c>
       <c r="Y114" s="37">
         <v>5141.8389999999999</v>
       </c>
       <c r="Z114" s="37">
-        <v>6899.99</v>
+        <v>6896.7020000000002</v>
       </c>
       <c r="AA114" s="37">
         <v>55.04</v>
       </c>
       <c r="AB114" s="37">
         <v>0</v>
       </c>
       <c r="AC114" s="37">
-        <v>481.65200000000004</v>
+        <v>478.36399999999998</v>
       </c>
       <c r="AD114" s="37">
         <v>4383.3019999999997</v>
       </c>
       <c r="AE114" s="37">
         <v>1979.9960000000001</v>
       </c>
       <c r="AF114" s="37">
         <v>0</v>
       </c>
       <c r="AG114" s="37">
         <v>3636.2780000000002</v>
       </c>
       <c r="AH114" s="37">
-        <v>1644.027</v>
+        <v>1274.998</v>
       </c>
       <c r="AI114" s="37">
-        <v>1992.251</v>
+        <v>2361.2799999999997</v>
       </c>
       <c r="AJ114" s="37">
         <v>6948.2530000000006</v>
       </c>
       <c r="AK114" s="37">
         <v>-9.3949999999999996</v>
       </c>
       <c r="AL114" s="37">
         <v>8547.0710000000017</v>
       </c>
       <c r="AM114" s="37">
         <v>39941.504000000001</v>
       </c>
       <c r="AN114" s="37">
         <v>36199.055999999997</v>
       </c>
       <c r="AO114" s="37">
         <v>3742.4479999999999</v>
       </c>
       <c r="AP114" s="37">
         <v>384.74400000000003</v>
       </c>
       <c r="AQ114" s="37">
         <v>384.74400000000003</v>
       </c>
       <c r="AR114" s="37">
-        <v>2342.529</v>
+        <v>2374.9111269999999</v>
       </c>
       <c r="AS114" s="37">
         <v>669.85199999999998</v>
       </c>
       <c r="AT114" s="37">
-        <v>1672.6769999999999</v>
+        <v>1705.059127</v>
       </c>
       <c r="AU114" s="37">
         <v>1116.3969999999999</v>
       </c>
       <c r="AV114" s="37">
         <v>0</v>
       </c>
       <c r="AW114" s="37">
-        <v>170.35500000000002</v>
+        <v>202.73712699999999</v>
       </c>
       <c r="AX114" s="37">
         <v>385.92500000000001</v>
       </c>
       <c r="AY114" s="37">
         <v>655.3900000000001</v>
       </c>
       <c r="AZ114" s="37">
         <v>29746.849000000002</v>
       </c>
       <c r="BA114" s="37">
-        <v>34653.406999999992</v>
+        <v>34332.455999999998</v>
       </c>
       <c r="BB114" s="37">
-        <v>34653.406999999992</v>
+        <v>34332.455999999998</v>
       </c>
       <c r="BC114" s="37">
         <v>2988.2280000000001</v>
       </c>
       <c r="BD114" s="37">
         <v>35.153999999999996</v>
       </c>
       <c r="BE114" s="38">
         <v>0</v>
       </c>
       <c r="BF114" s="37">
         <v>882.39400000000012</v>
       </c>
       <c r="BG114" s="37">
         <v>2070.6799999999998</v>
       </c>
       <c r="BH114" s="37">
-        <v>2858.1325751000004</v>
+        <v>2858.1322599999999</v>
       </c>
       <c r="BI114" s="37">
         <v>4.7E-2</v>
       </c>
       <c r="BJ114" s="37">
         <v>2751.0439999999999</v>
       </c>
       <c r="BK114" s="37">
-        <v>107.0415751</v>
+        <v>107.04125999999999</v>
       </c>
       <c r="BL114" s="37" t="s">
         <v>28</v>
       </c>
       <c r="BM114" s="37">
         <v>6948.2530000000006</v>
       </c>
       <c r="BN114" s="8">
         <v>35688.190999999999</v>
       </c>
       <c r="BO114" s="37">
         <v>28739.937999999998</v>
       </c>
       <c r="BP114" s="37">
         <v>7102.5550000000003</v>
       </c>
       <c r="BQ114" s="37">
-        <v>41523.538</v>
+        <v>41555.920126999998</v>
       </c>
       <c r="BR114" s="37">
-        <v>57808.706999999995</v>
+        <v>57523.426127000013</v>
       </c>
       <c r="BS114" s="37">
-        <v>30304.34399999999</v>
+        <v>30019.063127000009</v>
       </c>
       <c r="BT114" s="37">
-        <v>11088.665999999997</v>
+        <v>10803.385127000016</v>
       </c>
       <c r="BU114" s="37">
-        <v>3203.7295750999979</v>
+        <v>2915.1603870000154</v>
       </c>
     </row>
     <row r="115" spans="1:73" ht="15" customHeight="1">
       <c r="A115" s="11" t="s">
         <v>288</v>
       </c>
       <c r="B115" s="36">
         <v>14613.378000000001</v>
       </c>
       <c r="C115" s="37">
         <v>47637.801999999996</v>
       </c>
       <c r="D115" s="37">
         <v>28209.983</v>
       </c>
       <c r="E115" s="37">
         <v>19427.819</v>
       </c>
       <c r="F115" s="37">
-        <v>7512.253999999999</v>
+        <v>7539.2099999999991</v>
       </c>
       <c r="G115" s="8">
-        <v>7410.137999999999</v>
+        <v>7437.0939999999991</v>
       </c>
       <c r="H115" s="37">
         <v>102.11600000000001</v>
       </c>
       <c r="I115" s="37">
         <v>29580.814999999999</v>
       </c>
       <c r="J115" s="37">
         <v>0</v>
       </c>
       <c r="K115" s="37">
         <v>0</v>
       </c>
       <c r="L115" s="37">
         <v>2100.5680000000002</v>
       </c>
       <c r="M115" s="37">
         <v>213.80099999999999</v>
       </c>
       <c r="N115" s="37">
         <v>1886.7670000000001</v>
       </c>
       <c r="O115" s="37">
         <v>5820.0640000000003</v>
       </c>
@@ -25794,215 +25798,215 @@
       <c r="R115" s="37">
         <v>0</v>
       </c>
       <c r="S115" s="8">
         <v>0</v>
       </c>
       <c r="T115" s="37">
         <v>0.90800000000000003</v>
       </c>
       <c r="U115" s="37">
         <v>32.884</v>
       </c>
       <c r="V115" s="37">
         <v>73247.028999999995</v>
       </c>
       <c r="W115" s="37">
         <v>45037.045999999995</v>
       </c>
       <c r="X115" s="37">
         <v>22799.044999999998</v>
       </c>
       <c r="Y115" s="37">
         <v>5410.9380000000001</v>
       </c>
       <c r="Z115" s="37">
-        <v>7118.415</v>
+        <v>7091.4589999999998</v>
       </c>
       <c r="AA115" s="37">
         <v>62.977000000000004</v>
       </c>
       <c r="AB115" s="37">
         <v>0</v>
       </c>
       <c r="AC115" s="37">
-        <v>575.75800000000004</v>
+        <v>548.80200000000002</v>
       </c>
       <c r="AD115" s="37">
         <v>4531.1130000000003</v>
       </c>
       <c r="AE115" s="37">
         <v>1948.567</v>
       </c>
       <c r="AF115" s="37">
         <v>0</v>
       </c>
       <c r="AG115" s="37">
-        <v>3701.5980000000004</v>
+        <v>3701.598</v>
       </c>
       <c r="AH115" s="37">
-        <v>1741.172</v>
+        <v>1372.143</v>
       </c>
       <c r="AI115" s="37">
-        <v>1960.4260000000002</v>
+        <v>2329.4549999999999</v>
       </c>
       <c r="AJ115" s="37">
         <v>6967.7730000000001</v>
       </c>
       <c r="AK115" s="37">
         <v>9.4970000000000017</v>
       </c>
       <c r="AL115" s="37">
         <v>8739.8590000000004</v>
       </c>
       <c r="AM115" s="37">
         <v>40440.296999999999</v>
       </c>
       <c r="AN115" s="37">
         <v>36747.004000000001</v>
       </c>
       <c r="AO115" s="37">
         <v>3693.2930000000001</v>
       </c>
       <c r="AP115" s="37">
         <v>347.51900000000001</v>
       </c>
       <c r="AQ115" s="37">
         <v>347.51900000000001</v>
       </c>
       <c r="AR115" s="37">
-        <v>2266.3339999999998</v>
+        <v>2304.7436520000001</v>
       </c>
       <c r="AS115" s="37">
         <v>614.83800000000008</v>
       </c>
       <c r="AT115" s="37">
-        <v>1651.4960000000001</v>
+        <v>1689.9056519999999</v>
       </c>
       <c r="AU115" s="37">
         <v>1076.914</v>
       </c>
       <c r="AV115" s="37">
         <v>-1E-3</v>
       </c>
       <c r="AW115" s="37">
-        <v>172.399</v>
+        <v>210.80865199999997</v>
       </c>
       <c r="AX115" s="37">
         <v>402.18399999999997</v>
       </c>
       <c r="AY115" s="37">
         <v>599.58899999999994</v>
       </c>
       <c r="AZ115" s="37">
         <v>30158.333000000002</v>
       </c>
       <c r="BA115" s="37">
-        <v>34788.507999999994</v>
+        <v>35059.221999999994</v>
       </c>
       <c r="BB115" s="37">
-        <v>34788.507999999994</v>
+        <v>35059.221999999994</v>
       </c>
       <c r="BC115" s="37">
         <v>3143.0430000000001</v>
       </c>
       <c r="BD115" s="37">
         <v>36.427</v>
       </c>
       <c r="BE115" s="38">
         <v>0</v>
       </c>
       <c r="BF115" s="37">
         <v>959.19200000000001</v>
       </c>
       <c r="BG115" s="37">
         <v>2147.424</v>
       </c>
       <c r="BH115" s="37">
-        <v>2789.1991479999997</v>
+        <v>2789.1990799999999</v>
       </c>
       <c r="BI115" s="37">
         <v>4.2000000000000003E-2</v>
       </c>
       <c r="BJ115" s="37">
         <v>2675.8710000000001</v>
       </c>
       <c r="BK115" s="37">
-        <v>113.28614800000001</v>
+        <v>113.28608000000001</v>
       </c>
       <c r="BL115" s="37" t="s">
         <v>28</v>
       </c>
       <c r="BM115" s="37">
         <v>6967.7730000000001</v>
       </c>
       <c r="BN115" s="8">
         <v>36353.345000000001</v>
       </c>
       <c r="BO115" s="37">
         <v>29385.572</v>
       </c>
       <c r="BP115" s="37">
         <v>7120.0490000000027</v>
       </c>
       <c r="BQ115" s="37">
-        <v>41906.04800000001</v>
+        <v>41944.457652000005</v>
       </c>
       <c r="BR115" s="37">
-        <v>57807.587</v>
+        <v>58143.666652000007</v>
       </c>
       <c r="BS115" s="37">
-        <v>29597.603999999999</v>
+        <v>29933.683652000007</v>
       </c>
       <c r="BT115" s="37">
-        <v>10169.785000000003</v>
+        <v>10505.864652000011</v>
       </c>
       <c r="BU115" s="37">
-        <v>1735.6351480000039</v>
+        <v>2044.7587320000121</v>
       </c>
     </row>
     <row r="116" spans="1:73" ht="15" customHeight="1">
       <c r="A116" s="11" t="s">
         <v>289</v>
       </c>
       <c r="B116" s="36">
         <v>15076.206000000002</v>
       </c>
       <c r="C116" s="37">
         <v>48827.178999999996</v>
       </c>
       <c r="D116" s="37">
         <v>29206.790999999997</v>
       </c>
       <c r="E116" s="37">
         <v>19620.387999999999</v>
       </c>
       <c r="F116" s="37">
-        <v>8018.8770000000004</v>
+        <v>8025.8549999999996</v>
       </c>
       <c r="G116" s="8">
-        <v>7873.8059999999996</v>
+        <v>7880.7839999999997</v>
       </c>
       <c r="H116" s="37">
         <v>145.071</v>
       </c>
       <c r="I116" s="37">
         <v>30321.565000000002</v>
       </c>
       <c r="J116" s="37">
         <v>0</v>
       </c>
       <c r="K116" s="37">
         <v>0</v>
       </c>
       <c r="L116" s="37">
         <v>1885.7439999999999</v>
       </c>
       <c r="M116" s="37">
         <v>257.53100000000001</v>
       </c>
       <c r="N116" s="37">
         <v>1628.213</v>
       </c>
       <c r="O116" s="37">
         <v>5935.7370000000001</v>
       </c>
@@ -26015,930 +26019,1077 @@
       <c r="R116" s="37">
         <v>0</v>
       </c>
       <c r="S116" s="8">
         <v>0</v>
       </c>
       <c r="T116" s="37">
         <v>0.94799999999999995</v>
       </c>
       <c r="U116" s="37">
         <v>35.896000000000001</v>
       </c>
       <c r="V116" s="37">
         <v>75592.516000000003</v>
       </c>
       <c r="W116" s="37">
         <v>46385.724999999999</v>
       </c>
       <c r="X116" s="37">
         <v>23449.309000000001</v>
       </c>
       <c r="Y116" s="37">
         <v>5757.482</v>
       </c>
       <c r="Z116" s="37">
-        <v>7377.21</v>
+        <v>7370.232</v>
       </c>
       <c r="AA116" s="37">
         <v>71.11999999999999</v>
       </c>
       <c r="AB116" s="37">
         <v>0</v>
       </c>
       <c r="AC116" s="37">
-        <v>707.10300000000007</v>
+        <v>700.125</v>
       </c>
       <c r="AD116" s="37">
         <v>4539.9480000000003</v>
       </c>
       <c r="AE116" s="37">
         <v>2059.0389999999998</v>
       </c>
       <c r="AF116" s="37">
         <v>0</v>
       </c>
       <c r="AG116" s="37">
-        <v>2380.4749999999999</v>
+        <v>2011.4459999999999</v>
       </c>
       <c r="AH116" s="37">
-        <v>1807.145</v>
+        <v>1438.116</v>
       </c>
       <c r="AI116" s="37">
         <v>573.32999999999993</v>
       </c>
       <c r="AJ116" s="37">
         <v>6986.951</v>
       </c>
       <c r="AK116" s="37">
         <v>-0.57099999999999618</v>
       </c>
       <c r="AL116" s="37">
         <v>9149.5320000000011</v>
       </c>
       <c r="AM116" s="37">
         <v>41566.553</v>
       </c>
       <c r="AN116" s="37">
         <v>37884.06</v>
       </c>
       <c r="AO116" s="37">
         <v>3682.4930000000004</v>
       </c>
       <c r="AP116" s="37">
         <v>318.065</v>
       </c>
       <c r="AQ116" s="37">
         <v>318.065</v>
       </c>
       <c r="AR116" s="37">
-        <v>2251.069</v>
+        <v>2293.1402000000003</v>
       </c>
       <c r="AS116" s="37">
         <v>595.6</v>
       </c>
       <c r="AT116" s="37">
-        <v>1655.4690000000001</v>
+        <v>1697.5402000000001</v>
       </c>
       <c r="AU116" s="37">
         <v>1066.1199999999999</v>
       </c>
       <c r="AV116" s="37">
         <v>-2E-3</v>
       </c>
       <c r="AW116" s="37">
-        <v>183.90199999999999</v>
+        <v>225.97319999999999</v>
       </c>
       <c r="AX116" s="37">
         <v>405.44900000000001</v>
       </c>
       <c r="AY116" s="37">
         <v>564.63200000000006</v>
       </c>
       <c r="AZ116" s="37">
         <v>29486.248</v>
       </c>
       <c r="BA116" s="37">
-        <v>35882.506000000001</v>
+        <v>35882.505999999994</v>
       </c>
       <c r="BB116" s="37">
-        <v>35882.506000000001</v>
+        <v>35882.505999999994</v>
       </c>
       <c r="BC116" s="37">
         <v>3373.4043569999999</v>
       </c>
       <c r="BD116" s="37">
         <v>37.847999999999999</v>
       </c>
       <c r="BE116" s="38">
         <v>0</v>
       </c>
       <c r="BF116" s="37">
         <v>1068.9259999999999</v>
       </c>
       <c r="BG116" s="37">
         <v>2266.630357</v>
       </c>
       <c r="BH116" s="37">
-        <v>2598.3860421999998</v>
+        <v>2598.385796</v>
       </c>
       <c r="BI116" s="37">
         <v>4.3999999999999997E-2</v>
       </c>
       <c r="BJ116" s="37">
         <v>2515.1930000000002</v>
       </c>
       <c r="BK116" s="37">
-        <v>83.149042200000011</v>
+        <v>83.148796000000004</v>
       </c>
       <c r="BL116" s="37" t="s">
         <v>28</v>
       </c>
       <c r="BM116" s="37">
         <v>6986.951</v>
       </c>
       <c r="BN116" s="8">
         <v>37143.023000000001</v>
       </c>
       <c r="BO116" s="37">
         <v>30156.072</v>
       </c>
       <c r="BP116" s="37">
         <v>7139.523000000001</v>
       </c>
       <c r="BQ116" s="37">
-        <v>43135.664000000004</v>
+        <v>43177.735200000003</v>
       </c>
       <c r="BR116" s="37">
-        <v>58078.991357000021</v>
+        <v>58128.040557000015</v>
       </c>
       <c r="BS116" s="37">
-        <v>28872.200357000016</v>
+        <v>28921.24955700001</v>
       </c>
       <c r="BT116" s="37">
-        <v>9251.8123570000243</v>
+        <v>9300.8615570000184</v>
       </c>
       <c r="BU116" s="37">
-        <v>1451.4173992000237</v>
+        <v>1862.5173530000188</v>
       </c>
     </row>
     <row r="117" spans="1:73" ht="15" customHeight="1">
       <c r="A117" s="11" t="s">
         <v>290</v>
       </c>
       <c r="B117" s="36">
-        <v>15235.672</v>
+        <v>15193.678</v>
       </c>
       <c r="C117" s="37">
-        <v>49618.896999999997</v>
+        <v>49685.858999999997</v>
       </c>
       <c r="D117" s="37">
-        <v>29766.76</v>
+        <v>29795.561999999998</v>
       </c>
       <c r="E117" s="37">
-        <v>19852.136999999999</v>
+        <v>19890.296999999999</v>
       </c>
       <c r="F117" s="37">
-        <v>8305.264000000001</v>
+        <v>8274.6629999999986</v>
       </c>
       <c r="G117" s="8">
-        <v>8148.6580000000004</v>
+        <v>8117.8839999999991</v>
       </c>
       <c r="H117" s="37">
-        <v>156.60599999999999</v>
+        <v>156.779</v>
       </c>
       <c r="I117" s="37">
-        <v>30872.047999999999</v>
+        <v>30869.717000000001</v>
       </c>
       <c r="J117" s="37">
         <v>0</v>
       </c>
       <c r="K117" s="37">
         <v>0</v>
       </c>
       <c r="L117" s="37">
-        <v>1486.297</v>
+        <v>1513.4459999999999</v>
       </c>
       <c r="M117" s="37">
-        <v>248.68600000000001</v>
+        <v>275.49400000000003</v>
       </c>
       <c r="N117" s="37">
-        <v>1237.6110000000001</v>
+        <v>1237.952</v>
       </c>
       <c r="O117" s="37">
-        <v>6015.567</v>
+        <v>5995.2780000000002</v>
       </c>
       <c r="P117" s="37">
-        <v>6014.8559999999998</v>
+        <v>5994.567</v>
       </c>
       <c r="Q117" s="37">
         <v>0</v>
       </c>
       <c r="R117" s="37">
         <v>0</v>
       </c>
       <c r="S117" s="8">
         <v>0</v>
       </c>
       <c r="T117" s="37">
         <v>0.71099999999999997</v>
       </c>
       <c r="U117" s="37">
-        <v>34.049999999999997</v>
+        <v>33.936</v>
       </c>
       <c r="V117" s="37">
-        <v>76773.428</v>
+        <v>76850.082999999999</v>
       </c>
       <c r="W117" s="37">
-        <v>47006.668000000005</v>
+        <v>47054.521000000008</v>
       </c>
       <c r="X117" s="37">
-        <v>23842.359</v>
+        <v>23886.404000000002</v>
       </c>
       <c r="Y117" s="37">
-        <v>5924.4009999999998</v>
+        <v>5909.1579999999994</v>
       </c>
       <c r="Z117" s="37">
-        <v>7573.634</v>
+        <v>7558.3329999999996</v>
       </c>
       <c r="AA117" s="37">
-        <v>64.328000000000003</v>
+        <v>64.266000000000005</v>
       </c>
       <c r="AB117" s="37">
         <v>0</v>
       </c>
       <c r="AC117" s="37">
-        <v>692.63499999999999</v>
+        <v>686.6389999999999</v>
       </c>
       <c r="AD117" s="37">
-        <v>4596.2869999999994</v>
+        <v>4587.0439999999999</v>
       </c>
       <c r="AE117" s="37">
         <v>2220.384</v>
       </c>
       <c r="AF117" s="37">
         <v>0</v>
       </c>
       <c r="AG117" s="37">
-        <v>2205.2869999999998</v>
+        <v>2176.7809999999999</v>
       </c>
       <c r="AH117" s="37">
-        <v>1611.87</v>
+        <v>1580.4809999999998</v>
       </c>
       <c r="AI117" s="37">
-        <v>593.41700000000003</v>
+        <v>596.29999999999995</v>
       </c>
       <c r="AJ117" s="37">
-        <v>7005.9609999999993</v>
+        <v>7033.518</v>
       </c>
       <c r="AK117" s="37">
-        <v>13.829999999999998</v>
+        <v>13.822000000000003</v>
       </c>
       <c r="AL117" s="37">
-        <v>9272.8220000000001</v>
+        <v>9201.3680000000004</v>
       </c>
       <c r="AM117" s="37">
-        <v>42232.966</v>
+        <v>42257.260999999999</v>
       </c>
       <c r="AN117" s="37">
-        <v>38534.668000000005</v>
+        <v>38536.78</v>
       </c>
       <c r="AO117" s="37">
-        <v>3698.2980000000002</v>
+        <v>3720.4810000000002</v>
       </c>
       <c r="AP117" s="37">
-        <v>334.53200000000004</v>
+        <v>302.98599999999999</v>
       </c>
       <c r="AQ117" s="37">
-        <v>334.53200000000004</v>
+        <v>302.98599999999999</v>
       </c>
       <c r="AR117" s="37">
-        <v>2318.7370000000001</v>
+        <v>2323.541311</v>
       </c>
       <c r="AS117" s="37">
-        <v>612.19499999999994</v>
+        <v>601.71299999999997</v>
       </c>
       <c r="AT117" s="37">
-        <v>1706.5420000000001</v>
+        <v>1721.828311</v>
       </c>
       <c r="AU117" s="37">
-        <v>1066.0420000000001</v>
+        <v>1065.6880000000001</v>
       </c>
       <c r="AV117" s="37">
-        <v>-2E-3</v>
+        <v>2E-3</v>
       </c>
       <c r="AW117" s="37">
-        <v>236.23900000000003</v>
+        <v>251.87531100000001</v>
       </c>
       <c r="AX117" s="37">
         <v>404.26300000000003</v>
       </c>
       <c r="AY117" s="37">
-        <v>578.74800000000005</v>
+        <v>568.26700000000005</v>
       </c>
       <c r="AZ117" s="37">
-        <v>29669.485000000001</v>
+        <v>29668.752</v>
       </c>
       <c r="BA117" s="37">
-        <v>36780.116999999998</v>
+        <v>36526.910999999993</v>
       </c>
       <c r="BB117" s="37">
-        <v>36780.116999999998</v>
+        <v>36526.910999999993</v>
       </c>
       <c r="BC117" s="37">
-        <v>3276.4663570000002</v>
+        <v>3282.5933569999997</v>
       </c>
       <c r="BD117" s="37">
-        <v>39.675999999999995</v>
+        <v>39.614999999999995</v>
       </c>
       <c r="BE117" s="38">
         <v>0</v>
       </c>
       <c r="BF117" s="37">
-        <v>1022.912</v>
+        <v>1053.6669999999999</v>
       </c>
       <c r="BG117" s="37">
-        <v>2213.8783570000001</v>
+        <v>2189.311357</v>
       </c>
       <c r="BH117" s="37">
-        <v>2732.2228046</v>
+        <v>2695.5336639000002</v>
       </c>
       <c r="BI117" s="37">
         <v>5.2999999999999992E-2</v>
       </c>
       <c r="BJ117" s="37">
-        <v>2656.0039999999999</v>
+        <v>2619.5299999999997</v>
       </c>
       <c r="BK117" s="37">
-        <v>76.165804600000001</v>
+        <v>75.950663899999995</v>
       </c>
       <c r="BL117" s="37" t="s">
         <v>28</v>
       </c>
       <c r="BM117" s="37">
-        <v>7005.9609999999993</v>
+        <v>7033.518</v>
       </c>
       <c r="BN117" s="8">
-        <v>37731.646000000001</v>
+        <v>37784.391000000003</v>
       </c>
       <c r="BO117" s="37">
-        <v>30725.685000000001</v>
+        <v>30750.873000000003</v>
       </c>
       <c r="BP117" s="37">
-        <v>7194.130000000001</v>
+        <v>7217.66</v>
       </c>
       <c r="BQ117" s="37">
-        <v>44243.969000000005</v>
+        <v>44289.738311000001</v>
       </c>
       <c r="BR117" s="37">
-        <v>59355.685356999988</v>
+        <v>59121.204667999991</v>
       </c>
       <c r="BS117" s="37">
-        <v>29588.925356999993</v>
+        <v>29325.642668</v>
       </c>
       <c r="BT117" s="37">
-        <v>9736.7883569999904</v>
+        <v>9435.3456679999945</v>
       </c>
       <c r="BU117" s="37">
-        <v>1944.6301615999896</v>
+        <v>1665.613331899996</v>
       </c>
     </row>
     <row r="118" spans="1:73" ht="15" customHeight="1">
       <c r="A118" s="11" t="s">
         <v>291</v>
       </c>
       <c r="B118" s="36">
-        <v>15272.508</v>
+        <v>15142.534</v>
       </c>
       <c r="C118" s="37">
-        <v>50249.048999999999</v>
+        <v>50405.163</v>
       </c>
       <c r="D118" s="37">
-        <v>30099.860999999997</v>
+        <v>30169.554999999997</v>
       </c>
       <c r="E118" s="37">
-        <v>20149.188000000002</v>
+        <v>20235.608</v>
       </c>
       <c r="F118" s="37">
-        <v>8611.48</v>
+        <v>8549.2710000000006</v>
       </c>
       <c r="G118" s="8">
-        <v>8446.7489999999998</v>
+        <v>8384.9459999999999</v>
       </c>
       <c r="H118" s="37">
-        <v>164.73099999999999</v>
+        <v>164.32500000000002</v>
       </c>
       <c r="I118" s="37">
-        <v>31506.883000000002</v>
+        <v>31533.809999999998</v>
       </c>
       <c r="J118" s="37">
         <v>0</v>
       </c>
       <c r="K118" s="37">
         <v>0</v>
       </c>
       <c r="L118" s="37">
-        <v>1464.9939999999999</v>
+        <v>1518.6410000000001</v>
       </c>
       <c r="M118" s="37">
-        <v>248.51100000000002</v>
+        <v>302.702</v>
       </c>
       <c r="N118" s="37">
-        <v>1216.4829999999999</v>
+        <v>1215.9390000000001</v>
       </c>
       <c r="O118" s="37">
-        <v>6021.3850000000002</v>
+        <v>5964.9790000000003</v>
       </c>
       <c r="P118" s="37">
-        <v>6020.9110000000001</v>
+        <v>5964.5050000000001</v>
       </c>
       <c r="Q118" s="37">
         <v>0</v>
       </c>
       <c r="R118" s="37">
         <v>0</v>
       </c>
       <c r="S118" s="8">
         <v>0</v>
       </c>
       <c r="T118" s="37">
         <v>0.47399999999999998</v>
       </c>
       <c r="U118" s="37">
-        <v>31.65</v>
+        <v>31.421999999999997</v>
       </c>
       <c r="V118" s="37">
-        <v>77708.032999999996</v>
+        <v>77874.191000000006</v>
       </c>
       <c r="W118" s="37">
-        <v>47608.171999999999</v>
+        <v>47704.635999999999</v>
       </c>
       <c r="X118" s="37">
-        <v>24183.592999999997</v>
+        <v>24297.340999999997</v>
       </c>
       <c r="Y118" s="37">
-        <v>5916.268</v>
+        <v>5872.2139999999999</v>
       </c>
       <c r="Z118" s="37">
-        <v>7698.4250000000011</v>
+        <v>7683.3639999999996</v>
       </c>
       <c r="AA118" s="37">
-        <v>56.904999999999994</v>
+        <v>56.634999999999998</v>
       </c>
       <c r="AB118" s="37">
         <v>0</v>
       </c>
       <c r="AC118" s="37">
-        <v>588.86799999999994</v>
+        <v>585.178</v>
       </c>
       <c r="AD118" s="37">
-        <v>4722.0820000000003</v>
+        <v>4710.9810000000007</v>
       </c>
       <c r="AE118" s="37">
         <v>2330.5700000000002</v>
       </c>
       <c r="AF118" s="37">
         <v>0</v>
       </c>
       <c r="AG118" s="37">
-        <v>2344.9919999999997</v>
+        <v>2326.1950000000002</v>
       </c>
       <c r="AH118" s="37">
-        <v>1786.789</v>
+        <v>1618.2089999999998</v>
       </c>
       <c r="AI118" s="37">
-        <v>558.20299999999997</v>
+        <v>707.98599999999999</v>
       </c>
       <c r="AJ118" s="37">
-        <v>7024.902</v>
+        <v>7098.7710000000006</v>
       </c>
       <c r="AK118" s="37">
-        <v>-24.300000000000004</v>
+        <v>-24.336999999999996</v>
       </c>
       <c r="AL118" s="37">
-        <v>9263.509</v>
+        <v>9109.732</v>
       </c>
       <c r="AM118" s="37">
-        <v>43104.472999999998</v>
+        <v>43145.318999999996</v>
       </c>
       <c r="AN118" s="37">
-        <v>39423.766000000003</v>
+        <v>39428.5</v>
       </c>
       <c r="AO118" s="37">
-        <v>3680.7069999999999</v>
+        <v>3716.819</v>
       </c>
       <c r="AP118" s="37">
-        <v>401.63800000000003</v>
+        <v>324.08599999999996</v>
       </c>
       <c r="AQ118" s="37">
-        <v>401.63800000000003</v>
+        <v>324.08599999999996</v>
       </c>
       <c r="AR118" s="37">
-        <v>2801.4769999999999</v>
+        <v>2761.1900729999998</v>
       </c>
       <c r="AS118" s="37">
-        <v>645.9380000000001</v>
+        <v>622.20900000000006</v>
       </c>
       <c r="AT118" s="37">
-        <v>2155.5389999999998</v>
+        <v>2138.9810729999999</v>
       </c>
       <c r="AU118" s="37">
-        <v>1457.9690000000001</v>
+        <v>1457.607</v>
       </c>
       <c r="AV118" s="37">
-        <v>-2E-3</v>
+        <v>1.0999999999999999E-2</v>
       </c>
       <c r="AW118" s="37">
-        <v>295.70100000000002</v>
+        <v>279.492073</v>
       </c>
       <c r="AX118" s="37">
         <v>401.87099999999998</v>
       </c>
       <c r="AY118" s="37">
-        <v>605.20299999999997</v>
+        <v>581.47699999999998</v>
       </c>
       <c r="AZ118" s="37">
-        <v>29637.062999999998</v>
+        <v>29635.82</v>
       </c>
       <c r="BA118" s="37">
-        <v>36980.498000000007</v>
+        <v>37282.226999999999</v>
       </c>
       <c r="BB118" s="37">
-        <v>36980.498000000007</v>
+        <v>37282.226999999999</v>
       </c>
       <c r="BC118" s="37">
-        <v>3181.4171930000002</v>
+        <v>3246.214199</v>
       </c>
       <c r="BD118" s="37">
-        <v>40.788999999999994</v>
+        <v>40.518999999999998</v>
       </c>
       <c r="BE118" s="38">
         <v>0</v>
       </c>
       <c r="BF118" s="37">
-        <v>992.15500000000009</v>
+        <v>1067.511</v>
       </c>
       <c r="BG118" s="37">
-        <v>2148.4731929999998</v>
+        <v>2138.1841989999998</v>
       </c>
       <c r="BH118" s="37">
-        <v>2949.5784525999998</v>
+        <v>2874.5993821000002</v>
       </c>
       <c r="BI118" s="37">
         <v>0.21299999999999999</v>
       </c>
       <c r="BJ118" s="37">
-        <v>2869.6840000000002</v>
+        <v>2805.0529999999999</v>
       </c>
       <c r="BK118" s="37">
-        <v>79.6814526</v>
+        <v>69.333382099999994</v>
       </c>
       <c r="BL118" s="37" t="s">
         <v>28</v>
       </c>
       <c r="BM118" s="37">
-        <v>7024.902</v>
+        <v>7098.7710000000006</v>
       </c>
       <c r="BN118" s="8">
-        <v>38323.781999999999</v>
+        <v>38500.146999999997</v>
       </c>
       <c r="BO118" s="37">
-        <v>31298.879999999997</v>
+        <v>31401.375999999997</v>
       </c>
       <c r="BP118" s="37">
-        <v>7218.5369999999966</v>
+        <v>7290.4230000000025</v>
       </c>
       <c r="BQ118" s="37">
-        <v>45638.107999999993</v>
+        <v>45713.312072999994</v>
       </c>
       <c r="BR118" s="37">
-        <v>60098.839193000007</v>
+        <v>60458.151271999974</v>
       </c>
       <c r="BS118" s="37">
-        <v>29998.97819300001</v>
+        <v>30288.596271999966</v>
       </c>
       <c r="BT118" s="37">
-        <v>9849.790193000008</v>
+        <v>10052.988271999973</v>
       </c>
       <c r="BU118" s="37">
-        <v>1867.1966456000084</v>
+        <v>2076.4586540999726</v>
       </c>
     </row>
     <row r="119" spans="1:73" ht="15" customHeight="1">
       <c r="A119" s="11" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="B119" s="36">
-        <v>15869.695</v>
+        <v>15636.618</v>
       </c>
       <c r="C119" s="37">
-        <v>51459.741000000002</v>
+        <v>51570.031000000003</v>
       </c>
       <c r="D119" s="37">
-        <v>30834.146000000001</v>
+        <v>30853.258000000002</v>
       </c>
       <c r="E119" s="37">
-        <v>20625.595000000001</v>
+        <v>20716.773000000001</v>
       </c>
       <c r="F119" s="37">
-        <v>8886.9120000000003</v>
+        <v>8866.1209999999992</v>
       </c>
       <c r="G119" s="8">
-        <v>8722.6939999999995</v>
+        <v>8702.9889999999996</v>
       </c>
       <c r="H119" s="37">
-        <v>164.21799999999999</v>
+        <v>163.13200000000001</v>
       </c>
       <c r="I119" s="37">
-        <v>32088.694</v>
+        <v>32119.906000000003</v>
       </c>
       <c r="J119" s="37">
         <v>0</v>
       </c>
       <c r="K119" s="37">
         <v>0</v>
       </c>
       <c r="L119" s="37">
-        <v>1518.5679999999998</v>
+        <v>1596.2839999999999</v>
       </c>
       <c r="M119" s="37">
-        <v>264.06200000000001</v>
+        <v>344.49299999999999</v>
       </c>
       <c r="N119" s="37">
-        <v>1254.5059999999999</v>
+        <v>1251.7909999999999</v>
       </c>
       <c r="O119" s="37">
-        <v>6049.5240000000003</v>
+        <v>5969.3680000000004</v>
       </c>
       <c r="P119" s="37">
-        <v>6049.2870000000003</v>
+        <v>5969.1310000000003</v>
       </c>
       <c r="Q119" s="37">
         <v>0</v>
       </c>
       <c r="R119" s="37">
         <v>0</v>
       </c>
       <c r="S119" s="8">
         <v>0</v>
       </c>
       <c r="T119" s="37">
         <v>0.23699999999999999</v>
       </c>
       <c r="U119" s="37">
-        <v>35.822000000000003</v>
+        <v>32.106999999999999</v>
       </c>
       <c r="V119" s="37">
-        <v>79704.562000000005</v>
+        <v>79888.616999999998</v>
       </c>
       <c r="W119" s="37">
-        <v>48870.415999999997</v>
+        <v>49035.358999999997</v>
       </c>
       <c r="X119" s="37">
-        <v>24720.941999999999</v>
+        <v>24901.383999999998</v>
       </c>
       <c r="Y119" s="37">
-        <v>6113.2039999999997</v>
+        <v>5951.8739999999998</v>
       </c>
       <c r="Z119" s="37">
-        <v>7850.2639999999992</v>
+        <v>7850.1139999999996</v>
       </c>
       <c r="AA119" s="37">
-        <v>51.472000000000001</v>
+        <v>50.940000000000005</v>
       </c>
       <c r="AB119" s="37">
         <v>0</v>
       </c>
       <c r="AC119" s="37">
-        <v>498.53500000000003</v>
+        <v>503.13799999999998</v>
       </c>
       <c r="AD119" s="37">
-        <v>4910.8249999999998</v>
+        <v>4906.6040000000003</v>
       </c>
       <c r="AE119" s="37">
         <v>2389.4320000000002</v>
       </c>
       <c r="AF119" s="37">
         <v>0</v>
       </c>
       <c r="AG119" s="37">
-        <v>2564.4660000000003</v>
+        <v>2731.8620000000001</v>
       </c>
       <c r="AH119" s="37">
-        <v>1806.146</v>
+        <v>1617.4949999999999</v>
       </c>
       <c r="AI119" s="37">
-        <v>758.31999999999994</v>
+        <v>1114.367</v>
       </c>
       <c r="AJ119" s="37">
-        <v>7043.8249999999998</v>
+        <v>7184.1649999999991</v>
       </c>
       <c r="AK119" s="37">
-        <v>-63.673999999999999</v>
+        <v>-64.287000000000006</v>
       </c>
       <c r="AL119" s="37">
-        <v>9336.8379999999997</v>
+        <v>9091.4590000000007</v>
       </c>
       <c r="AM119" s="37">
-        <v>43730.207999999999</v>
+        <v>43813.5</v>
       </c>
       <c r="AN119" s="37">
-        <v>40041.932000000001</v>
+        <v>40075.173999999999</v>
       </c>
       <c r="AO119" s="37">
-        <v>3688.2759999999998</v>
+        <v>3738.326</v>
       </c>
       <c r="AP119" s="37">
-        <v>448.68000000000006</v>
+        <v>359.89600000000002</v>
       </c>
       <c r="AQ119" s="37">
-        <v>448.68000000000006</v>
+        <v>359.89600000000002</v>
       </c>
       <c r="AR119" s="37">
-        <v>2605.92</v>
+        <v>2533.393548</v>
       </c>
       <c r="AS119" s="37">
-        <v>684.678</v>
+        <v>647.39800000000002</v>
       </c>
       <c r="AT119" s="37">
-        <v>1921.242</v>
+        <v>1885.9955479999999</v>
       </c>
       <c r="AU119" s="37">
-        <v>1179.8240000000001</v>
+        <v>1179.3920000000001</v>
       </c>
       <c r="AV119" s="37">
-        <v>4.0000000000000001E-3</v>
+        <v>2.7E-2</v>
       </c>
       <c r="AW119" s="37">
-        <v>339.779</v>
+        <v>304.15954799999997</v>
       </c>
       <c r="AX119" s="37">
-        <v>401.63499999999999</v>
+        <v>402.41700000000003</v>
       </c>
       <c r="AY119" s="37">
-        <v>629.95699999999999</v>
+        <v>592.67899999999997</v>
       </c>
       <c r="AZ119" s="37">
-        <v>30087.861999999997</v>
+        <v>30088.006999999998</v>
       </c>
       <c r="BA119" s="37">
-        <v>38329.712</v>
+        <v>38026.057999999997</v>
       </c>
       <c r="BB119" s="37">
-        <v>38329.712</v>
+        <v>38026.057999999997</v>
       </c>
       <c r="BC119" s="37">
-        <v>3117.8161149999996</v>
+        <v>3215.6008899999997</v>
       </c>
       <c r="BD119" s="37">
-        <v>42.878999999999991</v>
+        <v>42.491999999999997</v>
       </c>
       <c r="BE119" s="38">
         <v>0</v>
       </c>
       <c r="BF119" s="37">
-        <v>1002.184</v>
+        <v>1075.4450000000002</v>
       </c>
       <c r="BG119" s="37">
-        <v>2072.753115</v>
+        <v>2097.6638899999998</v>
       </c>
       <c r="BH119" s="37">
-        <v>3333.9209288000002</v>
+        <v>3259.3719271</v>
       </c>
       <c r="BI119" s="37">
         <v>0.20800000000000002</v>
       </c>
       <c r="BJ119" s="37">
-        <v>3275.0549999999994</v>
+        <v>3217.0910000000003</v>
       </c>
       <c r="BK119" s="37">
-        <v>58.657928799999993</v>
+        <v>42.072927100000001</v>
       </c>
       <c r="BL119" s="37" t="s">
         <v>28</v>
       </c>
       <c r="BM119" s="37">
-        <v>7043.8249999999998</v>
+        <v>7184.1649999999991</v>
       </c>
       <c r="BN119" s="8">
-        <v>38813.679999999993</v>
+        <v>39072.998</v>
       </c>
       <c r="BO119" s="37">
-        <v>31769.854999999992</v>
+        <v>31888.832999999999</v>
       </c>
       <c r="BP119" s="37">
-        <v>7173.6659999999938</v>
+        <v>7312.9879999999976</v>
       </c>
       <c r="BQ119" s="37">
-        <v>45941.701999999997</v>
+        <v>46094.229547999996</v>
       </c>
       <c r="BR119" s="37">
-        <v>60720.590114999999</v>
+        <v>60506.315437999976</v>
       </c>
       <c r="BS119" s="37">
-        <v>29886.444114999991</v>
+        <v>29653.057437999974</v>
       </c>
       <c r="BT119" s="37">
-        <v>9260.8491149999973</v>
+        <v>8936.2844379999733</v>
       </c>
       <c r="BU119" s="37">
-        <v>1207.0660437999968</v>
+        <v>661.96036509997384</v>
       </c>
     </row>
     <row r="120" spans="1:73" ht="15" customHeight="1">
-      <c r="B120" s="35"/>
-[...70 lines deleted...]
-      <c r="BU120" s="35"/>
+      <c r="A120" s="11" t="s">
+        <v>294</v>
+      </c>
+      <c r="B120" s="36">
+        <v>15722.993999999999</v>
+      </c>
+      <c r="C120" s="37">
+        <v>52299.504000000001</v>
+      </c>
+      <c r="D120" s="37">
+        <v>31194.487000000001</v>
+      </c>
+      <c r="E120" s="37">
+        <v>21105.017</v>
+      </c>
+      <c r="F120" s="37">
+        <v>9186.1419999999998</v>
+      </c>
+      <c r="G120" s="8">
+        <v>9167.0139999999992</v>
+      </c>
+      <c r="H120" s="37">
+        <v>19.128</v>
+      </c>
+      <c r="I120" s="37">
+        <v>32611.777999999998</v>
+      </c>
+      <c r="J120" s="37">
+        <v>0</v>
+      </c>
+      <c r="K120" s="37">
+        <v>0</v>
+      </c>
+      <c r="L120" s="37">
+        <v>1718.498</v>
+      </c>
+      <c r="M120" s="37">
+        <v>356.13299999999998</v>
+      </c>
+      <c r="N120" s="37">
+        <v>1362.365</v>
+      </c>
+      <c r="O120" s="37">
+        <v>5964.5420000000004</v>
+      </c>
+      <c r="P120" s="37">
+        <v>5964.5420000000004</v>
+      </c>
+      <c r="Q120" s="37">
+        <v>0</v>
+      </c>
+      <c r="R120" s="37">
+        <v>0</v>
+      </c>
+      <c r="S120" s="8">
+        <v>0</v>
+      </c>
+      <c r="T120" s="37">
+        <v>0</v>
+      </c>
+      <c r="U120" s="37">
+        <v>33.924999999999997</v>
+      </c>
+      <c r="V120" s="37">
+        <v>80473.964000000007</v>
+      </c>
+      <c r="W120" s="37">
+        <v>49279.476999999999</v>
+      </c>
+      <c r="X120" s="37">
+        <v>25276.321999999996</v>
+      </c>
+      <c r="Y120" s="37">
+        <v>5918.165</v>
+      </c>
+      <c r="Z120" s="37">
+        <v>7835.6990000000005</v>
+      </c>
+      <c r="AA120" s="37">
+        <v>42.834000000000003</v>
+      </c>
+      <c r="AB120" s="37">
+        <v>0</v>
+      </c>
+      <c r="AC120" s="37">
+        <v>434.27600000000007</v>
+      </c>
+      <c r="AD120" s="37">
+        <v>4907.9219999999996</v>
+      </c>
+      <c r="AE120" s="37">
+        <v>2450.6670000000004</v>
+      </c>
+      <c r="AF120" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG120" s="37">
+        <v>2775.0950000000003</v>
+      </c>
+      <c r="AH120" s="37">
+        <v>1832.1759999999999</v>
+      </c>
+      <c r="AI120" s="37">
+        <v>942.9190000000001</v>
+      </c>
+      <c r="AJ120" s="37">
+        <v>7290.19</v>
+      </c>
+      <c r="AK120" s="37">
+        <v>-104.946</v>
+      </c>
+      <c r="AL120" s="37">
+        <v>8952.1970000000001</v>
+      </c>
+      <c r="AM120" s="37">
+        <v>44513.741999999998</v>
+      </c>
+      <c r="AN120" s="37">
+        <v>40791.775999999998</v>
+      </c>
+      <c r="AO120" s="37">
+        <v>3721.9660000000003</v>
+      </c>
+      <c r="AP120" s="37">
+        <v>413.19899999999996</v>
+      </c>
+      <c r="AQ120" s="37">
+        <v>413.19899999999996</v>
+      </c>
+      <c r="AR120" s="37">
+        <v>2551.518</v>
+      </c>
+      <c r="AS120" s="37">
+        <v>646.99700000000007</v>
+      </c>
+      <c r="AT120" s="37">
+        <v>1904.521</v>
+      </c>
+      <c r="AU120" s="37">
+        <v>1174.479</v>
+      </c>
+      <c r="AV120" s="37">
+        <v>4.1999999999999996E-2</v>
+      </c>
+      <c r="AW120" s="37">
+        <v>316.10599999999999</v>
+      </c>
+      <c r="AX120" s="37">
+        <v>413.89400000000001</v>
+      </c>
+      <c r="AY120" s="37">
+        <v>583.38</v>
+      </c>
+      <c r="AZ120" s="37">
+        <v>30754.510000000002</v>
+      </c>
+      <c r="BA120" s="37">
+        <v>38770.800999999999</v>
+      </c>
+      <c r="BB120" s="37">
+        <v>38770.800999999999</v>
+      </c>
+      <c r="BC120" s="37">
+        <v>3209.9615329999997</v>
+      </c>
+      <c r="BD120" s="37">
+        <v>42.359000000000002</v>
+      </c>
+      <c r="BE120" s="38">
+        <v>0</v>
+      </c>
+      <c r="BF120" s="37">
+        <v>1113.3989999999999</v>
+      </c>
+      <c r="BG120" s="37">
+        <v>2054.2035329999999</v>
+      </c>
+      <c r="BH120" s="37">
+        <v>3834.0702497000002</v>
+      </c>
+      <c r="BI120" s="37">
+        <v>0.21000000000000002</v>
+      </c>
+      <c r="BJ120" s="37">
+        <v>3784.0259999999998</v>
+      </c>
+      <c r="BK120" s="37">
+        <v>49.834249700000001</v>
+      </c>
+      <c r="BL120" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="BM120" s="37">
+        <v>7290.19</v>
+      </c>
+      <c r="BN120" s="8">
+        <v>39610.542000000001</v>
+      </c>
+      <c r="BO120" s="37">
+        <v>32320.352000000003</v>
+      </c>
+      <c r="BP120" s="37">
+        <v>7411.9630000000034</v>
+      </c>
+      <c r="BQ120" s="37">
+        <v>46794.182999999997</v>
+      </c>
+      <c r="BR120" s="37">
+        <v>62380.354532999998</v>
+      </c>
+      <c r="BS120" s="37">
+        <v>31185.86753299999</v>
+      </c>
+      <c r="BT120" s="37">
+        <v>10080.850532999997</v>
+      </c>
+      <c r="BU120" s="37">
+        <v>2058.6297826999971</v>
+      </c>
     </row>
     <row r="121" spans="1:73" ht="15" customHeight="1">
       <c r="B121" s="35"/>
       <c r="C121" s="35"/>
       <c r="D121" s="35"/>
       <c r="E121" s="35"/>
       <c r="F121" s="35"/>
       <c r="G121" s="35"/>
       <c r="H121" s="35"/>
       <c r="I121" s="35"/>
       <c r="J121" s="35"/>
       <c r="K121" s="35"/>
       <c r="L121" s="35"/>
       <c r="M121" s="35"/>
       <c r="N121" s="35"/>
       <c r="O121" s="35"/>
       <c r="P121" s="35"/>
       <c r="Q121" s="35"/>
       <c r="R121" s="35"/>
       <c r="S121" s="35"/>
       <c r="T121" s="35"/>
       <c r="U121" s="35"/>
       <c r="V121" s="35"/>
       <c r="W121" s="35"/>
       <c r="X121" s="35"/>
@@ -30898,91 +31049,91 @@
       <c r="B4" s="20" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="12.75" customHeight="1">
       <c r="A5" s="21" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="22" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="12.75" customHeight="1">
       <c r="A6" s="21" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="23" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="12.75" customHeight="1">
       <c r="A7" s="21" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="24" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="12.75" customHeight="1">
       <c r="A8" s="21" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="25" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="12.75" customHeight="1">
       <c r="A9" s="21" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="26">
         <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="12.75" customHeight="1">
       <c r="A10" s="21" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="27" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="12.75" customHeight="1">
       <c r="A11" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="28" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="12.75" customHeight="1">
       <c r="A12" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="28" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="12.75" customHeight="1">
       <c r="A13" s="21" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="29" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="12.75" customHeight="1" thickBot="1">
       <c r="A14" s="30"/>
       <c r="B14" s="31" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="12.75" customHeight="1" thickTop="1">
       <c r="A15" s="17"/>
       <c r="B15" s="33"/>
     </row>
     <row r="16" spans="1:2" ht="12.75" customHeight="1">
       <c r="A16" s="18" t="s">
         <v>219</v>
       </c>
       <c r="B16" s="33"/>
@@ -30998,91 +31149,91 @@
       <c r="B18" s="20" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="12.75" customHeight="1">
       <c r="A19" s="21" t="s">
         <v>222</v>
       </c>
       <c r="B19" s="22" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="12.75" customHeight="1">
       <c r="A20" s="21" t="s">
         <v>224</v>
       </c>
       <c r="B20" s="23" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="12.75" customHeight="1">
       <c r="A21" s="21" t="s">
         <v>225</v>
       </c>
       <c r="B21" s="23" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="22" spans="1:2" ht="12.75" customHeight="1">
       <c r="A22" s="21" t="s">
         <v>226</v>
       </c>
       <c r="B22" s="25" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="23" spans="1:2" ht="12.75" customHeight="1">
       <c r="A23" s="21" t="s">
         <v>227</v>
       </c>
       <c r="B23" s="26">
         <v>6</v>
       </c>
     </row>
     <row r="24" spans="1:2" ht="12.75" customHeight="1">
       <c r="A24" s="21" t="s">
         <v>228</v>
       </c>
       <c r="B24" s="27" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="25" spans="1:2" ht="12.75" customHeight="1">
       <c r="A25" s="21" t="s">
         <v>229</v>
       </c>
       <c r="B25" s="28" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="26" spans="1:2" ht="12.75" customHeight="1">
       <c r="A26" s="21" t="s">
         <v>230</v>
       </c>
       <c r="B26" s="28" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
     </row>
     <row r="27" spans="1:2" ht="12.75" customHeight="1">
       <c r="A27" s="21" t="s">
         <v>231</v>
       </c>
       <c r="B27" s="29" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="28" spans="1:2" ht="12.75" customHeight="1" thickBot="1">
       <c r="A28" s="30"/>
       <c r="B28" s="31" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="29" spans="1:2" ht="12" thickTop="1"/>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="B27" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
     <hyperlink ref="B13" r:id="rId2" xr:uid="{00000000-0004-0000-0100-000001000000}"/>
     <hyperlink ref="B14" r:id="rId3" xr:uid="{00000000-0004-0000-0100-000002000000}"/>
     <hyperlink ref="B28" r:id="rId4" xr:uid="{00000000-0004-0000-0100-000003000000}"/>
   </hyperlinks>