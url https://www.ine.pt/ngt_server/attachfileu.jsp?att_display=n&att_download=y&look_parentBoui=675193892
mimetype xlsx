--- v1 (2026-03-01)
+++ v2 (2026-04-29)
@@ -1,82 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="R:\lsb\DCN_CAP\CTNFAP_B21\Portal\Portal_Carregamento\Quadros B.4.1 - Administrações públicas\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CCBB5BE3-7D97-4A3A-A39F-AB981DDDB983}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6281AA6F-E462-4CCF-94D8-96DDC9369A24}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="804" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Quadro B.4.1.2" sheetId="9" r:id="rId1"/>
     <sheet name="MetaInfo" sheetId="10" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="349" uniqueCount="300">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="350" uniqueCount="301">
   <si>
     <t>2=3+4</t>
   </si>
   <si>
     <t>5=6+7</t>
   </si>
   <si>
     <t>Metainformação associada ao quadro</t>
   </si>
   <si>
     <t>Periodicidade</t>
   </si>
   <si>
     <t>Fonte</t>
   </si>
   <si>
     <t>Primeiro período disponível</t>
   </si>
   <si>
     <t>Último período disponível</t>
   </si>
   <si>
     <t>Unidade</t>
   </si>
   <si>
@@ -1982,73 +1983,76 @@
   <si>
     <t>2024.II</t>
   </si>
   <si>
     <t>Base 2021; Po - valor provisório; Pe - valor preliminar</t>
   </si>
   <si>
     <t>Base 2021; Po - provisional value; Pe - preliminary value</t>
   </si>
   <si>
     <t>2024.I</t>
   </si>
   <si>
     <t>2024.III</t>
   </si>
   <si>
     <t>2024.IV</t>
   </si>
   <si>
     <t>2025.I</t>
   </si>
   <si>
     <t>2025.II</t>
   </si>
   <si>
-    <t>23-12-2025</t>
-[...1 lines deleted...]
-  <si>
     <t>2025.III</t>
   </si>
   <si>
-    <t>3º trimestre de 2025</t>
-[...1 lines deleted...]
-  <si>
     <t>26-03-2026</t>
   </si>
   <si>
+    <t>2025.IV</t>
+  </si>
+  <si>
+    <t>4º trimestre de 2025</t>
+  </si>
+  <si>
+    <t>24-06-2026</t>
+  </si>
+  <si>
     <r>
-      <t>3</t>
+      <t>4</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>rd</t>
+      <t>th</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> quarter 2025</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0_)"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="16">
     <font>
       <sz val="8"/>
       <name val="Arial"/>
     </font>
     <font>
@@ -2923,51 +2927,51 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/documents/3859598/16029761/KS-GQ-23-002-EN-N.pdf/77a75b07-61c3-7d34-5243-70d09bc00e44?version=3.0&amp;t=1677163672121" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ine.pt/ngt_server/attachfileu.jsp?look_parentBoui=215821289&amp;att_display=n&amp;att_download=y" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ine.pt/ngt_server/attachfileu.jsp?look_parentBoui=215820499&amp;att_display=n&amp;att_download=y" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/documents/3859598/16029761/KS-GQ-23-002-EN-N.pdf/77a75b07-61c3-7d34-5243-70d09bc00e44?version=3.0&amp;t=1677163672121" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1"/>
-  <dimension ref="A2:BZ119"/>
+  <dimension ref="A2:BZ120"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="23.6640625" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="15.83203125" style="3" customWidth="1"/>
     <col min="2" max="8" width="17.83203125" style="16" customWidth="1"/>
     <col min="9" max="9" width="17.83203125" style="18" customWidth="1"/>
     <col min="10" max="14" width="17.83203125" style="16" customWidth="1"/>
     <col min="15" max="78" width="17.83203125" style="3" customWidth="1"/>
     <col min="79" max="79" width="15.5" style="3" customWidth="1"/>
     <col min="80" max="16384" width="23.6640625" style="3"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:78" ht="11.25">
       <c r="A2" s="4" t="s">
         <v>27</v>
       </c>
       <c r="I2" s="17"/>
       <c r="J2" s="17"/>
     </row>
     <row r="3" spans="1:78" ht="12" customHeight="1">
       <c r="A3" s="5" t="s">
         <v>28</v>
       </c>
@@ -26745,66 +26749,66 @@
       <c r="AJ109" s="13">
         <v>1713.78</v>
       </c>
       <c r="AK109" s="13">
         <v>-4.024</v>
       </c>
       <c r="AL109" s="13">
         <v>1899.174</v>
       </c>
       <c r="AM109" s="13">
         <v>8865.9499999999989</v>
       </c>
       <c r="AN109" s="13">
         <v>8032.44</v>
       </c>
       <c r="AO109" s="13">
         <v>833.51</v>
       </c>
       <c r="AP109" s="13">
         <v>87.974999999999994</v>
       </c>
       <c r="AQ109" s="13">
         <v>87.974999999999994</v>
       </c>
       <c r="AR109" s="13">
-        <v>279.411</v>
+        <v>279.40999999999997</v>
       </c>
       <c r="AS109" s="13">
         <v>117.584</v>
       </c>
       <c r="AT109" s="13">
-        <v>161.827</v>
+        <v>161.82599999999999</v>
       </c>
       <c r="AU109" s="13">
         <v>23.358000000000001</v>
       </c>
       <c r="AV109" s="13">
         <v>0</v>
       </c>
       <c r="AW109" s="13">
-        <v>30.370999999999999</v>
+        <v>30.37</v>
       </c>
       <c r="AX109" s="13">
         <v>108.098</v>
       </c>
       <c r="AY109" s="13">
         <v>106.369</v>
       </c>
       <c r="AZ109" s="13">
         <v>4906.2790000000005</v>
       </c>
       <c r="BA109" s="13">
         <v>4718.9880000000003</v>
       </c>
       <c r="BB109" s="13">
         <v>187.291</v>
       </c>
       <c r="BC109" s="13">
         <v>7253.2270000000008</v>
       </c>
       <c r="BD109" s="13">
         <v>7253.2270000000008</v>
       </c>
       <c r="BE109" s="13">
         <v>3773.721</v>
       </c>
@@ -26835,63 +26839,63 @@
       <c r="BN109" s="13">
         <v>7.1999999999999995E-2</v>
       </c>
       <c r="BO109" s="13">
         <v>376.91399999999999</v>
       </c>
       <c r="BP109" s="13">
         <v>29.79</v>
       </c>
       <c r="BQ109" s="36">
         <v>0</v>
       </c>
       <c r="BR109" s="13">
         <v>1713.78</v>
       </c>
       <c r="BS109" s="13">
         <v>7805.3829999999998</v>
       </c>
       <c r="BT109" s="13">
         <v>6091.6030000000001</v>
       </c>
       <c r="BU109" s="13">
         <v>1794.4530000000004</v>
       </c>
       <c r="BV109" s="13">
-        <v>9297.8629999999994</v>
+        <v>9297.8619999999992</v>
       </c>
       <c r="BW109" s="13">
-        <v>11698.232</v>
+        <v>11698.231000000003</v>
       </c>
       <c r="BX109" s="13">
-        <v>5721.0709999999999</v>
+        <v>5721.0700000000033</v>
       </c>
       <c r="BY109" s="13">
-        <v>1742.1949999999997</v>
+        <v>1742.1940000000031</v>
       </c>
       <c r="BZ109" s="13">
-        <v>856.86099999999965</v>
+        <v>856.86000000000308</v>
       </c>
     </row>
     <row r="110" spans="1:78" ht="15" customHeight="1">
       <c r="A110" s="6" t="s">
         <v>284</v>
       </c>
       <c r="B110" s="13">
         <v>3490.5259999999998</v>
       </c>
       <c r="C110" s="38">
         <v>11634.244000000001</v>
       </c>
       <c r="D110" s="13">
         <v>6678.9350000000004</v>
       </c>
       <c r="E110" s="13">
         <v>4955.3090000000002</v>
       </c>
       <c r="F110" s="13">
         <v>1511.4829999999999</v>
       </c>
       <c r="G110" s="13">
         <v>1523.4649999999999</v>
       </c>
       <c r="H110" s="13">
@@ -26981,66 +26985,66 @@
       <c r="AJ110" s="13">
         <v>1723.3209999999999</v>
       </c>
       <c r="AK110" s="13">
         <v>-32.44</v>
       </c>
       <c r="AL110" s="13">
         <v>2005.5650000000001</v>
       </c>
       <c r="AM110" s="13">
         <v>9154.1659999999993</v>
       </c>
       <c r="AN110" s="13">
         <v>8251.7469999999994</v>
       </c>
       <c r="AO110" s="13">
         <v>902.41899999999998</v>
       </c>
       <c r="AP110" s="13">
         <v>84.811000000000007</v>
       </c>
       <c r="AQ110" s="13">
         <v>84.811000000000007</v>
       </c>
       <c r="AR110" s="13">
-        <v>689.72199999999998</v>
+        <v>689.721</v>
       </c>
       <c r="AS110" s="13">
         <v>217.167</v>
       </c>
       <c r="AT110" s="13">
-        <v>472.55500000000001</v>
+        <v>472.55400000000003</v>
       </c>
       <c r="AU110" s="13">
         <v>317.47500000000002</v>
       </c>
       <c r="AV110" s="13">
         <v>0</v>
       </c>
       <c r="AW110" s="13">
-        <v>45.26</v>
+        <v>45.259</v>
       </c>
       <c r="AX110" s="13">
         <v>109.82</v>
       </c>
       <c r="AY110" s="13">
         <v>209.04</v>
       </c>
       <c r="AZ110" s="13">
         <v>5763.875</v>
       </c>
       <c r="BA110" s="13">
         <v>5540.1620000000003</v>
       </c>
       <c r="BB110" s="13">
         <v>223.71299999999999</v>
       </c>
       <c r="BC110" s="13">
         <v>8258.3549999999996</v>
       </c>
       <c r="BD110" s="13">
         <v>8258.3549999999996</v>
       </c>
       <c r="BE110" s="13">
         <v>4272.7470000000003</v>
       </c>
@@ -27071,63 +27075,63 @@
       <c r="BN110" s="13">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="BO110" s="13">
         <v>684.94399999999996</v>
       </c>
       <c r="BP110" s="13">
         <v>39.744999999999997</v>
       </c>
       <c r="BQ110" s="36">
         <v>0</v>
       </c>
       <c r="BR110" s="13">
         <v>1723.3209999999999</v>
       </c>
       <c r="BS110" s="13">
         <v>8950.7749999999996</v>
       </c>
       <c r="BT110" s="13">
         <v>7227.4539999999997</v>
       </c>
       <c r="BU110" s="13">
         <v>1757.4739999999993</v>
       </c>
       <c r="BV110" s="13">
-        <v>9672.0939999999991</v>
+        <v>9672.0929999999989</v>
       </c>
       <c r="BW110" s="13">
-        <v>13636.269</v>
+        <v>13636.267999999996</v>
       </c>
       <c r="BX110" s="13">
-        <v>6957.3340000000007</v>
+        <v>6957.3329999999969</v>
       </c>
       <c r="BY110" s="13">
-        <v>2002.0249999999996</v>
+        <v>2002.0239999999958</v>
       </c>
       <c r="BZ110" s="13">
-        <v>732.05399999999963</v>
+        <v>732.05299999999579</v>
       </c>
     </row>
     <row r="111" spans="1:78" ht="15" customHeight="1">
       <c r="A111" s="6" t="s">
         <v>285</v>
       </c>
       <c r="B111" s="13">
         <v>3431.252</v>
       </c>
       <c r="C111" s="38">
         <v>10678.792000000001</v>
       </c>
       <c r="D111" s="13">
         <v>6302.134</v>
       </c>
       <c r="E111" s="13">
         <v>4376.6580000000004</v>
       </c>
       <c r="F111" s="13">
         <v>1665.51</v>
       </c>
       <c r="G111" s="13">
         <v>1660.2439999999999</v>
       </c>
       <c r="H111" s="13">
@@ -27217,66 +27221,66 @@
       <c r="AJ111" s="13">
         <v>1729.61</v>
       </c>
       <c r="AK111" s="13">
         <v>-10.582000000000001</v>
       </c>
       <c r="AL111" s="13">
         <v>2065.6930000000002</v>
       </c>
       <c r="AM111" s="13">
         <v>10655.902</v>
       </c>
       <c r="AN111" s="13">
         <v>9743.43</v>
       </c>
       <c r="AO111" s="13">
         <v>912.47199999999998</v>
       </c>
       <c r="AP111" s="13">
         <v>88.832999999999998</v>
       </c>
       <c r="AQ111" s="13">
         <v>88.832999999999998</v>
       </c>
       <c r="AR111" s="13">
-        <v>748.35800000000006</v>
+        <v>748.35900000000004</v>
       </c>
       <c r="AS111" s="13">
         <v>204.20500000000001</v>
       </c>
       <c r="AT111" s="13">
-        <v>544.15300000000002</v>
+        <v>544.154</v>
       </c>
       <c r="AU111" s="13">
         <v>410.94400000000002</v>
       </c>
       <c r="AV111" s="13">
         <v>0</v>
       </c>
       <c r="AW111" s="13">
-        <v>47.430999999999997</v>
+        <v>47.432000000000002</v>
       </c>
       <c r="AX111" s="13">
         <v>85.778000000000006</v>
       </c>
       <c r="AY111" s="13">
         <v>200.71899999999999</v>
       </c>
       <c r="AZ111" s="13">
         <v>10470.174999999999</v>
       </c>
       <c r="BA111" s="13">
         <v>10255.793</v>
       </c>
       <c r="BB111" s="13">
         <v>214.38200000000001</v>
       </c>
       <c r="BC111" s="13">
         <v>8020.7970000000005</v>
       </c>
       <c r="BD111" s="13">
         <v>8020.7970000000005</v>
       </c>
       <c r="BE111" s="13">
         <v>4198.5010000000002</v>
       </c>
@@ -27307,63 +27311,63 @@
       <c r="BN111" s="13">
         <v>1.0999999999999999E-2</v>
       </c>
       <c r="BO111" s="13">
         <v>581.34100000000001</v>
       </c>
       <c r="BP111" s="13">
         <v>36.014000000000003</v>
       </c>
       <c r="BQ111" s="36">
         <v>0</v>
       </c>
       <c r="BR111" s="13">
         <v>1729.61</v>
       </c>
       <c r="BS111" s="13">
         <v>8132.64</v>
       </c>
       <c r="BT111" s="13">
         <v>6403.0300000000007</v>
       </c>
       <c r="BU111" s="13">
         <v>1774.1779999999999</v>
       </c>
       <c r="BV111" s="13">
-        <v>11326.869999999999</v>
+        <v>11326.870999999999</v>
       </c>
       <c r="BW111" s="13">
-        <v>17128.451999999997</v>
+        <v>17128.453000000001</v>
       </c>
       <c r="BX111" s="13">
-        <v>10826.317999999997</v>
+        <v>10826.319000000001</v>
       </c>
       <c r="BY111" s="13">
-        <v>6449.6599999999962</v>
+        <v>6449.6610000000001</v>
       </c>
       <c r="BZ111" s="13">
-        <v>5080.5779999999959</v>
+        <v>5080.5789999999997</v>
       </c>
     </row>
     <row r="112" spans="1:78" ht="15" customHeight="1">
       <c r="A112" s="6" t="s">
         <v>286</v>
       </c>
       <c r="B112" s="13">
         <v>4165.2309999999998</v>
       </c>
       <c r="C112" s="38">
         <v>12879.832</v>
       </c>
       <c r="D112" s="13">
         <v>7383.4840000000004</v>
       </c>
       <c r="E112" s="13">
         <v>5496.348</v>
       </c>
       <c r="F112" s="13">
         <v>2839.4229999999998</v>
       </c>
       <c r="G112" s="13">
         <v>2752.7649999999999</v>
       </c>
       <c r="H112" s="13">
@@ -27420,57 +27424,57 @@
       <c r="Y112" s="13">
         <v>1354.4770000000001</v>
       </c>
       <c r="Z112" s="13">
         <v>2055.29</v>
       </c>
       <c r="AA112" s="13">
         <v>8.7729999999999997</v>
       </c>
       <c r="AB112" s="13">
         <v>0</v>
       </c>
       <c r="AC112" s="13">
         <v>214.53800000000001</v>
       </c>
       <c r="AD112" s="13">
         <v>1304.306</v>
       </c>
       <c r="AE112" s="13">
         <v>527.673</v>
       </c>
       <c r="AF112" s="13">
         <v>0</v>
       </c>
       <c r="AG112" s="13">
-        <v>2244.2350000000001</v>
+        <v>2613.2640000000001</v>
       </c>
       <c r="AH112" s="13">
         <v>440.86700000000002</v>
       </c>
       <c r="AI112" s="13">
-        <v>1803.3679999999999</v>
+        <v>2172.3969999999999</v>
       </c>
       <c r="AJ112" s="13">
         <v>1734.68</v>
       </c>
       <c r="AK112" s="13">
         <v>25.053999999999998</v>
       </c>
       <c r="AL112" s="13">
         <v>2253.1060000000002</v>
       </c>
       <c r="AM112" s="13">
         <v>10049.129999999999</v>
       </c>
       <c r="AN112" s="13">
         <v>9002.8019999999997</v>
       </c>
       <c r="AO112" s="13">
         <v>1046.328</v>
       </c>
       <c r="AP112" s="13">
         <v>131.57</v>
       </c>
       <c r="AQ112" s="13">
         <v>131.57</v>
       </c>
@@ -27555,74 +27559,74 @@
       <c r="BR112" s="13">
         <v>1734.68</v>
       </c>
       <c r="BS112" s="13">
         <v>9613.23</v>
       </c>
       <c r="BT112" s="13">
         <v>7878.5499999999993</v>
       </c>
       <c r="BU112" s="13">
         <v>1748.7179999999989</v>
       </c>
       <c r="BV112" s="13">
         <v>10044.041999999999</v>
       </c>
       <c r="BW112" s="13">
         <v>13559.46</v>
       </c>
       <c r="BX112" s="13">
         <v>6175.9759999999987</v>
       </c>
       <c r="BY112" s="13">
         <v>679.62799999999879</v>
       </c>
       <c r="BZ112" s="13">
-        <v>-3270.7450000000008</v>
+        <v>-3639.7740000000013</v>
       </c>
     </row>
     <row r="113" spans="1:78" ht="15" customHeight="1">
       <c r="A113" s="6" t="s">
         <v>290</v>
       </c>
       <c r="B113" s="13">
         <v>3132.0810000000001</v>
       </c>
       <c r="C113" s="38">
         <v>10701.684999999999</v>
       </c>
       <c r="D113" s="13">
         <v>6447.5609999999997</v>
       </c>
       <c r="E113" s="13">
         <v>4254.1239999999998</v>
       </c>
       <c r="F113" s="13">
-        <v>1020.885</v>
+        <v>1021.867</v>
       </c>
       <c r="G113" s="13">
-        <v>1017.461</v>
+        <v>1018.443</v>
       </c>
       <c r="H113" s="13">
         <v>3.4239999999999999</v>
       </c>
       <c r="I113" s="13">
         <v>6697.19</v>
       </c>
       <c r="J113" s="13">
         <v>0</v>
       </c>
       <c r="K113" s="13">
         <v>0</v>
       </c>
       <c r="L113" s="13">
         <v>670.59799999999996</v>
       </c>
       <c r="M113" s="13">
         <v>44.518999999999998</v>
       </c>
       <c r="N113" s="13">
         <v>626.07899999999995</v>
       </c>
       <c r="O113" s="13">
         <v>1444.0890000000002</v>
       </c>
@@ -27635,230 +27639,230 @@
       <c r="R113" s="36">
         <v>0</v>
       </c>
       <c r="S113" s="13">
         <v>0</v>
       </c>
       <c r="T113" s="13">
         <v>0.23699999999999999</v>
       </c>
       <c r="U113" s="13">
         <v>5.9630000000000001</v>
       </c>
       <c r="V113" s="13">
         <v>16616.054</v>
       </c>
       <c r="W113" s="13">
         <v>10168.493</v>
       </c>
       <c r="X113" s="13">
         <v>5293.4120000000003</v>
       </c>
       <c r="Y113" s="13">
         <v>1154.1489999999999</v>
       </c>
       <c r="Z113" s="13">
-        <v>1453.6130000000001</v>
+        <v>1452.6310000000001</v>
       </c>
       <c r="AA113" s="13">
         <v>18.864000000000001</v>
       </c>
       <c r="AB113" s="13">
         <v>0</v>
       </c>
       <c r="AC113" s="13">
-        <v>42.055</v>
+        <v>41.073</v>
       </c>
       <c r="AD113" s="13">
         <v>946.33100000000002</v>
       </c>
       <c r="AE113" s="13">
         <v>446.363</v>
       </c>
       <c r="AF113" s="13">
         <v>0</v>
       </c>
       <c r="AG113" s="13">
-        <v>684.5680000000001</v>
+        <v>315.53899999999999</v>
       </c>
       <c r="AH113" s="13">
-        <v>618.52200000000005</v>
+        <v>249.49299999999999</v>
       </c>
       <c r="AI113" s="13">
         <v>66.046000000000006</v>
       </c>
       <c r="AJ113" s="13">
         <v>1739.5809999999999</v>
       </c>
       <c r="AK113" s="13">
         <v>-46.430999999999997</v>
       </c>
       <c r="AL113" s="13">
         <v>1997.4970000000001</v>
       </c>
       <c r="AM113" s="13">
         <v>9427.07</v>
       </c>
       <c r="AN113" s="13">
         <v>8596.6180000000004</v>
       </c>
       <c r="AO113" s="13">
         <v>830.452</v>
       </c>
       <c r="AP113" s="13">
         <v>82.534000000000006</v>
       </c>
       <c r="AQ113" s="13">
         <v>82.534000000000006</v>
       </c>
       <c r="AR113" s="13">
-        <v>294.76599999999996</v>
+        <v>309.61788899999999</v>
       </c>
       <c r="AS113" s="13">
         <v>130.81899999999999</v>
       </c>
       <c r="AT113" s="13">
-        <v>163.947</v>
+        <v>178.798889</v>
       </c>
       <c r="AU113" s="13">
         <v>26.209</v>
       </c>
       <c r="AV113" s="13">
         <v>0</v>
       </c>
       <c r="AW113" s="13">
-        <v>31.302</v>
+        <v>46.153888999999992</v>
       </c>
       <c r="AX113" s="13">
         <v>106.43600000000001</v>
       </c>
       <c r="AY113" s="13">
         <v>123.71899999999999</v>
       </c>
       <c r="AZ113" s="13">
         <v>5210.8739999999998</v>
       </c>
       <c r="BA113" s="13">
         <v>5013.4610000000002</v>
       </c>
       <c r="BB113" s="13">
         <v>197.41300000000001</v>
       </c>
       <c r="BC113" s="13">
-        <v>7700.0789999999997</v>
+        <v>7942.143</v>
       </c>
       <c r="BD113" s="13">
-        <v>7700.0789999999997</v>
+        <v>7942.143</v>
       </c>
       <c r="BE113" s="13">
-        <v>4151.2330000000002</v>
+        <v>4318.8609999999999</v>
       </c>
       <c r="BF113" s="13">
         <v>1213.7919999999999</v>
       </c>
       <c r="BG113" s="13">
-        <v>2335.0540000000001</v>
+        <v>2409.4899999999998</v>
       </c>
       <c r="BH113" s="13">
         <v>705.26800000000003</v>
       </c>
       <c r="BI113" s="13">
         <v>10.044</v>
       </c>
       <c r="BJ113" s="13">
         <v>0</v>
       </c>
       <c r="BK113" s="13">
         <v>214.37700000000001</v>
       </c>
       <c r="BL113" s="13">
         <v>480.84699999999998</v>
       </c>
       <c r="BM113" s="13">
-        <v>547.02929199999994</v>
+        <v>547.03087199999993</v>
       </c>
       <c r="BN113" s="13">
         <v>2E-3</v>
       </c>
       <c r="BO113" s="13">
         <v>533.67499999999995</v>
       </c>
       <c r="BP113" s="13">
-        <v>13.352292</v>
+        <v>13.353872000000001</v>
       </c>
       <c r="BQ113" s="36">
         <v>0</v>
       </c>
       <c r="BR113" s="13">
         <v>1739.5809999999999</v>
       </c>
       <c r="BS113" s="13">
         <v>8412.9519999999993</v>
       </c>
       <c r="BT113" s="13">
         <v>6673.3709999999992</v>
       </c>
       <c r="BU113" s="13">
         <v>1798.2959999999994</v>
       </c>
       <c r="BV113" s="13">
-        <v>9405.4449999999979</v>
+        <v>9420.2968889999975</v>
       </c>
       <c r="BW113" s="13">
-        <v>11393.596999999998</v>
+        <v>11651.494888999998</v>
       </c>
       <c r="BX113" s="13">
-        <v>4946.0359999999982</v>
+        <v>5203.9338889999981</v>
       </c>
       <c r="BY113" s="13">
-        <v>691.91199999999844</v>
+        <v>949.80988899999829</v>
       </c>
       <c r="BZ113" s="13">
-        <v>-420.08070800000178</v>
+        <v>205.86576099999826</v>
       </c>
     </row>
     <row r="114" spans="1:78" ht="15" customHeight="1">
       <c r="A114" s="6" t="s">
         <v>287</v>
       </c>
       <c r="B114" s="13">
         <v>3708.518</v>
       </c>
       <c r="C114" s="38">
         <v>12459.732</v>
       </c>
       <c r="D114" s="13">
         <v>7371.1840000000002</v>
       </c>
       <c r="E114" s="13">
         <v>5088.5479999999998</v>
       </c>
       <c r="F114" s="13">
-        <v>1590.3679999999999</v>
+        <v>1592.674</v>
       </c>
       <c r="G114" s="13">
-        <v>1593.6859999999999</v>
+        <v>1595.992</v>
       </c>
       <c r="H114" s="13">
         <v>-3.3180000000000001</v>
       </c>
       <c r="I114" s="13">
         <v>7829.8130000000001</v>
       </c>
       <c r="J114" s="13">
         <v>0</v>
       </c>
       <c r="K114" s="13">
         <v>0</v>
       </c>
       <c r="L114" s="13">
         <v>328.29200000000003</v>
       </c>
       <c r="M114" s="13">
         <v>52.046999999999997</v>
       </c>
       <c r="N114" s="13">
         <v>276.245</v>
       </c>
       <c r="O114" s="13">
         <v>1420.0500000000002</v>
       </c>
@@ -27871,230 +27875,230 @@
       <c r="R114" s="36">
         <v>0</v>
       </c>
       <c r="S114" s="13">
         <v>0</v>
       </c>
       <c r="T114" s="13">
         <v>0.23699999999999999</v>
       </c>
       <c r="U114" s="13">
         <v>9.4320000000000004</v>
       </c>
       <c r="V114" s="13">
         <v>17552.873</v>
       </c>
       <c r="W114" s="13">
         <v>10181.689</v>
       </c>
       <c r="X114" s="13">
         <v>5918.5640000000003</v>
       </c>
       <c r="Y114" s="13">
         <v>1452.62</v>
       </c>
       <c r="Z114" s="13">
-        <v>1850.9699999999998</v>
+        <v>1848.6639999999998</v>
       </c>
       <c r="AA114" s="13">
         <v>18.341000000000001</v>
       </c>
       <c r="AB114" s="13">
         <v>0</v>
       </c>
       <c r="AC114" s="13">
-        <v>171.869</v>
+        <v>169.56299999999999</v>
       </c>
       <c r="AD114" s="13">
         <v>1182.8699999999999</v>
       </c>
       <c r="AE114" s="13">
         <v>477.89</v>
       </c>
       <c r="AF114" s="13">
         <v>0</v>
       </c>
       <c r="AG114" s="13">
         <v>375.95499999999998</v>
       </c>
       <c r="AH114" s="13">
         <v>315.32299999999998</v>
       </c>
       <c r="AI114" s="13">
         <v>60.631999999999998</v>
       </c>
       <c r="AJ114" s="13">
         <v>1744.3820000000001</v>
       </c>
       <c r="AK114" s="13">
         <v>22.564</v>
       </c>
       <c r="AL114" s="13">
         <v>2230.7750000000001</v>
       </c>
       <c r="AM114" s="13">
         <v>9809.402</v>
       </c>
       <c r="AN114" s="13">
         <v>8856.2060000000001</v>
       </c>
       <c r="AO114" s="13">
         <v>953.19600000000003</v>
       </c>
       <c r="AP114" s="13">
         <v>81.807000000000002</v>
       </c>
       <c r="AQ114" s="13">
         <v>81.807000000000002</v>
       </c>
       <c r="AR114" s="13">
-        <v>904.75799999999992</v>
+        <v>922.287238</v>
       </c>
       <c r="AS114" s="13">
         <v>141.00399999999999</v>
       </c>
       <c r="AT114" s="13">
-        <v>763.75399999999991</v>
+        <v>781.28323799999998</v>
       </c>
       <c r="AU114" s="13">
         <v>615.63099999999997</v>
       </c>
       <c r="AV114" s="13">
         <v>0</v>
       </c>
       <c r="AW114" s="13">
-        <v>44.087000000000003</v>
+        <v>61.616237999999996</v>
       </c>
       <c r="AX114" s="13">
         <v>104.036</v>
       </c>
       <c r="AY114" s="13">
         <v>134.786</v>
       </c>
       <c r="AZ114" s="13">
         <v>6607.0060000000003</v>
       </c>
       <c r="BA114" s="13">
         <v>6397.8710000000001</v>
       </c>
       <c r="BB114" s="13">
         <v>209.13499999999999</v>
       </c>
       <c r="BC114" s="13">
-        <v>9650.2829999999994</v>
+        <v>9087.268</v>
       </c>
       <c r="BD114" s="13">
-        <v>9650.2829999999994</v>
+        <v>9087.268</v>
       </c>
       <c r="BE114" s="13">
-        <v>5279.0169999999998</v>
+        <v>4892.2529999999997</v>
       </c>
       <c r="BF114" s="13">
         <v>1449.5619999999999</v>
       </c>
       <c r="BG114" s="13">
-        <v>2921.7040000000002</v>
+        <v>2745.453</v>
       </c>
       <c r="BH114" s="13">
         <v>764.81899999999996</v>
       </c>
       <c r="BI114" s="13">
         <v>9.76</v>
       </c>
       <c r="BJ114" s="13">
         <v>0</v>
       </c>
       <c r="BK114" s="13">
         <v>243.63800000000001</v>
       </c>
       <c r="BL114" s="13">
         <v>511.42099999999999</v>
       </c>
       <c r="BM114" s="13">
-        <v>535.39828310000007</v>
+        <v>535.39638800000012</v>
       </c>
       <c r="BN114" s="13">
         <v>3.2000000000000001E-2</v>
       </c>
       <c r="BO114" s="13">
         <v>515.87900000000002</v>
       </c>
       <c r="BP114" s="13">
-        <v>19.487283099999999</v>
+        <v>19.485388000000004</v>
       </c>
       <c r="BQ114" s="36">
         <v>1</v>
       </c>
       <c r="BR114" s="13">
         <v>1744.3820000000001</v>
       </c>
       <c r="BS114" s="13">
         <v>9529.3690000000006</v>
       </c>
       <c r="BT114" s="13">
         <v>7784.987000000001</v>
       </c>
       <c r="BU114" s="13">
         <v>1781.3630000000012</v>
       </c>
       <c r="BV114" s="13">
-        <v>10747.181</v>
+        <v>10764.710238000003</v>
       </c>
       <c r="BW114" s="13">
-        <v>15727.197999999999</v>
+        <v>15184.018238000001</v>
       </c>
       <c r="BX114" s="13">
-        <v>8356.0139999999992</v>
+        <v>7812.8342380000013</v>
       </c>
       <c r="BY114" s="13">
-        <v>3267.4659999999985</v>
+        <v>2724.2862380000006</v>
       </c>
       <c r="BZ114" s="13">
-        <v>1813.9772830999987</v>
+        <v>1268.4896260000007</v>
       </c>
     </row>
     <row r="115" spans="1:78" ht="15" customHeight="1">
       <c r="A115" s="6" t="s">
         <v>291</v>
       </c>
       <c r="B115" s="13">
         <v>3607.5479999999998</v>
       </c>
       <c r="C115" s="38">
         <v>11596.553</v>
       </c>
       <c r="D115" s="13">
         <v>7007.7539999999999</v>
       </c>
       <c r="E115" s="13">
         <v>4588.799</v>
       </c>
       <c r="F115" s="13">
-        <v>2061.578</v>
+        <v>2085.2459999999996</v>
       </c>
       <c r="G115" s="13">
-        <v>2046.2260000000001</v>
+        <v>2069.8939999999998</v>
       </c>
       <c r="H115" s="13">
         <v>15.352</v>
       </c>
       <c r="I115" s="13">
         <v>7057.73</v>
       </c>
       <c r="J115" s="13">
         <v>0</v>
       </c>
       <c r="K115" s="13">
         <v>0</v>
       </c>
       <c r="L115" s="13">
         <v>332.98600000000005</v>
       </c>
       <c r="M115" s="13">
         <v>49.927</v>
       </c>
       <c r="N115" s="13">
         <v>283.05900000000003</v>
       </c>
       <c r="O115" s="13">
         <v>1576.164</v>
       </c>
@@ -28107,230 +28111,230 @@
       <c r="R115" s="36">
         <v>0</v>
       </c>
       <c r="S115" s="13">
         <v>0</v>
       </c>
       <c r="T115" s="13">
         <v>0.23699999999999999</v>
       </c>
       <c r="U115" s="13">
         <v>6.109</v>
       </c>
       <c r="V115" s="13">
         <v>19637.065999999999</v>
       </c>
       <c r="W115" s="13">
         <v>12629.312</v>
       </c>
       <c r="X115" s="13">
         <v>5558.0619999999999</v>
       </c>
       <c r="Y115" s="13">
         <v>1449.692</v>
       </c>
       <c r="Z115" s="13">
-        <v>1758.5420000000001</v>
+        <v>1734.874</v>
       </c>
       <c r="AA115" s="13">
         <v>16.998999999999999</v>
       </c>
       <c r="AB115" s="13">
         <v>0</v>
       </c>
       <c r="AC115" s="13">
-        <v>147.29599999999999</v>
+        <v>123.628</v>
       </c>
       <c r="AD115" s="13">
         <v>1097.606</v>
       </c>
       <c r="AE115" s="13">
         <v>496.64100000000002</v>
       </c>
       <c r="AF115" s="13">
         <v>0</v>
       </c>
       <c r="AG115" s="13">
         <v>396.84</v>
       </c>
       <c r="AH115" s="13">
         <v>366.46</v>
       </c>
       <c r="AI115" s="13">
         <v>30.38</v>
       </c>
       <c r="AJ115" s="13">
         <v>1749.13</v>
       </c>
       <c r="AK115" s="13">
         <v>8.31</v>
       </c>
       <c r="AL115" s="13">
         <v>2258.4810000000002</v>
       </c>
       <c r="AM115" s="13">
         <v>11154.695</v>
       </c>
       <c r="AN115" s="13">
         <v>10291.378000000001</v>
       </c>
       <c r="AO115" s="13">
         <v>863.31700000000001</v>
       </c>
       <c r="AP115" s="13">
         <v>51.607999999999997</v>
       </c>
       <c r="AQ115" s="13">
         <v>51.607999999999997</v>
       </c>
       <c r="AR115" s="13">
-        <v>672.16300000000012</v>
+        <v>678.19152500000007</v>
       </c>
       <c r="AS115" s="13">
         <v>149.191</v>
       </c>
       <c r="AT115" s="13">
-        <v>522.97200000000009</v>
+        <v>529.00052500000004</v>
       </c>
       <c r="AU115" s="13">
         <v>371.46100000000001</v>
       </c>
       <c r="AV115" s="13">
         <v>-1E-3</v>
       </c>
       <c r="AW115" s="13">
-        <v>49.475000000000001</v>
+        <v>55.503525000000003</v>
       </c>
       <c r="AX115" s="13">
         <v>102.03700000000001</v>
       </c>
       <c r="AY115" s="13">
         <v>144.91800000000001</v>
       </c>
       <c r="AZ115" s="13">
         <v>10881.659</v>
       </c>
       <c r="BA115" s="13">
         <v>10666.287</v>
       </c>
       <c r="BB115" s="13">
         <v>215.37200000000001</v>
       </c>
       <c r="BC115" s="13">
-        <v>8155.8979999999992</v>
+        <v>8747.5629999999983</v>
       </c>
       <c r="BD115" s="13">
-        <v>8155.8979999999992</v>
+        <v>8747.5629999999983</v>
       </c>
       <c r="BE115" s="13">
-        <v>4333.5169999999998</v>
+        <v>4740.0469999999996</v>
       </c>
       <c r="BF115" s="13">
         <v>1249.356</v>
       </c>
       <c r="BG115" s="13">
-        <v>2573.0250000000001</v>
+        <v>2758.16</v>
       </c>
       <c r="BH115" s="13">
         <v>774.35799999999995</v>
       </c>
       <c r="BI115" s="13">
         <v>9.0459999999999994</v>
       </c>
       <c r="BJ115" s="13">
         <v>0</v>
       </c>
       <c r="BK115" s="13">
         <v>228.042</v>
       </c>
       <c r="BL115" s="13">
         <v>537.27</v>
       </c>
       <c r="BM115" s="13">
-        <v>548.43257289999997</v>
+        <v>548.43281999999999</v>
       </c>
       <c r="BN115" s="13">
         <v>6.0000000000000001E-3</v>
       </c>
       <c r="BO115" s="13">
         <v>506.16800000000001</v>
       </c>
       <c r="BP115" s="13">
-        <v>42.258572900000004</v>
+        <v>42.25882</v>
       </c>
       <c r="BQ115" s="36">
         <v>1</v>
       </c>
       <c r="BR115" s="13">
         <v>1749.13</v>
       </c>
       <c r="BS115" s="13">
         <v>8797.7939999999999</v>
       </c>
       <c r="BT115" s="13">
         <v>7048.6639999999998</v>
       </c>
       <c r="BU115" s="13">
         <v>1791.6720000000005</v>
       </c>
       <c r="BV115" s="13">
-        <v>11709.38</v>
+        <v>11715.408524999999</v>
       </c>
       <c r="BW115" s="13">
-        <v>17127.331999999995</v>
+        <v>17748.693524999999</v>
       </c>
       <c r="BX115" s="13">
-        <v>10119.577999999996</v>
+        <v>10740.939525</v>
       </c>
       <c r="BY115" s="13">
-        <v>5530.778999999995</v>
+        <v>6152.1405249999989</v>
       </c>
       <c r="BZ115" s="13">
-        <v>3612.4835728999951</v>
+        <v>4210.1773449999991</v>
       </c>
     </row>
     <row r="116" spans="1:78" ht="15" customHeight="1">
       <c r="A116" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B116" s="13">
         <v>4628.0590000000002</v>
       </c>
       <c r="C116" s="38">
         <v>14069.208999999999</v>
       </c>
       <c r="D116" s="13">
         <v>8380.2919999999995</v>
       </c>
       <c r="E116" s="13">
         <v>5688.9170000000004</v>
       </c>
       <c r="F116" s="13">
-        <v>3346.0459999999998</v>
+        <v>3326.0679999999998</v>
       </c>
       <c r="G116" s="13">
-        <v>3216.433</v>
+        <v>3196.4549999999999</v>
       </c>
       <c r="H116" s="13">
         <v>129.613</v>
       </c>
       <c r="I116" s="13">
         <v>8736.8320000000003</v>
       </c>
       <c r="J116" s="13">
         <v>0</v>
       </c>
       <c r="K116" s="13">
         <v>0</v>
       </c>
       <c r="L116" s="13">
         <v>553.86799999999994</v>
       </c>
       <c r="M116" s="13">
         <v>111.038</v>
       </c>
       <c r="N116" s="13">
         <v>442.83</v>
       </c>
       <c r="O116" s="13">
         <v>1495.434</v>
       </c>
@@ -28343,915 +28347,1151 @@
       <c r="R116" s="36">
         <v>0</v>
       </c>
       <c r="S116" s="13">
         <v>0</v>
       </c>
       <c r="T116" s="13">
         <v>0.23699999999999999</v>
       </c>
       <c r="U116" s="13">
         <v>14.391999999999999</v>
       </c>
       <c r="V116" s="13">
         <v>21786.523000000001</v>
       </c>
       <c r="W116" s="13">
         <v>13406.231</v>
       </c>
       <c r="X116" s="13">
         <v>6679.2709999999997</v>
       </c>
       <c r="Y116" s="13">
         <v>1701.021</v>
       </c>
       <c r="Z116" s="13">
-        <v>2314.085</v>
+        <v>2334.0630000000001</v>
       </c>
       <c r="AA116" s="13">
         <v>16.916</v>
       </c>
       <c r="AB116" s="13">
         <v>0</v>
       </c>
       <c r="AC116" s="13">
-        <v>345.88299999999998</v>
+        <v>365.86099999999999</v>
       </c>
       <c r="AD116" s="13">
         <v>1313.1410000000001</v>
       </c>
       <c r="AE116" s="13">
         <v>638.14499999999998</v>
       </c>
       <c r="AF116" s="13">
         <v>0</v>
       </c>
       <c r="AG116" s="13">
         <v>923.11199999999997</v>
       </c>
       <c r="AH116" s="13">
         <v>506.84</v>
       </c>
       <c r="AI116" s="13">
         <v>416.27199999999999</v>
       </c>
       <c r="AJ116" s="13">
         <v>1753.8579999999999</v>
       </c>
       <c r="AK116" s="13">
         <v>14.986000000000001</v>
       </c>
       <c r="AL116" s="13">
         <v>2662.779</v>
       </c>
       <c r="AM116" s="13">
         <v>11175.386</v>
       </c>
       <c r="AN116" s="13">
         <v>10139.858</v>
       </c>
       <c r="AO116" s="13">
         <v>1035.528</v>
       </c>
       <c r="AP116" s="13">
         <v>102.116</v>
       </c>
       <c r="AQ116" s="13">
         <v>102.116</v>
       </c>
       <c r="AR116" s="13">
-        <v>379.38200000000001</v>
+        <v>383.04354799999999</v>
       </c>
       <c r="AS116" s="13">
         <v>174.58600000000001</v>
       </c>
       <c r="AT116" s="13">
-        <v>204.79599999999999</v>
+        <v>208.457548</v>
       </c>
       <c r="AU116" s="13">
         <v>52.819000000000003</v>
       </c>
       <c r="AV116" s="13">
         <v>-1E-3</v>
       </c>
       <c r="AW116" s="13">
-        <v>59.037999999999997</v>
+        <v>62.699547999999993</v>
       </c>
       <c r="AX116" s="13">
         <v>92.94</v>
       </c>
       <c r="AY116" s="13">
         <v>161.209</v>
       </c>
       <c r="AZ116" s="13">
         <v>6786.7089999999998</v>
       </c>
       <c r="BA116" s="13">
         <v>6565.1379999999999</v>
       </c>
       <c r="BB116" s="13">
         <v>221.571</v>
       </c>
       <c r="BC116" s="13">
-        <v>10376.245999999999</v>
+        <v>10105.531999999999</v>
       </c>
       <c r="BD116" s="13">
-        <v>10376.245999999999</v>
+        <v>10105.531999999999</v>
       </c>
       <c r="BE116" s="13">
-        <v>5651.9489999999996</v>
+        <v>5466.7640000000001</v>
       </c>
       <c r="BF116" s="13">
         <v>1517.768</v>
       </c>
       <c r="BG116" s="13">
-        <v>3206.529</v>
+        <v>3121</v>
       </c>
       <c r="BH116" s="13">
         <v>1128.959357</v>
       </c>
       <c r="BI116" s="13">
         <v>8.9979999999999993</v>
       </c>
       <c r="BJ116" s="13">
         <v>0</v>
       </c>
       <c r="BK116" s="13">
         <v>382.86900000000003</v>
       </c>
       <c r="BL116" s="13">
         <v>737.09235699999999</v>
       </c>
       <c r="BM116" s="13">
-        <v>967.52589420000004</v>
+        <v>967.52571599999999</v>
       </c>
       <c r="BN116" s="13">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="BO116" s="13">
         <v>959.471</v>
       </c>
       <c r="BP116" s="13">
-        <v>8.0508942000000001</v>
+        <v>8.0507159999999995</v>
       </c>
       <c r="BQ116" s="36">
         <v>1</v>
       </c>
       <c r="BR116" s="13">
         <v>1753.8579999999999</v>
       </c>
       <c r="BS116" s="13">
         <v>10402.907999999999</v>
       </c>
       <c r="BT116" s="13">
         <v>8649.0499999999993</v>
       </c>
       <c r="BU116" s="13">
         <v>1768.1919999999991</v>
       </c>
       <c r="BV116" s="13">
-        <v>11273.657999999999</v>
+        <v>11277.319547999999</v>
       </c>
       <c r="BW116" s="13">
-        <v>13830.864356999999</v>
+        <v>13543.833904999998</v>
       </c>
       <c r="BX116" s="13">
-        <v>5450.5723569999973</v>
+        <v>5163.5419049999964</v>
       </c>
       <c r="BY116" s="13">
-        <v>-238.34464300000036</v>
+        <v>-525.37509500000124</v>
       </c>
       <c r="BZ116" s="13">
-        <v>-3554.9627487999996</v>
+        <v>-3822.0153790000004</v>
       </c>
     </row>
     <row r="117" spans="1:78" ht="15" customHeight="1">
       <c r="A117" s="6" t="s">
         <v>293</v>
       </c>
       <c r="B117" s="13">
-        <v>3291.547</v>
+        <v>3249.5529999999999</v>
       </c>
       <c r="C117" s="38">
-        <v>11493.402999999998</v>
+        <v>11560.365000000002</v>
       </c>
       <c r="D117" s="13">
-        <v>7007.53</v>
+        <v>7036.3320000000003</v>
       </c>
       <c r="E117" s="13">
-        <v>4485.8729999999996</v>
+        <v>4524.0330000000004</v>
       </c>
       <c r="F117" s="13">
-        <v>1307.2720000000002</v>
+        <v>1270.675</v>
       </c>
       <c r="G117" s="13">
-        <v>1292.3130000000001</v>
+        <v>1255.5429999999999</v>
       </c>
       <c r="H117" s="13">
-        <v>14.959</v>
+        <v>15.132</v>
       </c>
       <c r="I117" s="13">
-        <v>7247.6729999999998</v>
+        <v>7245.3419999999996</v>
       </c>
       <c r="J117" s="13">
         <v>0</v>
       </c>
       <c r="K117" s="13">
         <v>0</v>
       </c>
       <c r="L117" s="13">
-        <v>271.15100000000001</v>
+        <v>298.3</v>
       </c>
       <c r="M117" s="13">
-        <v>35.673999999999999</v>
+        <v>62.481999999999999</v>
       </c>
       <c r="N117" s="13">
-        <v>235.477</v>
+        <v>235.81800000000001</v>
       </c>
       <c r="O117" s="13">
-        <v>1523.9190000000001</v>
+        <v>1503.63</v>
       </c>
       <c r="P117" s="13">
-        <v>1523.9190000000001</v>
+        <v>1503.63</v>
       </c>
       <c r="Q117" s="13">
         <v>0</v>
       </c>
       <c r="R117" s="36">
         <v>0</v>
       </c>
       <c r="S117" s="13">
         <v>0</v>
       </c>
       <c r="T117" s="13">
         <v>0</v>
       </c>
       <c r="U117" s="13">
-        <v>4.117</v>
+        <v>4.0030000000000001</v>
       </c>
       <c r="V117" s="13">
-        <v>17796.966</v>
+        <v>17873.621000000003</v>
       </c>
       <c r="W117" s="13">
-        <v>10789.436</v>
+        <v>10837.289000000001</v>
       </c>
       <c r="X117" s="13">
-        <v>5686.4620000000004</v>
+        <v>5730.5069999999996</v>
       </c>
       <c r="Y117" s="13">
-        <v>1321.068</v>
+        <v>1305.825</v>
       </c>
       <c r="Z117" s="13">
-        <v>1650.0369999999998</v>
+        <v>1640.732</v>
       </c>
       <c r="AA117" s="13">
-        <v>12.071999999999999</v>
+        <v>12.01</v>
       </c>
       <c r="AB117" s="13">
         <v>0</v>
       </c>
       <c r="AC117" s="13">
         <v>27.587</v>
       </c>
       <c r="AD117" s="13">
-        <v>1002.67</v>
+        <v>993.42700000000002</v>
       </c>
       <c r="AE117" s="13">
         <v>607.70799999999997</v>
       </c>
       <c r="AF117" s="13">
         <v>0</v>
       </c>
       <c r="AG117" s="13">
-        <v>509.38</v>
+        <v>480.87400000000002</v>
       </c>
       <c r="AH117" s="13">
-        <v>423.24700000000001</v>
+        <v>391.858</v>
       </c>
       <c r="AI117" s="13">
-        <v>86.132999999999996</v>
+        <v>89.016000000000005</v>
       </c>
       <c r="AJ117" s="13">
-        <v>1758.5909999999999</v>
+        <v>1786.1479999999999</v>
       </c>
       <c r="AK117" s="13">
-        <v>-32.03</v>
+        <v>-32.037999999999997</v>
       </c>
       <c r="AL117" s="13">
-        <v>2120.7869999999998</v>
+        <v>2049.3330000000001</v>
       </c>
       <c r="AM117" s="13">
-        <v>10093.483</v>
+        <v>10117.778</v>
       </c>
       <c r="AN117" s="13">
-        <v>9247.2260000000006</v>
+        <v>9249.3379999999997</v>
       </c>
       <c r="AO117" s="13">
-        <v>846.25699999999995</v>
+        <v>868.44</v>
       </c>
       <c r="AP117" s="13">
-        <v>99.001000000000005</v>
+        <v>67.454999999999998</v>
       </c>
       <c r="AQ117" s="13">
-        <v>99.001000000000005</v>
+        <v>67.454999999999998</v>
       </c>
       <c r="AR117" s="13">
-        <v>362.43399999999997</v>
+        <v>340.01900000000001</v>
       </c>
       <c r="AS117" s="13">
-        <v>147.41399999999999</v>
+        <v>136.93199999999999</v>
       </c>
       <c r="AT117" s="13">
-        <v>215.01999999999998</v>
+        <v>203.08699999999999</v>
       </c>
       <c r="AU117" s="13">
-        <v>26.131</v>
+        <v>25.777000000000001</v>
       </c>
       <c r="AV117" s="13">
-        <v>0</v>
+        <v>4.0000000000000001E-3</v>
       </c>
       <c r="AW117" s="13">
-        <v>83.638999999999996</v>
+        <v>72.055999999999997</v>
       </c>
       <c r="AX117" s="13">
         <v>105.25</v>
       </c>
       <c r="AY117" s="13">
-        <v>137.83500000000001</v>
+        <v>127.354</v>
       </c>
       <c r="AZ117" s="13">
-        <v>5394.1109999999999</v>
+        <v>5393.3780000000006</v>
       </c>
       <c r="BA117" s="13">
-        <v>5176.415</v>
+        <v>5176.43</v>
       </c>
       <c r="BB117" s="13">
-        <v>217.696</v>
+        <v>216.94800000000001</v>
       </c>
       <c r="BC117" s="13">
-        <v>8597.69</v>
+        <v>8586.5479999999989</v>
       </c>
       <c r="BD117" s="13">
-        <v>8597.69</v>
+        <v>8586.5479999999989</v>
       </c>
       <c r="BE117" s="13">
-        <v>4706.0110000000004</v>
+        <v>4693.4719999999998</v>
       </c>
       <c r="BF117" s="13">
-        <v>1274.1220000000001</v>
+        <v>1274.7670000000001</v>
       </c>
       <c r="BG117" s="13">
-        <v>2617.5569999999998</v>
+        <v>2618.3090000000002</v>
       </c>
       <c r="BH117" s="13">
-        <v>608.33000000000004</v>
+        <v>614.45699999999999</v>
       </c>
       <c r="BI117" s="13">
-        <v>11.872</v>
+        <v>11.811</v>
       </c>
       <c r="BJ117" s="13">
         <v>0</v>
       </c>
       <c r="BK117" s="13">
-        <v>168.363</v>
+        <v>199.11799999999999</v>
       </c>
       <c r="BL117" s="13">
-        <v>428.09500000000003</v>
+        <v>403.52800000000002</v>
       </c>
       <c r="BM117" s="13">
-        <v>680.86605439999994</v>
+        <v>644.17873989999987</v>
       </c>
       <c r="BN117" s="13">
         <v>1.0999999999999999E-2</v>
       </c>
       <c r="BO117" s="13">
-        <v>674.48599999999999</v>
+        <v>638.01199999999994</v>
       </c>
       <c r="BP117" s="13">
-        <v>6.3690543999999996</v>
+        <v>6.1557398999999995</v>
       </c>
       <c r="BQ117" s="36">
         <v>1</v>
       </c>
       <c r="BR117" s="13">
-        <v>1758.5909999999999</v>
+        <v>1786.1479999999999</v>
       </c>
       <c r="BS117" s="13">
-        <v>9001.5750000000007</v>
+        <v>9054.32</v>
       </c>
       <c r="BT117" s="13">
-        <v>7242.9840000000004</v>
+        <v>7268.1719999999996</v>
       </c>
       <c r="BU117" s="13">
-        <v>1852.9030000000012</v>
+        <v>1876.433</v>
       </c>
       <c r="BV117" s="13">
-        <v>10513.750000000002</v>
+        <v>10532.3</v>
       </c>
       <c r="BW117" s="13">
-        <v>12670.291000000003</v>
+        <v>12644.658999999996</v>
       </c>
       <c r="BX117" s="13">
-        <v>5662.7610000000022</v>
+        <v>5608.3269999999939</v>
       </c>
       <c r="BY117" s="13">
-        <v>1176.8880000000045</v>
+        <v>1084.2939999999944</v>
       </c>
       <c r="BZ117" s="13">
-        <v>73.132054400004222</v>
+        <v>8.9617398999943134</v>
       </c>
     </row>
     <row r="118" spans="1:78" ht="15" customHeight="1">
       <c r="A118" s="6" t="s">
         <v>294</v>
       </c>
       <c r="B118" s="13">
-        <v>3745.3539999999998</v>
+        <v>3657.3739999999998</v>
       </c>
       <c r="C118" s="38">
-        <v>13089.884</v>
+        <v>13179.036</v>
       </c>
       <c r="D118" s="13">
-        <v>7704.2849999999999</v>
+        <v>7745.1769999999997</v>
       </c>
       <c r="E118" s="13">
-        <v>5385.5990000000002</v>
+        <v>5433.8590000000004</v>
       </c>
       <c r="F118" s="13">
-        <v>1896.5840000000001</v>
+        <v>1867.2820000000002</v>
       </c>
       <c r="G118" s="13">
-        <v>1891.777</v>
+        <v>1863.0540000000001</v>
       </c>
       <c r="H118" s="13">
-        <v>4.8070000000000004</v>
+        <v>4.2279999999999998</v>
       </c>
       <c r="I118" s="13">
-        <v>8464.6479999999992</v>
+        <v>8493.9060000000009</v>
       </c>
       <c r="J118" s="13">
         <v>0</v>
       </c>
       <c r="K118" s="13">
         <v>0</v>
       </c>
       <c r="L118" s="13">
-        <v>306.98899999999998</v>
+        <v>333.48699999999997</v>
       </c>
       <c r="M118" s="13">
-        <v>51.872</v>
+        <v>79.254999999999995</v>
       </c>
       <c r="N118" s="13">
-        <v>255.11699999999999</v>
+        <v>254.232</v>
       </c>
       <c r="O118" s="13">
-        <v>1425.8679999999999</v>
+        <v>1389.751</v>
       </c>
       <c r="P118" s="13">
-        <v>1425.8679999999999</v>
+        <v>1389.751</v>
       </c>
       <c r="Q118" s="13">
         <v>0</v>
       </c>
       <c r="R118" s="36">
         <v>0</v>
       </c>
       <c r="S118" s="13">
         <v>0</v>
       </c>
       <c r="T118" s="13">
         <v>0</v>
       </c>
       <c r="U118" s="13">
-        <v>7.032</v>
+        <v>6.9180000000000001</v>
       </c>
       <c r="V118" s="13">
-        <v>18487.477999999999</v>
+        <v>18576.981</v>
       </c>
       <c r="W118" s="13">
-        <v>10783.192999999999</v>
+        <v>10831.804</v>
       </c>
       <c r="X118" s="13">
-        <v>6259.7979999999998</v>
+        <v>6329.5010000000002</v>
       </c>
       <c r="Y118" s="13">
-        <v>1444.4870000000001</v>
+        <v>1415.6759999999999</v>
       </c>
       <c r="Z118" s="13">
-        <v>1975.761</v>
+        <v>1973.6950000000002</v>
       </c>
       <c r="AA118" s="13">
-        <v>10.917999999999999</v>
+        <v>10.71</v>
       </c>
       <c r="AB118" s="13">
         <v>0</v>
       </c>
       <c r="AC118" s="13">
         <v>68.102000000000004</v>
       </c>
       <c r="AD118" s="13">
-        <v>1308.665</v>
+        <v>1306.807</v>
       </c>
       <c r="AE118" s="13">
         <v>588.07600000000002</v>
       </c>
       <c r="AF118" s="13">
         <v>0</v>
       </c>
       <c r="AG118" s="13">
-        <v>515.66</v>
+        <v>525.36900000000003</v>
       </c>
       <c r="AH118" s="13">
-        <v>490.24200000000002</v>
+        <v>353.05099999999999</v>
       </c>
       <c r="AI118" s="13">
-        <v>25.417999999999999</v>
+        <v>172.31800000000001</v>
       </c>
       <c r="AJ118" s="13">
-        <v>1763.3230000000001</v>
+        <v>1809.635</v>
       </c>
       <c r="AK118" s="13">
-        <v>-15.566000000000001</v>
+        <v>-15.595000000000001</v>
       </c>
       <c r="AL118" s="13">
-        <v>2221.462</v>
+        <v>2139.1390000000001</v>
       </c>
       <c r="AM118" s="13">
-        <v>10680.909</v>
+        <v>10697.46</v>
       </c>
       <c r="AN118" s="13">
-        <v>9745.3040000000001</v>
+        <v>9747.9259999999995</v>
       </c>
       <c r="AO118" s="13">
-        <v>935.60500000000002</v>
+        <v>949.53399999999999</v>
       </c>
       <c r="AP118" s="13">
-        <v>148.91300000000001</v>
+        <v>102.907</v>
       </c>
       <c r="AQ118" s="13">
-        <v>148.91300000000001</v>
+        <v>102.907</v>
       </c>
       <c r="AR118" s="13">
-        <v>1387.498</v>
+        <v>1359.9359999999999</v>
       </c>
       <c r="AS118" s="13">
-        <v>174.74700000000001</v>
+        <v>161.5</v>
       </c>
       <c r="AT118" s="13">
-        <v>1212.751</v>
+        <v>1198.4359999999999</v>
       </c>
       <c r="AU118" s="13">
-        <v>1007.558</v>
+        <v>1007.55</v>
       </c>
       <c r="AV118" s="13">
-        <v>0</v>
+        <v>8.9999999999999993E-3</v>
       </c>
       <c r="AW118" s="13">
-        <v>103.54900000000001</v>
+        <v>89.233000000000004</v>
       </c>
       <c r="AX118" s="13">
         <v>101.64400000000001</v>
       </c>
       <c r="AY118" s="13">
-        <v>161.24100000000001</v>
+        <v>147.99600000000001</v>
       </c>
       <c r="AZ118" s="13">
-        <v>6574.5839999999998</v>
+        <v>6574.0739999999996</v>
       </c>
       <c r="BA118" s="13">
         <v>6334.98</v>
       </c>
       <c r="BB118" s="13">
-        <v>239.60400000000001</v>
+        <v>239.09399999999999</v>
       </c>
       <c r="BC118" s="13">
-        <v>9850.6640000000007</v>
+        <v>9842.5839999999989</v>
       </c>
       <c r="BD118" s="13">
-        <v>9850.6640000000007</v>
+        <v>9842.5839999999989</v>
       </c>
       <c r="BE118" s="13">
-        <v>5339.174</v>
+        <v>5329.5609999999997</v>
       </c>
       <c r="BF118" s="13">
-        <v>1528.3119999999999</v>
+        <v>1529.125</v>
       </c>
       <c r="BG118" s="13">
-        <v>2983.1779999999999</v>
+        <v>2983.8980000000001</v>
       </c>
       <c r="BH118" s="13">
-        <v>669.76983600000005</v>
+        <v>728.439842</v>
       </c>
       <c r="BI118" s="13">
-        <v>10.872999999999999</v>
+        <v>10.664</v>
       </c>
       <c r="BJ118" s="13">
         <v>0</v>
       </c>
       <c r="BK118" s="13">
-        <v>212.881</v>
+        <v>257.48200000000003</v>
       </c>
       <c r="BL118" s="13">
-        <v>446.01583600000004</v>
+        <v>460.29384199999998</v>
       </c>
       <c r="BM118" s="13">
-        <v>752.75393109999993</v>
+        <v>714.46210620000011</v>
       </c>
       <c r="BN118" s="13">
         <v>0.192</v>
       </c>
       <c r="BO118" s="13">
-        <v>729.55899999999997</v>
+        <v>701.40200000000004</v>
       </c>
       <c r="BP118" s="13">
-        <v>23.002931099999998</v>
+        <v>12.8681062</v>
       </c>
       <c r="BQ118" s="36">
         <v>1</v>
       </c>
       <c r="BR118" s="13">
-        <v>1763.3230000000001</v>
+        <v>1809.635</v>
       </c>
       <c r="BS118" s="13">
-        <v>10121.504999999999</v>
+        <v>10245.125</v>
       </c>
       <c r="BT118" s="13">
-        <v>8358.1819999999989</v>
+        <v>8435.49</v>
       </c>
       <c r="BU118" s="13">
-        <v>1805.7700000000004</v>
+        <v>1854.1259999999984</v>
       </c>
       <c r="BV118" s="13">
-        <v>12141.32</v>
+        <v>12188.283999999998</v>
       </c>
       <c r="BW118" s="13">
-        <v>16470.351836000002</v>
+        <v>16520.964841999994</v>
       </c>
       <c r="BX118" s="13">
-        <v>8766.0668360000018</v>
+        <v>8775.7878419999943</v>
       </c>
       <c r="BY118" s="13">
-        <v>3380.4678360000016</v>
+        <v>3341.9288419999939</v>
       </c>
       <c r="BZ118" s="13">
-        <v>1736.5437671000016</v>
+        <v>1679.334948199994</v>
       </c>
     </row>
     <row r="119" spans="1:78" ht="15" customHeight="1">
       <c r="A119" s="6" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="B119" s="13">
-        <v>4204.7349999999997</v>
+        <v>4101.6319999999996</v>
       </c>
       <c r="C119" s="38">
-        <v>12807.244999999999</v>
+        <v>12761.421</v>
       </c>
       <c r="D119" s="13">
-        <v>7742.0389999999998</v>
+        <v>7691.4570000000003</v>
       </c>
       <c r="E119" s="13">
-        <v>5065.2060000000001</v>
+        <v>5069.9639999999999</v>
       </c>
       <c r="F119" s="13">
-        <v>2337.0099999999998</v>
+        <v>2402.096</v>
       </c>
       <c r="G119" s="13">
-        <v>2322.1709999999998</v>
+        <v>2387.9369999999999</v>
       </c>
       <c r="H119" s="13">
-        <v>14.839</v>
+        <v>14.159000000000001</v>
       </c>
       <c r="I119" s="13">
-        <v>7639.5410000000002</v>
+        <v>7643.826</v>
       </c>
       <c r="J119" s="13">
         <v>0</v>
       </c>
       <c r="K119" s="13">
         <v>0</v>
       </c>
       <c r="L119" s="13">
-        <v>386.56</v>
+        <v>410.62900000000002</v>
       </c>
       <c r="M119" s="13">
-        <v>65.477999999999994</v>
+        <v>91.718000000000004</v>
       </c>
       <c r="N119" s="13">
-        <v>321.08199999999999</v>
+        <v>318.911</v>
       </c>
       <c r="O119" s="13">
-        <v>1604.3030000000001</v>
+        <v>1580.5530000000001</v>
       </c>
       <c r="P119" s="13">
-        <v>1604.3030000000001</v>
+        <v>1580.5530000000001</v>
       </c>
       <c r="Q119" s="13">
         <v>0</v>
       </c>
       <c r="R119" s="36">
         <v>0</v>
       </c>
       <c r="S119" s="13">
         <v>0</v>
       </c>
       <c r="T119" s="13">
         <v>0</v>
       </c>
       <c r="U119" s="13">
-        <v>10.281000000000001</v>
+        <v>6.7939999999999996</v>
       </c>
       <c r="V119" s="13">
-        <v>21633.595000000001</v>
+        <v>21651.491999999998</v>
       </c>
       <c r="W119" s="13">
-        <v>13891.556</v>
+        <v>13960.035</v>
       </c>
       <c r="X119" s="13">
-        <v>6095.4110000000001</v>
+        <v>6162.1049999999996</v>
       </c>
       <c r="Y119" s="13">
-        <v>1646.6279999999999</v>
+        <v>1529.3520000000001</v>
       </c>
       <c r="Z119" s="13">
-        <v>1910.3809999999999</v>
+        <v>1901.6240000000003</v>
       </c>
       <c r="AA119" s="13">
-        <v>11.566000000000001</v>
+        <v>11.304</v>
       </c>
       <c r="AB119" s="13">
         <v>0</v>
       </c>
       <c r="AC119" s="13">
-        <v>56.963000000000001</v>
+        <v>41.588000000000001</v>
       </c>
       <c r="AD119" s="13">
-        <v>1286.3489999999999</v>
+        <v>1293.229</v>
       </c>
       <c r="AE119" s="13">
         <v>555.50300000000004</v>
       </c>
       <c r="AF119" s="13">
         <v>0</v>
       </c>
       <c r="AG119" s="13">
-        <v>616.31400000000008</v>
+        <v>802.50700000000006</v>
       </c>
       <c r="AH119" s="13">
-        <v>385.81700000000001</v>
+        <v>365.74599999999998</v>
       </c>
       <c r="AI119" s="13">
-        <v>230.49700000000001</v>
+        <v>436.76100000000002</v>
       </c>
       <c r="AJ119" s="13">
-        <v>1768.0530000000001</v>
+        <v>1834.5239999999999</v>
       </c>
       <c r="AK119" s="13">
-        <v>-31.064</v>
+        <v>-31.64</v>
       </c>
       <c r="AL119" s="13">
-        <v>2331.81</v>
+        <v>2240.2080000000001</v>
       </c>
       <c r="AM119" s="13">
-        <v>11780.43</v>
+        <v>11822.876</v>
       </c>
       <c r="AN119" s="13">
-        <v>10909.544</v>
+        <v>10938.052</v>
       </c>
       <c r="AO119" s="13">
-        <v>870.88599999999997</v>
+        <v>884.82399999999996</v>
       </c>
       <c r="AP119" s="13">
-        <v>98.65</v>
+        <v>87.418000000000006</v>
       </c>
       <c r="AQ119" s="13">
-        <v>98.65</v>
+        <v>87.418000000000006</v>
       </c>
       <c r="AR119" s="13">
-        <v>476.60599999999999</v>
+        <v>450.39499999999998</v>
       </c>
       <c r="AS119" s="13">
-        <v>187.93100000000001</v>
+        <v>174.38</v>
       </c>
       <c r="AT119" s="13">
-        <v>288.67500000000001</v>
+        <v>276.01499999999999</v>
       </c>
       <c r="AU119" s="13">
-        <v>93.316000000000003</v>
+        <v>93.245999999999995</v>
       </c>
       <c r="AV119" s="13">
-        <v>5.0000000000000001E-3</v>
+        <v>1.4999999999999999E-2</v>
       </c>
       <c r="AW119" s="13">
-        <v>93.552999999999997</v>
+        <v>80.171000000000006</v>
       </c>
       <c r="AX119" s="13">
-        <v>101.801</v>
+        <v>102.583</v>
       </c>
       <c r="AY119" s="13">
-        <v>169.672</v>
+        <v>156.12</v>
       </c>
       <c r="AZ119" s="13">
-        <v>11332.457999999999</v>
+        <v>11333.846</v>
       </c>
       <c r="BA119" s="13">
-        <v>11088.898999999999</v>
+        <v>11091.245999999999</v>
       </c>
       <c r="BB119" s="13">
-        <v>243.559</v>
+        <v>242.6</v>
       </c>
       <c r="BC119" s="13">
-        <v>9505.112000000001</v>
+        <v>9491.3940000000002</v>
       </c>
       <c r="BD119" s="13">
-        <v>9505.112000000001</v>
+        <v>9491.3940000000002</v>
       </c>
       <c r="BE119" s="13">
-        <v>5173.3590000000004</v>
+        <v>5158.5290000000005</v>
       </c>
       <c r="BF119" s="13">
-        <v>1337.5060000000001</v>
+        <v>1337.454</v>
       </c>
       <c r="BG119" s="13">
-        <v>2994.2469999999998</v>
+        <v>2995.4110000000001</v>
       </c>
       <c r="BH119" s="13">
-        <v>710.75692200000003</v>
+        <v>743.74469099999999</v>
       </c>
       <c r="BI119" s="13">
-        <v>11.135999999999999</v>
+        <v>11.019</v>
       </c>
       <c r="BJ119" s="13">
         <v>0</v>
       </c>
       <c r="BK119" s="13">
-        <v>238.071</v>
+        <v>235.976</v>
       </c>
       <c r="BL119" s="13">
-        <v>461.54992200000004</v>
+        <v>496.74969099999998</v>
       </c>
       <c r="BM119" s="13">
-        <v>932.77504909999993</v>
+        <v>933.20536500000003</v>
       </c>
       <c r="BN119" s="13">
         <v>1E-3</v>
       </c>
       <c r="BO119" s="13">
-        <v>911.53899999999999</v>
+        <v>918.20600000000002</v>
       </c>
       <c r="BP119" s="13">
-        <v>21.235049099999998</v>
+        <v>14.998365</v>
       </c>
       <c r="BQ119" s="36">
         <v>1</v>
       </c>
       <c r="BR119" s="13">
-        <v>1768.0530000000001</v>
+        <v>1834.5239999999999</v>
       </c>
       <c r="BS119" s="13">
-        <v>9287.6919999999991</v>
+        <v>9370.6450000000004</v>
       </c>
       <c r="BT119" s="13">
-        <v>7519.6389999999992</v>
+        <v>7536.121000000001</v>
       </c>
       <c r="BU119" s="13">
-        <v>1746.8009999999986</v>
+        <v>1814.2370000000001</v>
       </c>
       <c r="BV119" s="13">
-        <v>12012.974</v>
+        <v>12096.326000000001</v>
       </c>
       <c r="BW119" s="13">
-        <v>17749.082921999998</v>
+        <v>17796.857690999997</v>
       </c>
       <c r="BX119" s="13">
-        <v>10007.043921999997</v>
+        <v>10105.400690999999</v>
       </c>
       <c r="BY119" s="13">
-        <v>4941.8379219999988</v>
+        <v>5035.4366909999972</v>
       </c>
       <c r="BZ119" s="13">
-        <v>2952.3529710999987</v>
+        <v>2795.6790559999972</v>
+      </c>
+    </row>
+    <row r="120" spans="1:78" ht="15" customHeight="1">
+      <c r="A120" s="6" t="s">
+        <v>297</v>
+      </c>
+      <c r="B120" s="13">
+        <v>4714.4350000000004</v>
+      </c>
+      <c r="C120" s="38">
+        <v>14798.682000000001</v>
+      </c>
+      <c r="D120" s="13">
+        <v>8721.5210000000006</v>
+      </c>
+      <c r="E120" s="13">
+        <v>6077.1610000000001</v>
+      </c>
+      <c r="F120" s="13">
+        <v>3646.0889999999999</v>
+      </c>
+      <c r="G120" s="13">
+        <v>3660.48</v>
+      </c>
+      <c r="H120" s="13">
+        <v>-14.391</v>
+      </c>
+      <c r="I120" s="13">
+        <v>9228.7039999999997</v>
+      </c>
+      <c r="J120" s="13">
+        <v>0</v>
+      </c>
+      <c r="K120" s="13">
+        <v>0</v>
+      </c>
+      <c r="L120" s="13">
+        <v>676.08199999999999</v>
+      </c>
+      <c r="M120" s="13">
+        <v>122.678</v>
+      </c>
+      <c r="N120" s="13">
+        <v>553.404</v>
+      </c>
+      <c r="O120" s="13">
+        <v>1490.6079999999999</v>
+      </c>
+      <c r="P120" s="13">
+        <v>1490.6079999999999</v>
+      </c>
+      <c r="Q120" s="13">
+        <v>0</v>
+      </c>
+      <c r="R120" s="36">
+        <v>0</v>
+      </c>
+      <c r="S120" s="13">
+        <v>0</v>
+      </c>
+      <c r="T120" s="13">
+        <v>0</v>
+      </c>
+      <c r="U120" s="13">
+        <v>16.21</v>
+      </c>
+      <c r="V120" s="13">
+        <v>22371.870000000003</v>
+      </c>
+      <c r="W120" s="13">
+        <v>13650.349</v>
+      </c>
+      <c r="X120" s="13">
+        <v>7054.2089999999998</v>
+      </c>
+      <c r="Y120" s="13">
+        <v>1667.3119999999999</v>
+      </c>
+      <c r="Z120" s="13">
+        <v>2319.6480000000001</v>
+      </c>
+      <c r="AA120" s="13">
+        <v>8.81</v>
+      </c>
+      <c r="AB120" s="13">
+        <v>0</v>
+      </c>
+      <c r="AC120" s="13">
+        <v>296.99900000000002</v>
+      </c>
+      <c r="AD120" s="13">
+        <v>1314.4590000000001</v>
+      </c>
+      <c r="AE120" s="13">
+        <v>699.38</v>
+      </c>
+      <c r="AF120" s="13">
+        <v>0</v>
+      </c>
+      <c r="AG120" s="13">
+        <v>966.34500000000003</v>
+      </c>
+      <c r="AH120" s="13">
+        <v>721.52099999999996</v>
+      </c>
+      <c r="AI120" s="13">
+        <v>244.82400000000001</v>
+      </c>
+      <c r="AJ120" s="13">
+        <v>1859.883</v>
+      </c>
+      <c r="AK120" s="13">
+        <v>-25.672999999999998</v>
+      </c>
+      <c r="AL120" s="13">
+        <v>2523.5169999999998</v>
+      </c>
+      <c r="AM120" s="13">
+        <v>11875.627999999999</v>
+      </c>
+      <c r="AN120" s="13">
+        <v>10856.46</v>
+      </c>
+      <c r="AO120" s="13">
+        <v>1019.168</v>
+      </c>
+      <c r="AP120" s="13">
+        <v>155.41900000000001</v>
+      </c>
+      <c r="AQ120" s="13">
+        <v>155.41900000000001</v>
+      </c>
+      <c r="AR120" s="13">
+        <v>401.16800000000001</v>
+      </c>
+      <c r="AS120" s="13">
+        <v>174.185</v>
+      </c>
+      <c r="AT120" s="13">
+        <v>226.983</v>
+      </c>
+      <c r="AU120" s="13">
+        <v>47.905999999999999</v>
+      </c>
+      <c r="AV120" s="13">
+        <v>1.4E-2</v>
+      </c>
+      <c r="AW120" s="13">
+        <v>74.646000000000001</v>
+      </c>
+      <c r="AX120" s="13">
+        <v>104.417</v>
+      </c>
+      <c r="AY120" s="13">
+        <v>151.91</v>
+      </c>
+      <c r="AZ120" s="13">
+        <v>7453.2119999999995</v>
+      </c>
+      <c r="BA120" s="13">
+        <v>7206.5829999999996</v>
+      </c>
+      <c r="BB120" s="13">
+        <v>246.62899999999999</v>
+      </c>
+      <c r="BC120" s="13">
+        <v>10850.275000000001</v>
+      </c>
+      <c r="BD120" s="13">
+        <v>10850.275000000001</v>
+      </c>
+      <c r="BE120" s="13">
+        <v>5917.3440000000001</v>
+      </c>
+      <c r="BF120" s="13">
+        <v>1583.921</v>
+      </c>
+      <c r="BG120" s="13">
+        <v>3349.01</v>
+      </c>
+      <c r="BH120" s="13">
+        <v>1123.32</v>
+      </c>
+      <c r="BI120" s="13">
+        <v>8.8650000000000002</v>
+      </c>
+      <c r="BJ120" s="13">
+        <v>0</v>
+      </c>
+      <c r="BK120" s="13">
+        <v>420.82299999999998</v>
+      </c>
+      <c r="BL120" s="13">
+        <v>693.63199999999995</v>
+      </c>
+      <c r="BM120" s="13">
+        <v>1542.2240386000001</v>
+      </c>
+      <c r="BN120" s="13">
+        <v>6.0000000000000001E-3</v>
+      </c>
+      <c r="BO120" s="13">
+        <v>1526.4059999999999</v>
+      </c>
+      <c r="BP120" s="13">
+        <v>15.812038599999999</v>
+      </c>
+      <c r="BQ120" s="36">
+        <v>1</v>
+      </c>
+      <c r="BR120" s="13">
+        <v>1859.883</v>
+      </c>
+      <c r="BS120" s="13">
+        <v>10940.451999999999</v>
+      </c>
+      <c r="BT120" s="13">
+        <v>9080.5689999999995</v>
+      </c>
+      <c r="BU120" s="13">
+        <v>1867.1669999999995</v>
+      </c>
+      <c r="BV120" s="13">
+        <v>11977.272999999997</v>
+      </c>
+      <c r="BW120" s="13">
+        <v>15417.873</v>
+      </c>
+      <c r="BX120" s="13">
+        <v>6696.3519999999971</v>
+      </c>
+      <c r="BY120" s="13">
+        <v>619.19099999999889</v>
+      </c>
+      <c r="BZ120" s="13">
+        <v>-2425.3459614000012</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="94">
     <mergeCell ref="B7:N7"/>
     <mergeCell ref="BZ8:BZ10"/>
     <mergeCell ref="AL7:AQ7"/>
     <mergeCell ref="AR7:BG7"/>
     <mergeCell ref="BH7:BR7"/>
     <mergeCell ref="BS7:BZ7"/>
     <mergeCell ref="B8:B10"/>
     <mergeCell ref="C8:E8"/>
     <mergeCell ref="F8:H8"/>
     <mergeCell ref="I8:I10"/>
     <mergeCell ref="J8:K8"/>
     <mergeCell ref="L8:N8"/>
     <mergeCell ref="BO9:BO10"/>
     <mergeCell ref="BG9:BG10"/>
     <mergeCell ref="BP9:BP10"/>
     <mergeCell ref="BK9:BK10"/>
     <mergeCell ref="J9:J10"/>
     <mergeCell ref="K9:K10"/>
     <mergeCell ref="AB9:AB10"/>
     <mergeCell ref="AC9:AC10"/>
     <mergeCell ref="L9:L10"/>
@@ -29370,91 +29610,91 @@
       <c r="B4" s="22" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="12.75" customHeight="1">
       <c r="A5" s="32" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="23" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="12.75" customHeight="1">
       <c r="A6" s="32" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="24" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="12.75" customHeight="1">
       <c r="A7" s="32" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="25" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="12.75" customHeight="1">
       <c r="A8" s="32" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="26" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="12.75" customHeight="1">
       <c r="A9" s="32" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="27">
         <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="12.75" customHeight="1">
       <c r="A10" s="32" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="28" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="12.75" customHeight="1">
       <c r="A11" s="32" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="29" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="12.75" customHeight="1">
       <c r="A12" s="32" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="29" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="12.75" customHeight="1">
       <c r="A13" s="32" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="30" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="12.75" customHeight="1" thickBot="1">
       <c r="A14" s="33"/>
       <c r="B14" s="37" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="12.75" customHeight="1" thickTop="1">
       <c r="A15" s="20"/>
       <c r="B15" s="17"/>
     </row>
     <row r="16" spans="1:2" ht="12.75" customHeight="1">
       <c r="A16" s="21" t="s">
         <v>233</v>
       </c>
       <c r="B16" s="17"/>
@@ -29470,91 +29710,91 @@
       <c r="B18" s="22" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="12.75" customHeight="1">
       <c r="A19" s="32" t="s">
         <v>236</v>
       </c>
       <c r="B19" s="23" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="12.75" customHeight="1">
       <c r="A20" s="32" t="s">
         <v>238</v>
       </c>
       <c r="B20" s="24" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="12.75" customHeight="1">
       <c r="A21" s="32" t="s">
         <v>239</v>
       </c>
       <c r="B21" s="24" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="22" spans="1:2" ht="12.75" customHeight="1">
       <c r="A22" s="32" t="s">
         <v>240</v>
       </c>
       <c r="B22" s="26" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="23" spans="1:2" ht="12.75" customHeight="1">
       <c r="A23" s="32" t="s">
         <v>241</v>
       </c>
       <c r="B23" s="27">
         <v>6</v>
       </c>
     </row>
     <row r="24" spans="1:2" ht="12.75" customHeight="1">
       <c r="A24" s="32" t="s">
         <v>242</v>
       </c>
       <c r="B24" s="28" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="25" spans="1:2" ht="12.75" customHeight="1">
       <c r="A25" s="32" t="s">
         <v>243</v>
       </c>
       <c r="B25" s="29" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
     </row>
     <row r="26" spans="1:2" ht="12.75" customHeight="1">
       <c r="A26" s="32" t="s">
         <v>244</v>
       </c>
       <c r="B26" s="29" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
     </row>
     <row r="27" spans="1:2" ht="12.75" customHeight="1">
       <c r="A27" s="32" t="s">
         <v>245</v>
       </c>
       <c r="B27" s="30" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="28" spans="1:2" ht="12.75" customHeight="1" thickBot="1">
       <c r="A28" s="33"/>
       <c r="B28" s="37" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="29" spans="1:2" ht="12" thickTop="1">
       <c r="B29" s="17"/>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="B27" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
     <hyperlink ref="B13" r:id="rId2" xr:uid="{00000000-0004-0000-0100-000001000000}"/>
     <hyperlink ref="B14" r:id="rId3" xr:uid="{07A67827-BA67-417A-BA48-060442149977}"/>