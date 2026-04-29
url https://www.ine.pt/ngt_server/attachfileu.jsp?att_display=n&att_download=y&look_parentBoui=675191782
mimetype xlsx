--- v0 (2025-10-13)
+++ v1 (2026-04-29)
@@ -1,83 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="R:\lsb\DCN_CAP\CTNFAP_B21\Portal\Portal_Carregamento\Quadros B.4.1 - Administrações públicas\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2BA5FBA1-D1B4-4317-A012-D351E40D8854}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{75602B82-1116-4A81-A3ED-34EE8C5DFAA8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="804" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Quadro B.4.1.1" sheetId="8" r:id="rId1"/>
     <sheet name="MetaInfo" sheetId="9" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="272" uniqueCount="206">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="273" uniqueCount="207">
   <si>
     <t>2=3+4</t>
   </si>
   <si>
     <t>5=6+7+8</t>
   </si>
   <si>
     <t>9=10+11</t>
   </si>
   <si>
     <t>12=13</t>
   </si>
   <si>
     <t>14=15+16</t>
   </si>
   <si>
     <t>17=18+...+22</t>
   </si>
   <si>
     <t>24=25+26</t>
   </si>
   <si>
     <t>Metainformação associada ao quadro</t>
   </si>
   <si>
@@ -1705,57 +1705,60 @@
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>6</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> EUR</t>
     </r>
   </si>
   <si>
     <t>Base 2021; Po - valor provisório; Pe - valor preliminar</t>
   </si>
   <si>
     <t>Base 2021; Po - provisional value; Pe - preliminary value</t>
   </si>
   <si>
-    <t>23-09-2025</t>
-[...1 lines deleted...]
-  <si>
     <t>26-03-2026</t>
   </si>
   <si>
     <t>2024Po</t>
+  </si>
+  <si>
+    <t>2025Pe</t>
+  </si>
+  <si>
+    <t>23-09-2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0_)"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="16">
     <font>
       <sz val="8"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
     </font>
@@ -2092,79 +2095,79 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="11" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="1" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal_0212-07" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal_1.2" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Normal_TAB2" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Standard_WBBasis" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -2445,693 +2448,693 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/documents/3859598/10042108/KS-GQ-19-007-EN-N.pdf/5d6fc8f4-58e3-4354-acd3-a29a66f2e00c" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ine.pt/ngt_server/attachfileu.jsp?look_parentBoui=215821289&amp;att_display=n&amp;att_download=y" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ine.pt/ngt_server/attachfileu.jsp?look_parentBoui=215820499&amp;att_display=n&amp;att_download=y" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/documents/3859598/10042108/KS-GQ-19-007-EN-N.pdf/5d6fc8f4-58e3-4354-acd3-a29a66f2e00c" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1"/>
-  <dimension ref="A1:CM42"/>
+  <dimension ref="A1:CM43"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="19.83203125" style="3" customWidth="1"/>
     <col min="2" max="91" width="17.83203125" style="3" customWidth="1"/>
     <col min="92" max="16384" width="9.33203125" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:91" ht="11.25"/>
     <row r="2" spans="1:91" ht="11.25">
       <c r="A2" s="6" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="3" spans="1:91" ht="11.25" customHeight="1">
       <c r="A3" s="6" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="4" spans="1:91" ht="11.25">
       <c r="A4" s="4"/>
     </row>
     <row r="5" spans="1:91" ht="11.25">
       <c r="A5" s="36" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="6" spans="1:91" ht="6" customHeight="1" thickBot="1"/>
     <row r="7" spans="1:91" s="1" customFormat="1" ht="21.75" customHeight="1" thickBot="1">
-      <c r="A7" s="39" t="s">
+      <c r="A7" s="41" t="s">
         <v>100</v>
       </c>
-      <c r="B7" s="39" t="s">
+      <c r="B7" s="41" t="s">
         <v>103</v>
       </c>
-      <c r="C7" s="41"/>
-[...11 lines deleted...]
-      <c r="O7" s="39" t="s">
+      <c r="C7" s="42"/>
+      <c r="D7" s="42"/>
+      <c r="E7" s="42"/>
+      <c r="F7" s="42"/>
+      <c r="G7" s="42"/>
+      <c r="H7" s="42"/>
+      <c r="I7" s="42"/>
+      <c r="J7" s="42"/>
+      <c r="K7" s="42"/>
+      <c r="L7" s="42"/>
+      <c r="M7" s="42"/>
+      <c r="N7" s="42"/>
+      <c r="O7" s="41" t="s">
         <v>104</v>
       </c>
-      <c r="P7" s="41"/>
-[...11 lines deleted...]
-      <c r="AB7" s="39" t="s">
+      <c r="P7" s="42"/>
+      <c r="Q7" s="42"/>
+      <c r="R7" s="42"/>
+      <c r="S7" s="42"/>
+      <c r="T7" s="42"/>
+      <c r="U7" s="42"/>
+      <c r="V7" s="42"/>
+      <c r="W7" s="42"/>
+      <c r="X7" s="42"/>
+      <c r="Y7" s="42"/>
+      <c r="Z7" s="42"/>
+      <c r="AA7" s="42"/>
+      <c r="AB7" s="41" t="s">
         <v>105</v>
       </c>
-      <c r="AC7" s="41"/>
-[...9 lines deleted...]
-      <c r="AM7" s="41" t="s">
+      <c r="AC7" s="42"/>
+      <c r="AD7" s="42"/>
+      <c r="AE7" s="42"/>
+      <c r="AF7" s="42"/>
+      <c r="AG7" s="42"/>
+      <c r="AH7" s="42"/>
+      <c r="AI7" s="42"/>
+      <c r="AJ7" s="42"/>
+      <c r="AK7" s="42"/>
+      <c r="AL7" s="42"/>
+      <c r="AM7" s="42" t="s">
         <v>106</v>
       </c>
-      <c r="AN7" s="41"/>
-[...3 lines deleted...]
-      <c r="AR7" s="39" t="s">
+      <c r="AN7" s="42"/>
+      <c r="AO7" s="42"/>
+      <c r="AP7" s="42"/>
+      <c r="AQ7" s="42"/>
+      <c r="AR7" s="41" t="s">
         <v>107</v>
       </c>
-      <c r="AS7" s="41"/>
-[...10 lines deleted...]
-      <c r="BD7" s="39" t="s">
+      <c r="AS7" s="42"/>
+      <c r="AT7" s="42"/>
+      <c r="AU7" s="42"/>
+      <c r="AV7" s="42"/>
+      <c r="AW7" s="42"/>
+      <c r="AX7" s="42"/>
+      <c r="AY7" s="42"/>
+      <c r="AZ7" s="42"/>
+      <c r="BA7" s="42"/>
+      <c r="BB7" s="44"/>
+      <c r="BC7" s="44"/>
+      <c r="BD7" s="41" t="s">
         <v>108</v>
       </c>
-      <c r="BE7" s="39"/>
-[...13 lines deleted...]
-      <c r="BS7" s="39" t="s">
+      <c r="BE7" s="41"/>
+      <c r="BF7" s="41"/>
+      <c r="BG7" s="41"/>
+      <c r="BH7" s="41"/>
+      <c r="BI7" s="41"/>
+      <c r="BJ7" s="41"/>
+      <c r="BK7" s="41"/>
+      <c r="BL7" s="41"/>
+      <c r="BM7" s="41"/>
+      <c r="BN7" s="41"/>
+      <c r="BO7" s="41"/>
+      <c r="BP7" s="41"/>
+      <c r="BQ7" s="41"/>
+      <c r="BR7" s="41"/>
+      <c r="BS7" s="41" t="s">
         <v>109</v>
       </c>
-      <c r="BT7" s="41"/>
-[...9 lines deleted...]
-      <c r="CD7" s="39" t="s">
+      <c r="BT7" s="42"/>
+      <c r="BU7" s="42"/>
+      <c r="BV7" s="42"/>
+      <c r="BW7" s="42"/>
+      <c r="BX7" s="42"/>
+      <c r="BY7" s="42"/>
+      <c r="BZ7" s="42"/>
+      <c r="CA7" s="42"/>
+      <c r="CB7" s="42"/>
+      <c r="CC7" s="42"/>
+      <c r="CD7" s="41" t="s">
         <v>110</v>
       </c>
-      <c r="CE7" s="41"/>
-[...7 lines deleted...]
-      <c r="CM7" s="41"/>
+      <c r="CE7" s="42"/>
+      <c r="CF7" s="42"/>
+      <c r="CG7" s="42"/>
+      <c r="CH7" s="42"/>
+      <c r="CI7" s="42"/>
+      <c r="CJ7" s="42"/>
+      <c r="CK7" s="42"/>
+      <c r="CL7" s="42"/>
+      <c r="CM7" s="42"/>
     </row>
     <row r="8" spans="1:91" s="1" customFormat="1" ht="45.75" customHeight="1" thickBot="1">
-      <c r="A8" s="39"/>
-      <c r="B8" s="41" t="s">
+      <c r="A8" s="41"/>
+      <c r="B8" s="42" t="s">
         <v>111</v>
       </c>
-      <c r="C8" s="40" t="s">
+      <c r="C8" s="43" t="s">
         <v>112</v>
       </c>
-      <c r="D8" s="40"/>
-[...1 lines deleted...]
-      <c r="F8" s="40" t="s">
+      <c r="D8" s="43"/>
+      <c r="E8" s="43"/>
+      <c r="F8" s="43" t="s">
         <v>113</v>
       </c>
-      <c r="G8" s="40"/>
-[...2 lines deleted...]
-      <c r="J8" s="40" t="s">
+      <c r="G8" s="43"/>
+      <c r="H8" s="43"/>
+      <c r="I8" s="43"/>
+      <c r="J8" s="43" t="s">
         <v>114</v>
       </c>
-      <c r="K8" s="40"/>
-[...1 lines deleted...]
-      <c r="M8" s="40" t="s">
+      <c r="K8" s="43"/>
+      <c r="L8" s="43"/>
+      <c r="M8" s="43" t="s">
         <v>115</v>
       </c>
-      <c r="N8" s="40"/>
-      <c r="O8" s="40" t="s">
+      <c r="N8" s="43"/>
+      <c r="O8" s="43" t="s">
         <v>116</v>
       </c>
-      <c r="P8" s="40"/>
-[...1 lines deleted...]
-      <c r="R8" s="40" t="s">
+      <c r="P8" s="43"/>
+      <c r="Q8" s="43"/>
+      <c r="R8" s="43" t="s">
         <v>117</v>
       </c>
-      <c r="S8" s="40"/>
-[...4 lines deleted...]
-      <c r="X8" s="40" t="s">
+      <c r="S8" s="43"/>
+      <c r="T8" s="43"/>
+      <c r="U8" s="43"/>
+      <c r="V8" s="43"/>
+      <c r="W8" s="43"/>
+      <c r="X8" s="43" t="s">
         <v>118</v>
       </c>
-      <c r="Y8" s="40" t="s">
+      <c r="Y8" s="43" t="s">
         <v>119</v>
       </c>
-      <c r="Z8" s="40"/>
-[...1 lines deleted...]
-      <c r="AB8" s="40" t="s">
+      <c r="Z8" s="43"/>
+      <c r="AA8" s="43"/>
+      <c r="AB8" s="43" t="s">
         <v>120</v>
       </c>
-      <c r="AC8" s="40"/>
-[...2 lines deleted...]
-      <c r="AF8" s="40" t="s">
+      <c r="AC8" s="43"/>
+      <c r="AD8" s="43"/>
+      <c r="AE8" s="43"/>
+      <c r="AF8" s="43" t="s">
         <v>121</v>
       </c>
-      <c r="AG8" s="41"/>
-[...4 lines deleted...]
-      <c r="AL8" s="40" t="s">
+      <c r="AG8" s="42"/>
+      <c r="AH8" s="42"/>
+      <c r="AI8" s="42"/>
+      <c r="AJ8" s="42"/>
+      <c r="AK8" s="42"/>
+      <c r="AL8" s="43" t="s">
         <v>122</v>
       </c>
-      <c r="AM8" s="40" t="s">
+      <c r="AM8" s="43" t="s">
         <v>123</v>
       </c>
-      <c r="AN8" s="41"/>
-[...1 lines deleted...]
-      <c r="AP8" s="40" t="s">
+      <c r="AN8" s="42"/>
+      <c r="AO8" s="42"/>
+      <c r="AP8" s="43" t="s">
         <v>124</v>
       </c>
-      <c r="AQ8" s="40" t="s">
+      <c r="AQ8" s="43" t="s">
         <v>125</v>
       </c>
-      <c r="AR8" s="40" t="s">
+      <c r="AR8" s="43" t="s">
         <v>126</v>
       </c>
-      <c r="AS8" s="40"/>
-[...2 lines deleted...]
-      <c r="AV8" s="40" t="s">
+      <c r="AS8" s="43"/>
+      <c r="AT8" s="43"/>
+      <c r="AU8" s="43"/>
+      <c r="AV8" s="43" t="s">
         <v>127</v>
       </c>
-      <c r="AW8" s="40"/>
-[...4 lines deleted...]
-      <c r="BB8" s="40" t="s">
+      <c r="AW8" s="43"/>
+      <c r="AX8" s="43"/>
+      <c r="AY8" s="43"/>
+      <c r="AZ8" s="43"/>
+      <c r="BA8" s="43"/>
+      <c r="BB8" s="43" t="s">
         <v>116</v>
       </c>
-      <c r="BC8" s="40"/>
-      <c r="BD8" s="40" t="s">
+      <c r="BC8" s="43"/>
+      <c r="BD8" s="43" t="s">
         <v>117</v>
       </c>
-      <c r="BE8" s="40"/>
-[...4 lines deleted...]
-      <c r="BJ8" s="40" t="s">
+      <c r="BE8" s="43"/>
+      <c r="BF8" s="43"/>
+      <c r="BG8" s="43"/>
+      <c r="BH8" s="43"/>
+      <c r="BI8" s="43"/>
+      <c r="BJ8" s="43" t="s">
         <v>118</v>
       </c>
-      <c r="BK8" s="40" t="s">
+      <c r="BK8" s="43" t="s">
         <v>119</v>
       </c>
-      <c r="BL8" s="40"/>
-[...1 lines deleted...]
-      <c r="BN8" s="40" t="s">
+      <c r="BL8" s="43"/>
+      <c r="BM8" s="43"/>
+      <c r="BN8" s="43" t="s">
         <v>120</v>
       </c>
-      <c r="BO8" s="40"/>
-[...3 lines deleted...]
-      <c r="BS8" s="40" t="s">
+      <c r="BO8" s="43"/>
+      <c r="BP8" s="43"/>
+      <c r="BQ8" s="43"/>
+      <c r="BR8" s="43"/>
+      <c r="BS8" s="43" t="s">
         <v>121</v>
       </c>
-      <c r="BT8" s="41"/>
-[...3 lines deleted...]
-      <c r="BX8" s="40" t="s">
+      <c r="BT8" s="42"/>
+      <c r="BU8" s="42"/>
+      <c r="BV8" s="42"/>
+      <c r="BW8" s="42"/>
+      <c r="BX8" s="43" t="s">
         <v>123</v>
       </c>
-      <c r="BY8" s="41"/>
-[...2 lines deleted...]
-      <c r="CB8" s="40" t="s">
+      <c r="BY8" s="42"/>
+      <c r="BZ8" s="42"/>
+      <c r="CA8" s="42"/>
+      <c r="CB8" s="43" t="s">
         <v>128</v>
       </c>
-      <c r="CC8" s="40" t="s">
+      <c r="CC8" s="43" t="s">
         <v>124</v>
       </c>
-      <c r="CD8" s="39" t="s">
+      <c r="CD8" s="41" t="s">
         <v>129</v>
       </c>
-      <c r="CE8" s="39" t="s">
+      <c r="CE8" s="41" t="s">
         <v>130</v>
       </c>
-      <c r="CF8" s="39" t="s">
+      <c r="CF8" s="41" t="s">
         <v>131</v>
       </c>
-      <c r="CG8" s="39" t="s">
+      <c r="CG8" s="41" t="s">
         <v>132</v>
       </c>
-      <c r="CH8" s="39" t="s">
+      <c r="CH8" s="41" t="s">
         <v>101</v>
       </c>
-      <c r="CI8" s="39" t="s">
+      <c r="CI8" s="41" t="s">
         <v>133</v>
       </c>
-      <c r="CJ8" s="39" t="s">
+      <c r="CJ8" s="41" t="s">
         <v>134</v>
       </c>
-      <c r="CK8" s="39" t="s">
+      <c r="CK8" s="41" t="s">
         <v>135</v>
       </c>
-      <c r="CL8" s="39" t="s">
+      <c r="CL8" s="41" t="s">
         <v>136</v>
       </c>
-      <c r="CM8" s="39" t="s">
+      <c r="CM8" s="41" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="9" spans="1:91" s="1" customFormat="1" ht="23.25" customHeight="1" thickBot="1">
-      <c r="A9" s="39"/>
-[...1 lines deleted...]
-      <c r="C9" s="41" t="s">
+      <c r="A9" s="41"/>
+      <c r="B9" s="42"/>
+      <c r="C9" s="42" t="s">
         <v>138</v>
       </c>
-      <c r="D9" s="41" t="s">
+      <c r="D9" s="42" t="s">
         <v>139</v>
       </c>
-      <c r="E9" s="41" t="s">
+      <c r="E9" s="42" t="s">
         <v>140</v>
       </c>
-      <c r="F9" s="41" t="s">
+      <c r="F9" s="42" t="s">
         <v>138</v>
       </c>
-      <c r="G9" s="40" t="s">
+      <c r="G9" s="43" t="s">
         <v>141</v>
       </c>
-      <c r="H9" s="40" t="s">
+      <c r="H9" s="43" t="s">
         <v>142</v>
       </c>
-      <c r="I9" s="40" t="s">
+      <c r="I9" s="43" t="s">
         <v>143</v>
       </c>
-      <c r="J9" s="41" t="s">
+      <c r="J9" s="42" t="s">
         <v>138</v>
       </c>
-      <c r="K9" s="41" t="s">
+      <c r="K9" s="42" t="s">
         <v>144</v>
       </c>
-      <c r="L9" s="41" t="s">
+      <c r="L9" s="42" t="s">
         <v>145</v>
       </c>
-      <c r="M9" s="41" t="s">
+      <c r="M9" s="42" t="s">
         <v>138</v>
       </c>
-      <c r="N9" s="40" t="s">
+      <c r="N9" s="43" t="s">
         <v>146</v>
       </c>
-      <c r="O9" s="41" t="s">
+      <c r="O9" s="42" t="s">
         <v>138</v>
       </c>
-      <c r="P9" s="40" t="s">
+      <c r="P9" s="43" t="s">
         <v>147</v>
       </c>
-      <c r="Q9" s="40" t="s">
+      <c r="Q9" s="43" t="s">
         <v>148</v>
       </c>
-      <c r="R9" s="41" t="s">
+      <c r="R9" s="42" t="s">
         <v>138</v>
       </c>
-      <c r="S9" s="40" t="s">
+      <c r="S9" s="43" t="s">
         <v>149</v>
       </c>
-      <c r="T9" s="40" t="s">
+      <c r="T9" s="43" t="s">
         <v>150</v>
       </c>
-      <c r="U9" s="40" t="s">
+      <c r="U9" s="43" t="s">
         <v>151</v>
       </c>
-      <c r="V9" s="40" t="s">
+      <c r="V9" s="43" t="s">
         <v>152</v>
       </c>
-      <c r="W9" s="40" t="s">
+      <c r="W9" s="43" t="s">
         <v>153</v>
       </c>
-      <c r="X9" s="40"/>
-      <c r="Y9" s="41" t="s">
+      <c r="X9" s="43"/>
+      <c r="Y9" s="42" t="s">
         <v>138</v>
       </c>
-      <c r="Z9" s="40" t="s">
+      <c r="Z9" s="43" t="s">
         <v>154</v>
       </c>
-      <c r="AA9" s="40" t="s">
+      <c r="AA9" s="43" t="s">
         <v>155</v>
       </c>
-      <c r="AB9" s="39" t="s">
+      <c r="AB9" s="41" t="s">
         <v>138</v>
       </c>
-      <c r="AC9" s="40" t="s">
+      <c r="AC9" s="43" t="s">
         <v>156</v>
       </c>
-      <c r="AD9" s="39" t="s">
+      <c r="AD9" s="41" t="s">
         <v>157</v>
       </c>
-      <c r="AE9" s="39" t="s">
+      <c r="AE9" s="41" t="s">
         <v>158</v>
       </c>
-      <c r="AF9" s="41" t="s">
+      <c r="AF9" s="42" t="s">
         <v>138</v>
       </c>
-      <c r="AG9" s="40" t="s">
+      <c r="AG9" s="43" t="s">
         <v>159</v>
       </c>
-      <c r="AH9" s="39" t="s">
+      <c r="AH9" s="41" t="s">
         <v>160</v>
       </c>
-      <c r="AI9" s="39" t="s">
+      <c r="AI9" s="41" t="s">
         <v>161</v>
       </c>
-      <c r="AJ9" s="43" t="s">
+      <c r="AJ9" s="45" t="s">
         <v>162</v>
       </c>
-      <c r="AK9" s="45" t="s">
+      <c r="AK9" s="47" t="s">
         <v>174</v>
       </c>
-      <c r="AL9" s="40"/>
-      <c r="AM9" s="41" t="s">
+      <c r="AL9" s="43"/>
+      <c r="AM9" s="42" t="s">
         <v>138</v>
       </c>
-      <c r="AN9" s="39" t="s">
+      <c r="AN9" s="41" t="s">
         <v>163</v>
       </c>
-      <c r="AO9" s="39" t="s">
+      <c r="AO9" s="41" t="s">
         <v>164</v>
       </c>
-      <c r="AP9" s="40"/>
-[...1 lines deleted...]
-      <c r="AR9" s="41" t="s">
+      <c r="AP9" s="43"/>
+      <c r="AQ9" s="43"/>
+      <c r="AR9" s="42" t="s">
         <v>138</v>
       </c>
-      <c r="AS9" s="40" t="s">
+      <c r="AS9" s="43" t="s">
         <v>165</v>
       </c>
-      <c r="AT9" s="40" t="s">
+      <c r="AT9" s="43" t="s">
         <v>166</v>
       </c>
-      <c r="AU9" s="40" t="s">
+      <c r="AU9" s="43" t="s">
         <v>167</v>
       </c>
-      <c r="AV9" s="41" t="s">
+      <c r="AV9" s="42" t="s">
         <v>138</v>
       </c>
-      <c r="AW9" s="40" t="s">
+      <c r="AW9" s="43" t="s">
         <v>168</v>
       </c>
-      <c r="AX9" s="40"/>
-[...2 lines deleted...]
-      <c r="BA9" s="40" t="s">
+      <c r="AX9" s="43"/>
+      <c r="AY9" s="43"/>
+      <c r="AZ9" s="43"/>
+      <c r="BA9" s="43" t="s">
         <v>146</v>
       </c>
-      <c r="BB9" s="41" t="s">
+      <c r="BB9" s="42" t="s">
         <v>138</v>
       </c>
-      <c r="BC9" s="40" t="s">
+      <c r="BC9" s="43" t="s">
         <v>169</v>
       </c>
-      <c r="BD9" s="41" t="s">
+      <c r="BD9" s="42" t="s">
         <v>138</v>
       </c>
-      <c r="BE9" s="40" t="s">
+      <c r="BE9" s="43" t="s">
         <v>149</v>
       </c>
-      <c r="BF9" s="40" t="s">
+      <c r="BF9" s="43" t="s">
         <v>150</v>
       </c>
-      <c r="BG9" s="40" t="s">
+      <c r="BG9" s="43" t="s">
         <v>170</v>
       </c>
-      <c r="BH9" s="40" t="s">
+      <c r="BH9" s="43" t="s">
         <v>152</v>
       </c>
-      <c r="BI9" s="40" t="s">
+      <c r="BI9" s="43" t="s">
         <v>153</v>
       </c>
-      <c r="BJ9" s="40"/>
-      <c r="BK9" s="41" t="s">
+      <c r="BJ9" s="43"/>
+      <c r="BK9" s="42" t="s">
         <v>138</v>
       </c>
-      <c r="BL9" s="40" t="s">
+      <c r="BL9" s="43" t="s">
         <v>154</v>
       </c>
-      <c r="BM9" s="40" t="s">
+      <c r="BM9" s="43" t="s">
         <v>155</v>
       </c>
-      <c r="BN9" s="41" t="s">
+      <c r="BN9" s="42" t="s">
         <v>138</v>
       </c>
-      <c r="BO9" s="40" t="s">
+      <c r="BO9" s="43" t="s">
         <v>171</v>
       </c>
-      <c r="BP9" s="40"/>
-[...2 lines deleted...]
-      <c r="BS9" s="41" t="s">
+      <c r="BP9" s="43"/>
+      <c r="BQ9" s="43"/>
+      <c r="BR9" s="43"/>
+      <c r="BS9" s="42" t="s">
         <v>138</v>
       </c>
-      <c r="BT9" s="41" t="s">
+      <c r="BT9" s="42" t="s">
         <v>172</v>
       </c>
-      <c r="BU9" s="41" t="s">
+      <c r="BU9" s="42" t="s">
         <v>160</v>
       </c>
-      <c r="BV9" s="39" t="s">
+      <c r="BV9" s="41" t="s">
         <v>161</v>
       </c>
-      <c r="BW9" s="39" t="s">
+      <c r="BW9" s="41" t="s">
         <v>162</v>
       </c>
-      <c r="BX9" s="41" t="s">
+      <c r="BX9" s="42" t="s">
         <v>138</v>
       </c>
-      <c r="BY9" s="40" t="s">
+      <c r="BY9" s="43" t="s">
         <v>173</v>
       </c>
-      <c r="BZ9" s="39" t="s">
+      <c r="BZ9" s="41" t="s">
         <v>163</v>
       </c>
-      <c r="CA9" s="39" t="s">
+      <c r="CA9" s="41" t="s">
         <v>164</v>
       </c>
-      <c r="CB9" s="40"/>
-[...10 lines deleted...]
-      <c r="CM9" s="39"/>
+      <c r="CB9" s="43"/>
+      <c r="CC9" s="43"/>
+      <c r="CD9" s="41"/>
+      <c r="CE9" s="41"/>
+      <c r="CF9" s="41"/>
+      <c r="CG9" s="42"/>
+      <c r="CH9" s="41"/>
+      <c r="CI9" s="41"/>
+      <c r="CJ9" s="41"/>
+      <c r="CK9" s="41"/>
+      <c r="CL9" s="41"/>
+      <c r="CM9" s="41"/>
     </row>
     <row r="10" spans="1:91" s="1" customFormat="1" ht="90.75" thickBot="1">
-      <c r="A10" s="39"/>
-[...46 lines deleted...]
-      <c r="AV10" s="41"/>
+      <c r="A10" s="41"/>
+      <c r="B10" s="42"/>
+      <c r="C10" s="42"/>
+      <c r="D10" s="42"/>
+      <c r="E10" s="42"/>
+      <c r="F10" s="42"/>
+      <c r="G10" s="43"/>
+      <c r="H10" s="43"/>
+      <c r="I10" s="43"/>
+      <c r="J10" s="42"/>
+      <c r="K10" s="42"/>
+      <c r="L10" s="42"/>
+      <c r="M10" s="42"/>
+      <c r="N10" s="43"/>
+      <c r="O10" s="42"/>
+      <c r="P10" s="43"/>
+      <c r="Q10" s="43"/>
+      <c r="R10" s="42"/>
+      <c r="S10" s="43"/>
+      <c r="T10" s="43"/>
+      <c r="U10" s="43"/>
+      <c r="V10" s="43"/>
+      <c r="W10" s="43"/>
+      <c r="X10" s="43"/>
+      <c r="Y10" s="42"/>
+      <c r="Z10" s="43"/>
+      <c r="AA10" s="43"/>
+      <c r="AB10" s="41"/>
+      <c r="AC10" s="43"/>
+      <c r="AD10" s="41"/>
+      <c r="AE10" s="41"/>
+      <c r="AF10" s="42"/>
+      <c r="AG10" s="43"/>
+      <c r="AH10" s="41"/>
+      <c r="AI10" s="41"/>
+      <c r="AJ10" s="46"/>
+      <c r="AK10" s="48"/>
+      <c r="AL10" s="43"/>
+      <c r="AM10" s="42"/>
+      <c r="AN10" s="41"/>
+      <c r="AO10" s="41"/>
+      <c r="AP10" s="43"/>
+      <c r="AQ10" s="43"/>
+      <c r="AR10" s="42"/>
+      <c r="AS10" s="43"/>
+      <c r="AT10" s="43"/>
+      <c r="AU10" s="43"/>
+      <c r="AV10" s="42"/>
       <c r="AW10" s="14" t="s">
         <v>138</v>
       </c>
       <c r="AX10" s="14" t="s">
         <v>175</v>
       </c>
       <c r="AY10" s="14" t="s">
         <v>176</v>
       </c>
       <c r="AZ10" s="14" t="s">
         <v>177</v>
       </c>
-      <c r="BA10" s="40"/>
-[...12 lines deleted...]
-      <c r="BN10" s="41"/>
+      <c r="BA10" s="43"/>
+      <c r="BB10" s="42"/>
+      <c r="BC10" s="43"/>
+      <c r="BD10" s="42"/>
+      <c r="BE10" s="43"/>
+      <c r="BF10" s="43"/>
+      <c r="BG10" s="43"/>
+      <c r="BH10" s="43"/>
+      <c r="BI10" s="43"/>
+      <c r="BJ10" s="43"/>
+      <c r="BK10" s="42"/>
+      <c r="BL10" s="43"/>
+      <c r="BM10" s="43"/>
+      <c r="BN10" s="42"/>
       <c r="BO10" s="14" t="s">
         <v>138</v>
       </c>
       <c r="BP10" s="14" t="s">
         <v>178</v>
       </c>
       <c r="BQ10" s="14" t="s">
         <v>179</v>
       </c>
       <c r="BR10" s="14" t="s">
         <v>180</v>
       </c>
-      <c r="BS10" s="41"/>
-[...19 lines deleted...]
-      <c r="CM10" s="39"/>
+      <c r="BS10" s="42"/>
+      <c r="BT10" s="42"/>
+      <c r="BU10" s="42"/>
+      <c r="BV10" s="41"/>
+      <c r="BW10" s="41"/>
+      <c r="BX10" s="42"/>
+      <c r="BY10" s="43"/>
+      <c r="BZ10" s="41"/>
+      <c r="CA10" s="41"/>
+      <c r="CB10" s="43"/>
+      <c r="CC10" s="43"/>
+      <c r="CD10" s="41"/>
+      <c r="CE10" s="41"/>
+      <c r="CF10" s="41"/>
+      <c r="CG10" s="42"/>
+      <c r="CH10" s="41"/>
+      <c r="CI10" s="41"/>
+      <c r="CJ10" s="41"/>
+      <c r="CK10" s="41"/>
+      <c r="CL10" s="41"/>
+      <c r="CM10" s="41"/>
     </row>
     <row r="11" spans="1:91" s="1" customFormat="1" ht="12" customHeight="1" thickBot="1">
-      <c r="A11" s="47" t="s">
+      <c r="A11" s="39" t="s">
         <v>85</v>
       </c>
       <c r="B11" s="15" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>32</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="F11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="G11" s="15" t="s">
         <v>88</v>
       </c>
       <c r="H11" s="16" t="s">
         <v>36</v>
       </c>
       <c r="I11" s="16" t="s">
         <v>37</v>
@@ -3362,51 +3365,51 @@
         <v>93</v>
       </c>
       <c r="CG11" s="15" t="s">
         <v>94</v>
       </c>
       <c r="CH11" s="15" t="s">
         <v>95</v>
       </c>
       <c r="CI11" s="15" t="s">
         <v>96</v>
       </c>
       <c r="CJ11" s="15" t="s">
         <v>97</v>
       </c>
       <c r="CK11" s="15" t="s">
         <v>98</v>
       </c>
       <c r="CL11" s="15" t="s">
         <v>83</v>
       </c>
       <c r="CM11" s="15" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="12" spans="1:91" s="1" customFormat="1" ht="12" customHeight="1" thickBot="1">
-      <c r="A12" s="48"/>
+      <c r="A12" s="40"/>
       <c r="B12" s="16">
         <v>1</v>
       </c>
       <c r="C12" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D12" s="16">
         <v>3</v>
       </c>
       <c r="E12" s="16">
         <v>4</v>
       </c>
       <c r="F12" s="16" t="s">
         <v>1</v>
       </c>
       <c r="G12" s="16">
         <v>6</v>
       </c>
       <c r="H12" s="16">
         <v>7</v>
       </c>
       <c r="I12" s="16">
         <v>8</v>
       </c>
       <c r="J12" s="16" t="s">
@@ -11450,114 +11453,114 @@
       <c r="AE41" s="37">
         <v>4844.4780000000001</v>
       </c>
       <c r="AF41" s="37">
         <v>6477.3450000000003</v>
       </c>
       <c r="AG41" s="10">
         <v>39.183</v>
       </c>
       <c r="AH41" s="37">
         <v>0</v>
       </c>
       <c r="AI41" s="37">
         <v>382.00700000000001</v>
       </c>
       <c r="AJ41" s="37">
         <v>3927.3560000000002</v>
       </c>
       <c r="AK41" s="10">
         <v>2128.799</v>
       </c>
       <c r="AL41" s="37">
         <v>0</v>
       </c>
       <c r="AM41" s="37">
-        <v>3365.5299999999997</v>
+        <v>3734.5590000000002</v>
       </c>
       <c r="AN41" s="37">
         <v>1204.626</v>
       </c>
       <c r="AO41" s="37">
-        <v>2160.904</v>
+        <v>2529.933</v>
       </c>
       <c r="AP41" s="37">
         <v>6901.3909999999996</v>
       </c>
       <c r="AQ41" s="37">
         <v>-21.992000000000001</v>
       </c>
       <c r="AR41" s="37">
         <v>48527.965000000004</v>
       </c>
       <c r="AS41" s="37">
         <v>5280.01</v>
       </c>
       <c r="AT41" s="37">
         <v>1499.396</v>
       </c>
       <c r="AU41" s="37">
         <v>41748.559000000001</v>
       </c>
       <c r="AV41" s="37">
         <v>38725.148000000001</v>
       </c>
       <c r="AW41" s="37">
         <v>35030.419000000002</v>
       </c>
       <c r="AX41" s="37">
         <v>24091.539000000001</v>
       </c>
       <c r="AY41" s="37">
         <v>1512.6110000000001</v>
       </c>
       <c r="AZ41" s="37">
         <v>9426.2690000000002</v>
       </c>
       <c r="BA41" s="37">
         <v>3694.7289999999998</v>
       </c>
       <c r="BB41" s="37">
         <v>393.18900000000002</v>
       </c>
       <c r="BC41" s="37">
         <v>393.18900000000002</v>
       </c>
       <c r="BD41" s="37">
-        <v>2112.1379999999999</v>
+        <v>2112.1370000000002</v>
       </c>
       <c r="BE41" s="37">
         <v>732.78</v>
       </c>
       <c r="BF41" s="37">
         <v>815.39</v>
       </c>
       <c r="BG41" s="37">
         <v>0</v>
       </c>
       <c r="BH41" s="37">
-        <v>170.59700000000001</v>
+        <v>170.596</v>
       </c>
       <c r="BI41" s="37">
         <v>393.37099999999998</v>
       </c>
       <c r="BJ41" s="37">
         <v>712.29399999999998</v>
       </c>
       <c r="BK41" s="37">
         <v>28599.123000000003</v>
       </c>
       <c r="BL41" s="37">
         <v>27751.329000000002</v>
       </c>
       <c r="BM41" s="37">
         <v>847.79399999999998</v>
       </c>
       <c r="BN41" s="37">
         <v>32814.626999999993</v>
       </c>
       <c r="BO41" s="37">
         <v>32814.626999999993</v>
       </c>
       <c r="BP41" s="37">
         <v>17183.723999999998</v>
       </c>
@@ -11591,89 +11594,89 @@
       <c r="BZ41" s="38">
         <v>2763.348</v>
       </c>
       <c r="CA41" s="37">
         <v>143.73699999999999</v>
       </c>
       <c r="CB41" s="37">
         <v>0</v>
       </c>
       <c r="CC41" s="37">
         <v>6901.3909999999996</v>
       </c>
       <c r="CD41" s="37">
         <v>34502.027999999998</v>
       </c>
       <c r="CE41" s="38">
         <v>27600.636999999999</v>
       </c>
       <c r="CF41" s="37">
         <v>7074.8229999999967</v>
       </c>
       <c r="CG41" s="10">
         <v>0</v>
       </c>
       <c r="CH41" s="37">
-        <v>40340.868999999999</v>
+        <v>40340.868000000002</v>
       </c>
       <c r="CI41" s="37">
-        <v>56022.412999999986</v>
+        <v>56022.411999999997</v>
       </c>
       <c r="CJ41" s="37">
-        <v>29680.698999999979</v>
+        <v>29680.697999999989</v>
       </c>
       <c r="CK41" s="37">
-        <v>10873.507999999987</v>
+        <v>10873.506999999998</v>
       </c>
       <c r="CL41" s="37">
-        <v>3513.7619999999879</v>
+        <v>3144.7319999999982</v>
       </c>
       <c r="CM41" s="37">
-        <v>3398.7479999999869</v>
+        <v>3029.7179999999971</v>
       </c>
     </row>
     <row r="42" spans="1:91" ht="15" customHeight="1">
       <c r="A42" s="7" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="B42" s="10">
         <v>15076.206</v>
       </c>
       <c r="C42" s="37">
         <v>48827.179000000004</v>
       </c>
       <c r="D42" s="37">
         <v>29206.791000000001</v>
       </c>
       <c r="E42" s="37">
         <v>19620.387999999999</v>
       </c>
       <c r="F42" s="37">
-        <v>8018.8769999999995</v>
+        <v>8025.8549999999996</v>
       </c>
       <c r="G42" s="37">
-        <v>7873.8059999999996</v>
+        <v>7880.7839999999997</v>
       </c>
       <c r="H42" s="37">
         <v>127.735</v>
       </c>
       <c r="I42" s="37">
         <v>17.335999999999999</v>
       </c>
       <c r="J42" s="37">
         <v>30321.565000000002</v>
       </c>
       <c r="K42" s="10">
         <v>22485.612000000001</v>
       </c>
       <c r="L42" s="10">
         <v>7835.9530000000004</v>
       </c>
       <c r="M42" s="37">
         <v>0</v>
       </c>
       <c r="N42" s="37">
         <v>0</v>
       </c>
       <c r="O42" s="37">
         <v>1885.7439999999999</v>
       </c>
@@ -11704,344 +11707,619 @@
       <c r="X42" s="37">
         <v>6316.5050000000001</v>
       </c>
       <c r="Y42" s="37">
         <v>35.896000000000001</v>
       </c>
       <c r="Z42" s="37">
         <v>22.629000000000001</v>
       </c>
       <c r="AA42" s="37">
         <v>13.266999999999999</v>
       </c>
       <c r="AB42" s="37">
         <v>75592.516000000003</v>
       </c>
       <c r="AC42" s="37">
         <v>46385.724999999999</v>
       </c>
       <c r="AD42" s="37">
         <v>23449.309000000001</v>
       </c>
       <c r="AE42" s="37">
         <v>5757.482</v>
       </c>
       <c r="AF42" s="37">
-        <v>7377.2100000000009</v>
+        <v>7370.232</v>
       </c>
       <c r="AG42" s="10">
         <v>71.12</v>
       </c>
       <c r="AH42" s="37">
         <v>0</v>
       </c>
       <c r="AI42" s="37">
-        <v>707.10299999999995</v>
+        <v>700.125</v>
       </c>
       <c r="AJ42" s="37">
         <v>4539.9480000000003</v>
       </c>
       <c r="AK42" s="10">
         <v>2059.0390000000002</v>
       </c>
       <c r="AL42" s="37">
         <v>0</v>
       </c>
       <c r="AM42" s="37">
-        <v>2380.4749999999999</v>
+        <v>2011.4459999999999</v>
       </c>
       <c r="AN42" s="37">
-        <v>1807.145</v>
+        <v>1438.116</v>
       </c>
       <c r="AO42" s="37">
         <v>573.33000000000004</v>
       </c>
       <c r="AP42" s="37">
         <v>6986.951</v>
       </c>
       <c r="AQ42" s="37">
         <v>-0.57099999999999995</v>
       </c>
       <c r="AR42" s="37">
         <v>52219.228999999999</v>
       </c>
       <c r="AS42" s="37">
         <v>5764.665</v>
       </c>
       <c r="AT42" s="37">
         <v>1727.221</v>
       </c>
       <c r="AU42" s="37">
         <v>44727.343000000001</v>
       </c>
       <c r="AV42" s="37">
         <v>41566.553</v>
       </c>
       <c r="AW42" s="37">
         <v>37884.06</v>
       </c>
       <c r="AX42" s="37">
         <v>26300.888999999999</v>
       </c>
       <c r="AY42" s="37">
         <v>1490.13</v>
       </c>
       <c r="AZ42" s="37">
         <v>10093.040999999999</v>
       </c>
       <c r="BA42" s="37">
         <v>3682.4929999999999</v>
       </c>
       <c r="BB42" s="37">
         <v>318.065</v>
       </c>
       <c r="BC42" s="37">
         <v>318.065</v>
       </c>
       <c r="BD42" s="37">
-        <v>2251.069</v>
+        <v>2293.1401999999998</v>
       </c>
       <c r="BE42" s="37">
         <v>595.6</v>
       </c>
       <c r="BF42" s="37">
         <v>1066.1199999999999</v>
       </c>
       <c r="BG42" s="37">
         <v>-2E-3</v>
       </c>
       <c r="BH42" s="37">
-        <v>183.90199999999999</v>
+        <v>225.97320000000002</v>
       </c>
       <c r="BI42" s="37">
         <v>405.44900000000001</v>
       </c>
       <c r="BJ42" s="37">
         <v>564.63199999999995</v>
       </c>
       <c r="BK42" s="37">
         <v>29486.248</v>
       </c>
       <c r="BL42" s="37">
         <v>28642.757000000001</v>
       </c>
       <c r="BM42" s="37">
         <v>843.49099999999999</v>
       </c>
       <c r="BN42" s="37">
-        <v>35882.506000000001</v>
+        <v>35882.505999999994</v>
       </c>
       <c r="BO42" s="37">
-        <v>35882.506000000001</v>
+        <v>35882.505999999994</v>
       </c>
       <c r="BP42" s="37">
-        <v>19415.716</v>
+        <v>19417.924999999999</v>
       </c>
       <c r="BQ42" s="37">
         <v>5430.4780000000001</v>
       </c>
       <c r="BR42" s="10">
-        <v>11036.312</v>
+        <v>11034.102999999999</v>
       </c>
       <c r="BS42" s="37">
         <v>3373.4043569999999</v>
       </c>
       <c r="BT42" s="37">
         <v>37.847999999999999</v>
       </c>
       <c r="BU42" s="37">
         <v>0</v>
       </c>
       <c r="BV42" s="37">
         <v>1068.9259999999999</v>
       </c>
       <c r="BW42" s="37">
         <v>2266.630357</v>
       </c>
       <c r="BX42" s="37">
-        <v>2598.3860422000002</v>
+        <v>2598.385796</v>
       </c>
       <c r="BY42" s="37">
         <v>4.3999999999999997E-2</v>
       </c>
       <c r="BZ42" s="38">
         <v>2515.1930000000002</v>
       </c>
       <c r="CA42" s="37">
-        <v>83.149042200000011</v>
+        <v>83.148796000000004</v>
       </c>
       <c r="CB42" s="37">
         <v>0</v>
       </c>
       <c r="CC42" s="37">
         <v>6986.951</v>
       </c>
       <c r="CD42" s="37">
         <v>37143.023000000001</v>
       </c>
       <c r="CE42" s="38">
         <v>30156.072</v>
       </c>
       <c r="CF42" s="37">
         <v>7139.523000000001</v>
       </c>
       <c r="CG42" s="10">
         <v>0</v>
       </c>
       <c r="CH42" s="37">
-        <v>43135.664000000004</v>
+        <v>43177.735200000003</v>
       </c>
       <c r="CI42" s="37">
-        <v>58078.991357000021</v>
+        <v>58128.040557000015</v>
       </c>
       <c r="CJ42" s="37">
-        <v>28872.200357000016</v>
+        <v>28921.24955700001</v>
       </c>
       <c r="CK42" s="37">
-        <v>9251.8123570000171</v>
+        <v>9300.8615570000111</v>
       </c>
       <c r="CL42" s="37">
-        <v>2482.7723992000178</v>
+        <v>2900.8503530000107</v>
       </c>
       <c r="CM42" s="37">
-        <v>1451.4173992000178</v>
+        <v>1862.5173530000116</v>
+      </c>
+    </row>
+    <row r="43" spans="1:91" ht="15" customHeight="1">
+      <c r="A43" s="7" t="s">
+        <v>205</v>
+      </c>
+      <c r="B43" s="10">
+        <v>15722.994000000001</v>
+      </c>
+      <c r="C43" s="37">
+        <v>52299.504000000001</v>
+      </c>
+      <c r="D43" s="37">
+        <v>31194.487000000001</v>
+      </c>
+      <c r="E43" s="37">
+        <v>21105.017</v>
+      </c>
+      <c r="F43" s="37">
+        <v>9186.1419999999998</v>
+      </c>
+      <c r="G43" s="37">
+        <v>9167.0139999999992</v>
+      </c>
+      <c r="H43" s="37">
+        <v>-1.1399999999999999</v>
+      </c>
+      <c r="I43" s="37">
+        <v>20.268000000000001</v>
+      </c>
+      <c r="J43" s="37">
+        <v>32611.777999999998</v>
+      </c>
+      <c r="K43" s="10">
+        <v>24211.064999999999</v>
+      </c>
+      <c r="L43" s="10">
+        <v>8400.7129999999997</v>
+      </c>
+      <c r="M43" s="37">
+        <v>0</v>
+      </c>
+      <c r="N43" s="37">
+        <v>0</v>
+      </c>
+      <c r="O43" s="37">
+        <v>1718.498</v>
+      </c>
+      <c r="P43" s="37">
+        <v>356.13299999999998</v>
+      </c>
+      <c r="Q43" s="37">
+        <v>1362.365</v>
+      </c>
+      <c r="R43" s="37">
+        <v>5964.5420000000004</v>
+      </c>
+      <c r="S43" s="37">
+        <v>5964.5420000000004</v>
+      </c>
+      <c r="T43" s="37">
+        <v>0</v>
+      </c>
+      <c r="U43" s="37">
+        <v>0</v>
+      </c>
+      <c r="V43" s="10">
+        <v>0</v>
+      </c>
+      <c r="W43" s="37">
+        <v>0</v>
+      </c>
+      <c r="X43" s="37">
+        <v>6339.7820000000002</v>
+      </c>
+      <c r="Y43" s="37">
+        <v>33.924999999999997</v>
+      </c>
+      <c r="Z43" s="37">
+        <v>26.922999999999998</v>
+      </c>
+      <c r="AA43" s="37">
+        <v>7.0019999999999998</v>
+      </c>
+      <c r="AB43" s="37">
+        <v>80473.963999999993</v>
+      </c>
+      <c r="AC43" s="37">
+        <v>49279.476999999999</v>
+      </c>
+      <c r="AD43" s="37">
+        <v>25276.322</v>
+      </c>
+      <c r="AE43" s="37">
+        <v>5918.165</v>
+      </c>
+      <c r="AF43" s="37">
+        <v>7835.6989999999987</v>
+      </c>
+      <c r="AG43" s="10">
+        <v>42.834000000000003</v>
+      </c>
+      <c r="AH43" s="37">
+        <v>0</v>
+      </c>
+      <c r="AI43" s="37">
+        <v>434.27600000000001</v>
+      </c>
+      <c r="AJ43" s="37">
+        <v>4907.9219999999996</v>
+      </c>
+      <c r="AK43" s="10">
+        <v>2450.6669999999999</v>
+      </c>
+      <c r="AL43" s="37">
+        <v>0</v>
+      </c>
+      <c r="AM43" s="37">
+        <v>2775.0949999999998</v>
+      </c>
+      <c r="AN43" s="37">
+        <v>1832.1759999999999</v>
+      </c>
+      <c r="AO43" s="37">
+        <v>942.91899999999998</v>
+      </c>
+      <c r="AP43" s="37">
+        <v>7290.19</v>
+      </c>
+      <c r="AQ43" s="37">
+        <v>-104.946</v>
+      </c>
+      <c r="AR43" s="37">
+        <v>55333.535999999993</v>
+      </c>
+      <c r="AS43" s="37">
+        <v>5609.6769999999997</v>
+      </c>
+      <c r="AT43" s="37">
+        <v>1832.07</v>
+      </c>
+      <c r="AU43" s="37">
+        <v>47891.788999999997</v>
+      </c>
+      <c r="AV43" s="37">
+        <v>44513.741999999998</v>
+      </c>
+      <c r="AW43" s="37">
+        <v>40791.775999999998</v>
+      </c>
+      <c r="AX43" s="37">
+        <v>28202.559000000001</v>
+      </c>
+      <c r="AY43" s="37">
+        <v>1609.0309999999999</v>
+      </c>
+      <c r="AZ43" s="37">
+        <v>10980.186</v>
+      </c>
+      <c r="BA43" s="37">
+        <v>3721.9659999999999</v>
+      </c>
+      <c r="BB43" s="37">
+        <v>413.19900000000001</v>
+      </c>
+      <c r="BC43" s="37">
+        <v>413.19900000000001</v>
+      </c>
+      <c r="BD43" s="37">
+        <v>2551.518</v>
+      </c>
+      <c r="BE43" s="37">
+        <v>646.99699999999996</v>
+      </c>
+      <c r="BF43" s="37">
+        <v>1174.479</v>
+      </c>
+      <c r="BG43" s="37">
+        <v>4.2000000000000003E-2</v>
+      </c>
+      <c r="BH43" s="37">
+        <v>316.10599999999999</v>
+      </c>
+      <c r="BI43" s="37">
+        <v>413.89400000000001</v>
+      </c>
+      <c r="BJ43" s="37">
+        <v>583.38</v>
+      </c>
+      <c r="BK43" s="37">
+        <v>30754.510000000002</v>
+      </c>
+      <c r="BL43" s="37">
+        <v>29809.239000000001</v>
+      </c>
+      <c r="BM43" s="37">
+        <v>945.27099999999996</v>
+      </c>
+      <c r="BN43" s="37">
+        <v>38770.800999999999</v>
+      </c>
+      <c r="BO43" s="37">
+        <v>38770.800999999999</v>
+      </c>
+      <c r="BP43" s="37">
+        <v>21098.905999999999</v>
+      </c>
+      <c r="BQ43" s="37">
+        <v>5725.2669999999998</v>
+      </c>
+      <c r="BR43" s="10">
+        <v>11946.628000000001</v>
+      </c>
+      <c r="BS43" s="37">
+        <v>3209.9615329999997</v>
+      </c>
+      <c r="BT43" s="37">
+        <v>42.359000000000002</v>
+      </c>
+      <c r="BU43" s="37">
+        <v>0</v>
+      </c>
+      <c r="BV43" s="37">
+        <v>1113.3989999999999</v>
+      </c>
+      <c r="BW43" s="37">
+        <v>2054.2035329999999</v>
+      </c>
+      <c r="BX43" s="37">
+        <v>3834.0702496999997</v>
+      </c>
+      <c r="BY43" s="37">
+        <v>0.21</v>
+      </c>
+      <c r="BZ43" s="38">
+        <v>3784.0259999999998</v>
+      </c>
+      <c r="CA43" s="37">
+        <v>49.834249700000001</v>
+      </c>
+      <c r="CB43" s="37">
+        <v>0</v>
+      </c>
+      <c r="CC43" s="37">
+        <v>7290.19</v>
+      </c>
+      <c r="CD43" s="37">
+        <v>39610.542000000001</v>
+      </c>
+      <c r="CE43" s="38">
+        <v>32320.352000000003</v>
+      </c>
+      <c r="CF43" s="37">
+        <v>7411.9630000000034</v>
+      </c>
+      <c r="CG43" s="10">
+        <v>0</v>
+      </c>
+      <c r="CH43" s="37">
+        <v>46794.182999999997</v>
+      </c>
+      <c r="CI43" s="37">
+        <v>62380.354532999998</v>
+      </c>
+      <c r="CJ43" s="37">
+        <v>31185.867533000004</v>
+      </c>
+      <c r="CK43" s="37">
+        <v>10080.850532999997</v>
+      </c>
+      <c r="CL43" s="37">
+        <v>3849.635782699997</v>
+      </c>
+      <c r="CM43" s="37">
+        <v>2058.6297826999971</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="112">
+    <mergeCell ref="BD7:BR7"/>
+    <mergeCell ref="BF9:BF10"/>
+    <mergeCell ref="AW9:AZ9"/>
+    <mergeCell ref="BA9:BA10"/>
+    <mergeCell ref="BB9:BB10"/>
+    <mergeCell ref="BC9:BC10"/>
+    <mergeCell ref="AR7:BC7"/>
+    <mergeCell ref="B7:N7"/>
+    <mergeCell ref="O7:AA7"/>
+    <mergeCell ref="AB7:AL7"/>
+    <mergeCell ref="Y8:AA8"/>
+    <mergeCell ref="AF8:AK8"/>
+    <mergeCell ref="AI9:AI10"/>
+    <mergeCell ref="G9:G10"/>
+    <mergeCell ref="H9:H10"/>
+    <mergeCell ref="Q9:Q10"/>
+    <mergeCell ref="U9:U10"/>
+    <mergeCell ref="L9:L10"/>
+    <mergeCell ref="M9:M10"/>
+    <mergeCell ref="N9:N10"/>
+    <mergeCell ref="AJ9:AJ10"/>
+    <mergeCell ref="AK9:AK10"/>
+    <mergeCell ref="AG9:AG10"/>
+    <mergeCell ref="BN8:BR8"/>
+    <mergeCell ref="CM8:CM10"/>
+    <mergeCell ref="C9:C10"/>
+    <mergeCell ref="D9:D10"/>
+    <mergeCell ref="O9:O10"/>
+    <mergeCell ref="E9:E10"/>
+    <mergeCell ref="F9:F10"/>
+    <mergeCell ref="BH9:BH10"/>
+    <mergeCell ref="BS8:BW8"/>
+    <mergeCell ref="I9:I10"/>
+    <mergeCell ref="Z9:Z10"/>
+    <mergeCell ref="AP8:AP10"/>
+    <mergeCell ref="AT9:AT10"/>
+    <mergeCell ref="AQ8:AQ10"/>
+    <mergeCell ref="AR8:AU8"/>
+    <mergeCell ref="AR9:AR10"/>
+    <mergeCell ref="AS9:AS10"/>
+    <mergeCell ref="AV8:BA8"/>
+    <mergeCell ref="AV9:AV10"/>
+    <mergeCell ref="BE9:BE10"/>
+    <mergeCell ref="CL8:CL10"/>
+    <mergeCell ref="CH8:CH10"/>
+    <mergeCell ref="CI8:CI10"/>
+    <mergeCell ref="CK8:CK10"/>
+    <mergeCell ref="CJ8:CJ10"/>
+    <mergeCell ref="CF8:CF10"/>
+    <mergeCell ref="BS7:CC7"/>
+    <mergeCell ref="B8:B10"/>
+    <mergeCell ref="C8:E8"/>
+    <mergeCell ref="F8:I8"/>
+    <mergeCell ref="J8:L8"/>
+    <mergeCell ref="M8:N8"/>
+    <mergeCell ref="CC8:CC10"/>
+    <mergeCell ref="R9:R10"/>
+    <mergeCell ref="S9:S10"/>
+    <mergeCell ref="T9:T10"/>
+    <mergeCell ref="BB8:BC8"/>
+    <mergeCell ref="CD7:CM7"/>
+    <mergeCell ref="R8:W8"/>
+    <mergeCell ref="X8:X10"/>
+    <mergeCell ref="AM7:AQ7"/>
+    <mergeCell ref="BI9:BI10"/>
+    <mergeCell ref="AB9:AB10"/>
+    <mergeCell ref="AB8:AE8"/>
+    <mergeCell ref="CG8:CG10"/>
+    <mergeCell ref="CB8:CB10"/>
+    <mergeCell ref="BU9:BU10"/>
+    <mergeCell ref="AE9:AE10"/>
+    <mergeCell ref="AD9:AD10"/>
+    <mergeCell ref="AL8:AL10"/>
+    <mergeCell ref="AU9:AU10"/>
+    <mergeCell ref="CD8:CD10"/>
+    <mergeCell ref="CE8:CE10"/>
+    <mergeCell ref="AA9:AA10"/>
+    <mergeCell ref="AF9:AF10"/>
+    <mergeCell ref="BS9:BS10"/>
+    <mergeCell ref="AM9:AM10"/>
+    <mergeCell ref="AN9:AN10"/>
+    <mergeCell ref="AO9:AO10"/>
+    <mergeCell ref="BO9:BR9"/>
+    <mergeCell ref="AH9:AH10"/>
+    <mergeCell ref="BX8:CA8"/>
+    <mergeCell ref="BX9:BX10"/>
+    <mergeCell ref="BV9:BV10"/>
+    <mergeCell ref="BW9:BW10"/>
     <mergeCell ref="A11:A12"/>
     <mergeCell ref="CA9:CA10"/>
     <mergeCell ref="A7:A10"/>
     <mergeCell ref="BN9:BN10"/>
     <mergeCell ref="BD9:BD10"/>
     <mergeCell ref="J9:J10"/>
     <mergeCell ref="BL9:BL10"/>
     <mergeCell ref="BM9:BM10"/>
     <mergeCell ref="P9:P10"/>
     <mergeCell ref="Y9:Y10"/>
     <mergeCell ref="K9:K10"/>
     <mergeCell ref="BY9:BY10"/>
     <mergeCell ref="AC9:AC10"/>
     <mergeCell ref="AM8:AO8"/>
     <mergeCell ref="BK9:BK10"/>
     <mergeCell ref="BZ9:BZ10"/>
     <mergeCell ref="BJ8:BJ10"/>
     <mergeCell ref="BK8:BM8"/>
     <mergeCell ref="BD8:BI8"/>
     <mergeCell ref="BG9:BG10"/>
     <mergeCell ref="BT9:BT10"/>
     <mergeCell ref="O8:Q8"/>
     <mergeCell ref="V9:V10"/>
     <mergeCell ref="W9:W10"/>
-    <mergeCell ref="AL8:AL10"/>
-[...86 lines deleted...]
-    <mergeCell ref="BN8:BR8"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet2"/>
   <dimension ref="A1:B29"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="45.5" customWidth="1"/>
     <col min="2" max="2" width="66.33203125" style="23" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="12.75" customHeight="1">
       <c r="A1" s="22"/>
     </row>
     <row r="2" spans="1:2" ht="12.75" customHeight="1">
@@ -12059,91 +12337,91 @@
       <c r="B4" s="26" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="12.75" customHeight="1">
       <c r="A5" s="20" t="s">
         <v>9</v>
       </c>
       <c r="B5" s="27" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="12.75" customHeight="1">
       <c r="A6" s="20" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="28">
         <v>1995</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="12.75" customHeight="1">
       <c r="A7" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="29">
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="12.75" customHeight="1">
       <c r="A8" s="20" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="30" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="12.75" customHeight="1">
       <c r="A9" s="20" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="31">
         <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="12.75" customHeight="1">
       <c r="A10" s="20" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="32" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="12.75" customHeight="1">
       <c r="A11" s="20" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="33" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="12.75" customHeight="1">
       <c r="A12" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="33" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="12.75" customHeight="1">
       <c r="A13" s="20" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="34" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="12.75" customHeight="1" thickBot="1">
       <c r="A14" s="21"/>
       <c r="B14" s="35" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="12.75" customHeight="1" thickTop="1">
       <c r="A15" s="25"/>
     </row>
     <row r="16" spans="1:2" ht="12.75" customHeight="1">
       <c r="A16" s="24" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="13.5" customHeight="1" thickBot="1">
@@ -12156,91 +12434,91 @@
       <c r="B18" s="26" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="12.75" customHeight="1">
       <c r="A19" s="20" t="s">
         <v>187</v>
       </c>
       <c r="B19" s="27" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="12.75" customHeight="1">
       <c r="A20" s="20" t="s">
         <v>189</v>
       </c>
       <c r="B20" s="28">
         <v>1995</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="12.75" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>190</v>
       </c>
       <c r="B21" s="29">
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="22" spans="1:2" ht="12.75" customHeight="1">
       <c r="A22" s="20" t="s">
         <v>191</v>
       </c>
       <c r="B22" s="30" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="23" spans="1:2" ht="12.75" customHeight="1">
       <c r="A23" s="20" t="s">
         <v>192</v>
       </c>
       <c r="B23" s="31">
         <v>6</v>
       </c>
     </row>
     <row r="24" spans="1:2" ht="12.75" customHeight="1">
       <c r="A24" s="20" t="s">
         <v>193</v>
       </c>
       <c r="B24" s="32" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="25" spans="1:2" ht="12.75" customHeight="1">
       <c r="A25" s="20" t="s">
         <v>194</v>
       </c>
       <c r="B25" s="33" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="26" spans="1:2" ht="12.75" customHeight="1">
       <c r="A26" s="20" t="s">
         <v>195</v>
       </c>
       <c r="B26" s="33" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
     </row>
     <row r="27" spans="1:2" ht="12.75" customHeight="1">
       <c r="A27" s="20" t="s">
         <v>196</v>
       </c>
       <c r="B27" s="34" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="28" spans="1:2" ht="12.75" customHeight="1" thickBot="1">
       <c r="A28" s="21"/>
       <c r="B28" s="35" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="29" spans="1:2" ht="12" thickTop="1"/>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="B27" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
     <hyperlink ref="B13" r:id="rId2" xr:uid="{00000000-0004-0000-0100-000001000000}"/>
     <hyperlink ref="B14" r:id="rId3" xr:uid="{00000000-0004-0000-0100-000002000000}"/>
     <hyperlink ref="B28" r:id="rId4" xr:uid="{00000000-0004-0000-0100-000003000000}"/>
   </hyperlinks>