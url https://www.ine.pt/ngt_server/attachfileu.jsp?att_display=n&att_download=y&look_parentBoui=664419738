--- v0 (2025-10-13)
+++ v1 (2026-06-10)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="R:\lsb\DCN_B21\Divulga_CNA\Portal\Carregamento\Quadros A.1.3.4 - PIB e componentes - Óptica da Produção\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4400D101-2463-4448-AB20-FC5CB6648DDF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{97853A4F-5D9A-4246-AE2D-48CC070567C5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" tabRatio="566" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Quadro A.1.3.4.1" sheetId="4" r:id="rId1"/>
     <sheet name="Metainfo" sheetId="31" r:id="rId2"/>
     <sheet name="Ramos de Atividade" sheetId="32" r:id="rId3"/>
     <sheet name="Industries" sheetId="33" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="HTML1_1" hidden="1">"'[SICN.XLS]1.2.1 SEC_SINTESE'!$A$1:$D$59"</definedName>
     <definedName name="HTML1_10" hidden="1">""</definedName>
     <definedName name="HTML1_11" hidden="1">1</definedName>
     <definedName name="HTML1_12" hidden="1">"C:\TRABALHO\FILIPE\x.htm"</definedName>
     <definedName name="HTML1_2" hidden="1">1</definedName>
     <definedName name="HTML1_3" hidden="1">"SICN"</definedName>
     <definedName name="HTML1_4" hidden="1">"1.2.1 SEC_SINTESE"</definedName>
     <definedName name="HTML1_5" hidden="1">""</definedName>
     <definedName name="HTML1_6" hidden="1">-4146</definedName>
     <definedName name="HTML1_7" hidden="1">-4146</definedName>
     <definedName name="HTML1_8" hidden="1">"15-10-1997"</definedName>
     <definedName name="HTML1_9" hidden="1">"INSTITUTO NACIONAL ESTATÍSTICA"</definedName>
     <definedName name="HTML2_1" hidden="1">"'[SICN.XLS]1. REALIZAÇÃO'!$A$1:$D$31"</definedName>
     <definedName name="HTML2_10" hidden="1">""</definedName>
     <definedName name="HTML2_11" hidden="1">1</definedName>
@@ -781,54 +781,54 @@
   <si>
     <t>x</t>
   </si>
   <si>
     <t>Discrepância estatística</t>
   </si>
   <si>
     <t>Statistical discrepancy</t>
   </si>
   <si>
     <t>Nomenclaturas de Ramos de Atividade das Contas Nacionais</t>
   </si>
   <si>
     <t xml:space="preserve">National Accounts Classification by Industry </t>
   </si>
   <si>
     <t>Quadro A.1.3.4.1 - PIB a preços de mercado na ótica da produção - VAB por ramo de atividade, A38 (preços correntes; anual)</t>
   </si>
   <si>
     <t>Table A.1.3.4.1  - GDP at market prices from the production side - GVA by industry, A38 (current prices; annual)</t>
   </si>
   <si>
     <t>Base 2021</t>
   </si>
   <si>
-    <t>23-09-2025</t>
-[...1 lines deleted...]
-  <si>
     <t>2024Po</t>
+  </si>
+  <si>
+    <t>27-02-2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="dd/mmm/yy_)"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="0_)"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
     <numFmt numFmtId="168" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="31">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
@@ -2094,51 +2094,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ine.pt/ngt_server/attachfileu.jsp?look_parentBoui=215820499&amp;att_display=n&amp;att_download=y" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ine.pt/ngt_server/attachfileu.jsp?look_parentBoui=215821289&amp;att_display=n&amp;att_download=y" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="A1:IQ45"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7" defaultRowHeight="10"/>
   <cols>
     <col min="1" max="1" width="13" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.453125" style="1" customWidth="1"/>
     <col min="3" max="13" width="9.1796875" style="1" customWidth="1"/>
     <col min="14" max="14" width="9.1796875" style="2" customWidth="1"/>
     <col min="15" max="19" width="9.1796875" style="1" customWidth="1"/>
     <col min="20" max="20" width="12.453125" style="1" customWidth="1"/>
     <col min="21" max="23" width="9.1796875" style="1" customWidth="1"/>
     <col min="24" max="24" width="9.453125" style="1" customWidth="1"/>
     <col min="25" max="28" width="9.1796875" style="1" customWidth="1"/>
     <col min="29" max="30" width="12.453125" style="1" customWidth="1"/>
     <col min="31" max="45" width="9.1796875" style="1" customWidth="1"/>
     <col min="46" max="46" width="11.453125" style="1" customWidth="1"/>
     <col min="47" max="47" width="13.81640625" style="1" bestFit="1" customWidth="1"/>
     <col min="48" max="48" width="13.81640625" style="1" customWidth="1"/>
     <col min="49" max="49" width="11.453125" style="1" customWidth="1"/>
     <col min="50" max="50" width="4.453125" style="1" bestFit="1" customWidth="1"/>
     <col min="51" max="51" width="10.453125" style="1" bestFit="1" customWidth="1"/>
     <col min="52" max="113" width="9.1796875" style="1" customWidth="1"/>
     <col min="114" max="116" width="11.453125" style="1" customWidth="1"/>
     <col min="117" max="16384" width="7" style="1"/>
   </cols>
   <sheetData>
@@ -7144,51 +7144,51 @@
       </c>
       <c r="AQ38" s="72">
         <v>2853.1089999999999</v>
       </c>
       <c r="AR38" s="72">
         <v>1353.059</v>
       </c>
       <c r="AS38" s="72">
         <v>0</v>
       </c>
       <c r="AT38" s="72">
         <v>235589.27</v>
       </c>
       <c r="AU38" s="72">
         <v>34763.345000000001</v>
       </c>
       <c r="AV38" s="88">
         <v>0</v>
       </c>
       <c r="AW38" s="72">
         <v>270352.61499999999</v>
       </c>
     </row>
     <row r="39" spans="1:49" ht="15" customHeight="1">
       <c r="A39" s="87" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="B39" s="72">
         <v>5851.2820000000002</v>
       </c>
       <c r="C39" s="72">
         <v>41382.167999999998</v>
       </c>
       <c r="D39" s="72">
         <v>815.56399999999996</v>
       </c>
       <c r="E39" s="73" t="s">
         <v>224</v>
       </c>
       <c r="F39" s="73" t="s">
         <v>224</v>
       </c>
       <c r="G39" s="73" t="s">
         <v>224</v>
       </c>
       <c r="H39" s="73" t="s">
         <v>224</v>
       </c>
       <c r="I39" s="73" t="s">
         <v>224</v>
       </c>
@@ -7201,66 +7201,66 @@
       <c r="L39" s="73" t="s">
         <v>224</v>
       </c>
       <c r="M39" s="73" t="s">
         <v>224</v>
       </c>
       <c r="N39" s="73" t="s">
         <v>224</v>
       </c>
       <c r="O39" s="73" t="s">
         <v>224</v>
       </c>
       <c r="P39" s="73" t="s">
         <v>224</v>
       </c>
       <c r="Q39" s="73" t="s">
         <v>224</v>
       </c>
       <c r="R39" s="72">
         <v>4197.2650000000003</v>
       </c>
       <c r="S39" s="72">
         <v>2325.835</v>
       </c>
       <c r="T39" s="72">
-        <v>12711.026</v>
+        <v>12779.349</v>
       </c>
       <c r="U39" s="73">
-        <v>58738.520000000004</v>
+        <v>58826.541000000005</v>
       </c>
       <c r="V39" s="72">
-        <v>30100.593000000001</v>
+        <v>30188.614000000001</v>
       </c>
       <c r="W39" s="72">
         <v>12401.724</v>
       </c>
       <c r="X39" s="72">
         <v>16236.203</v>
       </c>
       <c r="Y39" s="72">
-        <v>12357.228999999999</v>
+        <v>12557.228999999999</v>
       </c>
       <c r="Z39" s="72" t="s">
         <v>224</v>
       </c>
       <c r="AA39" s="72" t="s">
         <v>224</v>
       </c>
       <c r="AB39" s="72" t="s">
         <v>224</v>
       </c>
       <c r="AC39" s="72">
         <v>15900.754000000001</v>
       </c>
       <c r="AD39" s="72">
         <v>27347.94</v>
       </c>
       <c r="AE39" s="72">
         <v>24253.966</v>
       </c>
       <c r="AF39" s="72" t="s">
         <v>224</v>
       </c>
       <c r="AG39" s="72" t="s">
         <v>224</v>
       </c>
@@ -7279,60 +7279,60 @@
       <c r="AL39" s="72">
         <v>12769.664000000001</v>
       </c>
       <c r="AM39" s="72" t="s">
         <v>224</v>
       </c>
       <c r="AN39" s="72" t="s">
         <v>224</v>
       </c>
       <c r="AO39" s="72">
         <v>7419.4369999999999</v>
       </c>
       <c r="AP39" s="72">
         <v>2918.857</v>
       </c>
       <c r="AQ39" s="72">
         <v>3037.3980000000001</v>
       </c>
       <c r="AR39" s="72">
         <v>1463.182</v>
       </c>
       <c r="AS39" s="72">
         <v>0</v>
       </c>
       <c r="AT39" s="72">
-        <v>251768.467</v>
+        <v>252124.81099999999</v>
       </c>
       <c r="AU39" s="72">
         <v>37659.506000000001</v>
       </c>
       <c r="AV39" s="73">
         <v>0</v>
       </c>
       <c r="AW39" s="72">
-        <v>289427.973</v>
+        <v>289784.31699999998</v>
       </c>
     </row>
     <row r="40" spans="1:49" ht="15" customHeight="1">
       <c r="A40" s="34"/>
       <c r="B40" s="72"/>
       <c r="C40" s="72"/>
       <c r="D40" s="72"/>
       <c r="E40" s="72"/>
       <c r="F40" s="72"/>
       <c r="G40" s="72"/>
       <c r="H40" s="72"/>
       <c r="I40" s="72"/>
       <c r="J40" s="72"/>
       <c r="K40" s="72"/>
       <c r="L40" s="72"/>
       <c r="M40" s="72"/>
       <c r="N40" s="72"/>
       <c r="O40" s="72"/>
       <c r="P40" s="72"/>
       <c r="Q40" s="72"/>
       <c r="R40" s="72"/>
       <c r="S40" s="72"/>
       <c r="T40" s="72"/>
       <c r="U40" s="73"/>
       <c r="V40" s="72"/>
@@ -7681,83 +7681,83 @@
       <c r="B4" s="81" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="12.5">
       <c r="A5" s="90" t="s">
         <v>42</v>
       </c>
       <c r="B5" s="95" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="12.5">
       <c r="A6" s="90" t="s">
         <v>43</v>
       </c>
       <c r="B6" s="95">
         <v>1995</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="12.5">
       <c r="A7" s="93" t="s">
         <v>44</v>
       </c>
       <c r="B7" s="85" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="12.5">
       <c r="A8" s="90" t="s">
         <v>45</v>
       </c>
       <c r="B8" s="95" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="12.5">
       <c r="A9" s="90" t="s">
         <v>46</v>
       </c>
       <c r="B9" s="89">
         <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="12.5">
       <c r="A10" s="90" t="s">
         <v>47</v>
       </c>
       <c r="B10" s="89" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="12.5">
       <c r="A11" s="90" t="s">
         <v>191</v>
       </c>
       <c r="B11" s="85" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="12.5">
       <c r="A12" s="90" t="s">
         <v>192</v>
       </c>
       <c r="B12" s="74" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="12.5">
       <c r="A13" s="90" t="s">
         <v>48</v>
       </c>
       <c r="B13" s="94" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="14" spans="1:2" thickBot="1">
       <c r="A14" s="91"/>
       <c r="B14" s="84"/>
     </row>
     <row r="15" spans="1:2" thickTop="1">
       <c r="A15" s="44"/>
       <c r="B15" s="97"/>
@@ -7779,83 +7779,83 @@
       <c r="B18" s="81" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="12.5">
       <c r="A19" s="90" t="s">
         <v>71</v>
       </c>
       <c r="B19" s="95" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="12.5">
       <c r="A20" s="90" t="s">
         <v>73</v>
       </c>
       <c r="B20" s="95">
         <v>1995</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="12.5">
       <c r="A21" s="90" t="s">
         <v>74</v>
       </c>
       <c r="B21" s="85" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="22" spans="1:2" ht="12.5">
       <c r="A22" s="90" t="s">
         <v>75</v>
       </c>
       <c r="B22" s="85" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="23" spans="1:2" ht="12.5">
       <c r="A23" s="90" t="s">
         <v>76</v>
       </c>
       <c r="B23" s="95">
         <v>6</v>
       </c>
     </row>
     <row r="24" spans="1:2" ht="12.5">
       <c r="A24" s="90" t="s">
         <v>77</v>
       </c>
       <c r="B24" s="89" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="25" spans="1:2" ht="12.5">
       <c r="A25" s="90" t="s">
         <v>78</v>
       </c>
       <c r="B25" s="85" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
     </row>
     <row r="26" spans="1:2" ht="12.5">
       <c r="A26" s="90" t="s">
         <v>79</v>
       </c>
       <c r="B26" s="86" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="27" spans="1:2" ht="12.5">
       <c r="A27" s="90" t="s">
         <v>80</v>
       </c>
       <c r="B27" s="94" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="28" spans="1:2" thickBot="1">
       <c r="A28" s="91"/>
       <c r="B28" s="84"/>
     </row>
     <row r="29" spans="1:2" ht="13.5" thickTop="1"/>
     <row r="32" spans="1:2" ht="12.5">
       <c r="A32" s="46"/>