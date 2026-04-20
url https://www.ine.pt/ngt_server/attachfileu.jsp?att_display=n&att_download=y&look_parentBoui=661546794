--- v1 (2026-02-19)
+++ v2 (2026-04-20)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="R:\lsb\DEM_CNT\CNT2_25_Base2021\Publicado\Portal\Carregamento_27Feve\Quadros A.1.1.2 - PIB e componentes - Óptica da Despesa\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="R:\lsb\DEM_CNT\CNT4_25_Base2021\Publicado\Portal\Carregamento\Quadros A.1.1.2 - PIB e componentes - Óptica da Despesa\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{203A568E-C3D0-4CE7-9F8E-505F382071AE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8B22E448-DDED-47C0-996C-95F6EEB1127F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="290" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Quadro A.1.1.2.1" sheetId="9" r:id="rId1"/>
     <sheet name="Metainfo" sheetId="12" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="HTML1_1" hidden="1">"'[SICN.XLS]1.2.1 SEC_SINTESE'!$A$1:$D$59"</definedName>
     <definedName name="HTML1_10" hidden="1">""</definedName>
     <definedName name="HTML1_11" hidden="1">1</definedName>
     <definedName name="HTML1_12" hidden="1">"C:\TRABALHO\FILIPE\x.htm"</definedName>
     <definedName name="HTML1_2" hidden="1">1</definedName>
     <definedName name="HTML1_3" hidden="1">"SICN"</definedName>
     <definedName name="HTML1_4" hidden="1">"1.2.1 SEC_SINTESE"</definedName>
     <definedName name="HTML1_5" hidden="1">""</definedName>
     <definedName name="HTML1_6" hidden="1">-4146</definedName>
     <definedName name="HTML1_7" hidden="1">-4146</definedName>
     <definedName name="HTML1_8" hidden="1">"15-10-1997"</definedName>
     <definedName name="HTML1_9" hidden="1">"INSTITUTO NACIONAL ESTATÍSTICA"</definedName>
     <definedName name="HTML2_1" hidden="1">"'[SICN.XLS]1. REALIZAÇÃO'!$A$1:$D$31"</definedName>
     <definedName name="HTML2_10" hidden="1">""</definedName>
     <definedName name="HTML2_11" hidden="1">1</definedName>
     <definedName name="HTML2_12" hidden="1">"C:\TRABALHO\FILIPE\xxxxxxxx.htm"</definedName>
     <definedName name="HTML2_2" hidden="1">1</definedName>
@@ -59,51 +59,51 @@
     <definedName name="HTML2_5" hidden="1">""</definedName>
     <definedName name="HTML2_6" hidden="1">-4146</definedName>
     <definedName name="HTML2_7" hidden="1">-4146</definedName>
     <definedName name="HTML2_8" hidden="1">"15-10-1997"</definedName>
     <definedName name="HTML2_9" hidden="1">"INSTITUTO NACIONAL ESTATÍSTICA"</definedName>
     <definedName name="HTMLCount" hidden="1">2</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="123">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="147" uniqueCount="124">
   <si>
     <t>Metainformação associada ao quadro</t>
   </si>
   <si>
     <t>Periodicidade</t>
   </si>
   <si>
     <t>Fonte</t>
   </si>
   <si>
     <t>Primeiro período disponível</t>
   </si>
   <si>
     <t>Último período disponível</t>
   </si>
   <si>
     <t>Unidade</t>
   </si>
   <si>
     <t>Potência de 10</t>
   </si>
   <si>
     <t>Observações</t>
   </si>
   <si>
@@ -446,57 +446,60 @@
   </si>
   <si>
     <t>34=33/1</t>
   </si>
   <si>
     <t>Private Consumption</t>
   </si>
   <si>
     <t>12=3+11</t>
   </si>
   <si>
     <t>Consumo
  Privado</t>
   </si>
   <si>
     <t>Bens não duradouros - 
 não alimentares</t>
   </si>
   <si>
     <t>1=2+16+27-30</t>
   </si>
   <si>
     <t>2=3+11+13</t>
   </si>
   <si>
-    <t>23-09-2025</t>
-[...1 lines deleted...]
-  <si>
     <t>2024Po</t>
   </si>
   <si>
-    <t>27-02-2026</t>
+    <t>26-03-2026</t>
+  </si>
+  <si>
+    <t>2025Pe</t>
+  </si>
+  <si>
+    <t>29-05-2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="0_)"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="mm\-dd\-yyyy"/>
   </numFmts>
   <fonts count="43">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -1601,99 +1604,99 @@
     <xf numFmtId="0" fontId="41" fillId="26" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="26" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="27" borderId="18" xfId="36" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="29" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="27" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="27" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="27" borderId="18" xfId="36" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="29" borderId="21" xfId="36" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="28" fillId="25" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="35" fillId="26" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="26" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="34" fillId="26" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="26" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="26" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="35" fillId="26" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="26" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="35" fillId="26" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="26" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="26" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="26" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="26" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="26" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="26" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="26" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="26" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="26" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="26" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="26" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="26" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...16 lines deleted...]
-    <xf numFmtId="0" fontId="35" fillId="26" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="52">
     <cellStyle name="20% - Accent1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Accent1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Accent6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Accent1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Accent2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Accent3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Accent4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Accent5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Accent6" xfId="18" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="19" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="20" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="21" builtinId="37" customBuiltin="1"/>
@@ -2179,342 +2182,342 @@
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
       <c r="O5" s="3"/>
       <c r="P5" s="3"/>
       <c r="AJ5" s="1"/>
     </row>
     <row r="6" spans="1:37" s="2" customFormat="1" ht="6" customHeight="1" thickBot="1">
       <c r="A6" s="38"/>
       <c r="C6" s="38"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="1"/>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="AJ6" s="1"/>
     </row>
     <row r="7" spans="1:37" s="39" customFormat="1" ht="30.75" customHeight="1">
-      <c r="A7" s="60" t="s">
+      <c r="A7" s="64" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="60" t="s">
+      <c r="B7" s="64" t="s">
         <v>10</v>
       </c>
-      <c r="C7" s="60" t="s">
+      <c r="C7" s="64" t="s">
         <v>38</v>
       </c>
-      <c r="D7" s="63" t="s">
+      <c r="D7" s="57" t="s">
         <v>39</v>
       </c>
-      <c r="E7" s="63"/>
-[...6 lines deleted...]
-      <c r="L7" s="60" t="s">
+      <c r="E7" s="57"/>
+      <c r="F7" s="57"/>
+      <c r="G7" s="57"/>
+      <c r="H7" s="57"/>
+      <c r="I7" s="57"/>
+      <c r="J7" s="57"/>
+      <c r="K7" s="63"/>
+      <c r="L7" s="64" t="s">
         <v>40</v>
       </c>
-      <c r="M7" s="60" t="s">
+      <c r="M7" s="64" t="s">
         <v>116</v>
       </c>
       <c r="N7" s="62" t="s">
         <v>41</v>
       </c>
-      <c r="O7" s="63"/>
-      <c r="P7" s="64"/>
+      <c r="O7" s="57"/>
+      <c r="P7" s="63"/>
       <c r="Q7" s="62" t="s">
         <v>42</v>
       </c>
-      <c r="R7" s="63"/>
-[...8 lines deleted...]
-      <c r="AA7" s="60" t="s">
+      <c r="R7" s="57"/>
+      <c r="S7" s="57"/>
+      <c r="T7" s="57"/>
+      <c r="U7" s="57"/>
+      <c r="V7" s="57"/>
+      <c r="W7" s="57"/>
+      <c r="X7" s="57"/>
+      <c r="Y7" s="57"/>
+      <c r="Z7" s="63"/>
+      <c r="AA7" s="64" t="s">
         <v>45</v>
       </c>
       <c r="AB7" s="62" t="s">
         <v>48</v>
       </c>
-      <c r="AC7" s="63"/>
-      <c r="AD7" s="64"/>
+      <c r="AC7" s="57"/>
+      <c r="AD7" s="63"/>
       <c r="AE7" s="62" t="s">
         <v>49</v>
       </c>
-      <c r="AF7" s="63"/>
-[...1 lines deleted...]
-      <c r="AH7" s="60" t="s">
+      <c r="AF7" s="57"/>
+      <c r="AG7" s="63"/>
+      <c r="AH7" s="64" t="s">
         <v>98</v>
       </c>
-      <c r="AI7" s="63" t="s">
+      <c r="AI7" s="57" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="8" spans="1:37" ht="29.25" customHeight="1" thickBot="1">
-      <c r="A8" s="61"/>
-[...2 lines deleted...]
-      <c r="D8" s="58" t="s">
+      <c r="A8" s="65"/>
+      <c r="B8" s="65"/>
+      <c r="C8" s="65"/>
+      <c r="D8" s="60" t="s">
         <v>16</v>
       </c>
-      <c r="E8" s="58"/>
-[...8 lines deleted...]
-      <c r="N8" s="57" t="s">
+      <c r="E8" s="60"/>
+      <c r="F8" s="60"/>
+      <c r="G8" s="60"/>
+      <c r="H8" s="60"/>
+      <c r="I8" s="60"/>
+      <c r="J8" s="60"/>
+      <c r="K8" s="61"/>
+      <c r="L8" s="65"/>
+      <c r="M8" s="65"/>
+      <c r="N8" s="59" t="s">
         <v>36</v>
       </c>
-      <c r="O8" s="58"/>
-[...1 lines deleted...]
-      <c r="Q8" s="57" t="s">
+      <c r="O8" s="60"/>
+      <c r="P8" s="61"/>
+      <c r="Q8" s="59" t="s">
         <v>18</v>
       </c>
-      <c r="R8" s="58"/>
-[...9 lines deleted...]
-      <c r="AB8" s="57" t="s">
+      <c r="R8" s="60"/>
+      <c r="S8" s="60"/>
+      <c r="T8" s="60"/>
+      <c r="U8" s="60"/>
+      <c r="V8" s="60"/>
+      <c r="W8" s="60"/>
+      <c r="X8" s="60"/>
+      <c r="Y8" s="60"/>
+      <c r="Z8" s="61"/>
+      <c r="AA8" s="65"/>
+      <c r="AB8" s="59" t="s">
         <v>46</v>
       </c>
-      <c r="AC8" s="58"/>
-[...1 lines deleted...]
-      <c r="AE8" s="57" t="s">
+      <c r="AC8" s="60"/>
+      <c r="AD8" s="61"/>
+      <c r="AE8" s="59" t="s">
         <v>47</v>
       </c>
-      <c r="AF8" s="58"/>
-[...2 lines deleted...]
-      <c r="AI8" s="72"/>
+      <c r="AF8" s="60"/>
+      <c r="AG8" s="61"/>
+      <c r="AH8" s="65"/>
+      <c r="AI8" s="58"/>
     </row>
     <row r="9" spans="1:37" ht="15" customHeight="1">
-      <c r="A9" s="61"/>
-[...2 lines deleted...]
-      <c r="D9" s="61" t="s">
+      <c r="A9" s="65"/>
+      <c r="B9" s="65"/>
+      <c r="C9" s="65"/>
+      <c r="D9" s="65" t="s">
         <v>60</v>
       </c>
-      <c r="E9" s="60" t="s">
+      <c r="E9" s="64" t="s">
         <v>57</v>
       </c>
-      <c r="F9" s="60"/>
-      <c r="G9" s="60"/>
+      <c r="F9" s="64"/>
+      <c r="G9" s="64"/>
       <c r="H9" s="62" t="s">
         <v>104</v>
       </c>
-      <c r="I9" s="63"/>
-[...4 lines deleted...]
-      <c r="N9" s="68" t="s">
+      <c r="I9" s="57"/>
+      <c r="J9" s="57"/>
+      <c r="K9" s="63"/>
+      <c r="L9" s="65"/>
+      <c r="M9" s="65"/>
+      <c r="N9" s="70" t="s">
         <v>60</v>
       </c>
-      <c r="O9" s="65" t="s">
+      <c r="O9" s="71" t="s">
         <v>71</v>
       </c>
-      <c r="P9" s="67" t="s">
+      <c r="P9" s="73" t="s">
         <v>72</v>
       </c>
-      <c r="Q9" s="68" t="s">
+      <c r="Q9" s="70" t="s">
         <v>60</v>
       </c>
       <c r="R9" s="62" t="s">
         <v>43</v>
       </c>
-      <c r="S9" s="63"/>
-[...5 lines deleted...]
-      <c r="Y9" s="64" t="s">
+      <c r="S9" s="57"/>
+      <c r="T9" s="57"/>
+      <c r="U9" s="57"/>
+      <c r="V9" s="57"/>
+      <c r="W9" s="57"/>
+      <c r="X9" s="63"/>
+      <c r="Y9" s="63" t="s">
         <v>44</v>
       </c>
-      <c r="Z9" s="60" t="s">
+      <c r="Z9" s="64" t="s">
         <v>51</v>
       </c>
-      <c r="AA9" s="61"/>
-      <c r="AB9" s="61" t="s">
+      <c r="AA9" s="65"/>
+      <c r="AB9" s="65" t="s">
         <v>60</v>
       </c>
-      <c r="AC9" s="60" t="s">
+      <c r="AC9" s="64" t="s">
         <v>92</v>
       </c>
       <c r="AD9" s="62" t="s">
         <v>91</v>
       </c>
-      <c r="AE9" s="61" t="s">
+      <c r="AE9" s="65" t="s">
         <v>60</v>
       </c>
-      <c r="AF9" s="60" t="s">
+      <c r="AF9" s="64" t="s">
         <v>88</v>
       </c>
-      <c r="AG9" s="64" t="s">
+      <c r="AG9" s="63" t="s">
         <v>87</v>
       </c>
-      <c r="AH9" s="61"/>
-      <c r="AI9" s="72"/>
+      <c r="AH9" s="65"/>
+      <c r="AI9" s="58"/>
     </row>
     <row r="10" spans="1:37" s="2" customFormat="1" ht="25.5" customHeight="1" thickBot="1">
-      <c r="A10" s="61"/>
-[...3 lines deleted...]
-      <c r="E10" s="57" t="s">
+      <c r="A10" s="65"/>
+      <c r="B10" s="65"/>
+      <c r="C10" s="65"/>
+      <c r="D10" s="65"/>
+      <c r="E10" s="59" t="s">
         <v>58</v>
       </c>
-      <c r="F10" s="58"/>
-[...1 lines deleted...]
-      <c r="H10" s="57" t="s">
+      <c r="F10" s="60"/>
+      <c r="G10" s="61"/>
+      <c r="H10" s="59" t="s">
         <v>59</v>
       </c>
-      <c r="I10" s="58"/>
-[...8 lines deleted...]
-      <c r="R10" s="57" t="s">
+      <c r="I10" s="60"/>
+      <c r="J10" s="60"/>
+      <c r="K10" s="61"/>
+      <c r="L10" s="65"/>
+      <c r="M10" s="65"/>
+      <c r="N10" s="70"/>
+      <c r="O10" s="72"/>
+      <c r="P10" s="70"/>
+      <c r="Q10" s="70"/>
+      <c r="R10" s="59" t="s">
         <v>17</v>
       </c>
-      <c r="S10" s="58"/>
-[...15 lines deleted...]
-      <c r="AI10" s="72"/>
+      <c r="S10" s="60"/>
+      <c r="T10" s="60"/>
+      <c r="U10" s="60"/>
+      <c r="V10" s="60"/>
+      <c r="W10" s="60"/>
+      <c r="X10" s="61"/>
+      <c r="Y10" s="66"/>
+      <c r="Z10" s="65"/>
+      <c r="AA10" s="65"/>
+      <c r="AB10" s="65"/>
+      <c r="AC10" s="65"/>
+      <c r="AD10" s="67"/>
+      <c r="AE10" s="65"/>
+      <c r="AF10" s="65"/>
+      <c r="AG10" s="66"/>
+      <c r="AH10" s="65"/>
+      <c r="AI10" s="58"/>
       <c r="AJ10" s="13"/>
       <c r="AK10" s="13"/>
     </row>
     <row r="11" spans="1:37" s="2" customFormat="1" ht="42.75" customHeight="1">
-      <c r="A11" s="61"/>
-[...2 lines deleted...]
-      <c r="D11" s="61"/>
+      <c r="A11" s="65"/>
+      <c r="B11" s="65"/>
+      <c r="C11" s="65"/>
+      <c r="D11" s="65"/>
       <c r="E11" s="41" t="s">
         <v>60</v>
       </c>
       <c r="F11" s="8" t="s">
         <v>61</v>
       </c>
       <c r="G11" s="8" t="s">
         <v>62</v>
       </c>
       <c r="H11" s="41" t="s">
         <v>60</v>
       </c>
       <c r="I11" s="8" t="s">
         <v>63</v>
       </c>
       <c r="J11" s="8" t="s">
         <v>117</v>
       </c>
       <c r="K11" s="8" t="s">
         <v>64</v>
       </c>
-      <c r="L11" s="61"/>
-[...4 lines deleted...]
-      <c r="Q11" s="68"/>
+      <c r="L11" s="65"/>
+      <c r="M11" s="65"/>
+      <c r="N11" s="70"/>
+      <c r="O11" s="72"/>
+      <c r="P11" s="70"/>
+      <c r="Q11" s="70"/>
       <c r="R11" s="46" t="s">
         <v>60</v>
       </c>
       <c r="S11" s="47" t="s">
         <v>84</v>
       </c>
       <c r="T11" s="47" t="s">
         <v>83</v>
       </c>
       <c r="U11" s="47" t="s">
         <v>82</v>
       </c>
       <c r="V11" s="48" t="s">
         <v>81</v>
       </c>
       <c r="W11" s="49" t="s">
         <v>80</v>
       </c>
       <c r="X11" s="47" t="s">
         <v>79</v>
       </c>
-      <c r="Y11" s="71"/>
-[...9 lines deleted...]
-      <c r="AI11" s="72"/>
+      <c r="Y11" s="66"/>
+      <c r="Z11" s="65"/>
+      <c r="AA11" s="65"/>
+      <c r="AB11" s="65"/>
+      <c r="AC11" s="65"/>
+      <c r="AD11" s="67"/>
+      <c r="AE11" s="65"/>
+      <c r="AF11" s="65"/>
+      <c r="AG11" s="66"/>
+      <c r="AH11" s="65"/>
+      <c r="AI11" s="58"/>
       <c r="AJ11" s="13"/>
       <c r="AK11" s="13"/>
     </row>
     <row r="12" spans="1:37" s="2" customFormat="1" ht="45.75" customHeight="1" thickBot="1">
-      <c r="A12" s="69" t="s">
+      <c r="A12" s="68" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C12" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="27" t="s">
         <v>60</v>
       </c>
       <c r="E12" s="27" t="s">
         <v>60</v>
       </c>
       <c r="F12" s="30" t="s">
         <v>65</v>
       </c>
       <c r="G12" s="30" t="s">
         <v>66</v>
       </c>
       <c r="H12" s="27" t="s">
         <v>60</v>
       </c>
       <c r="I12" s="30" t="s">
         <v>67</v>
@@ -2579,51 +2582,51 @@
       <c r="AC12" s="36" t="s">
         <v>90</v>
       </c>
       <c r="AD12" s="32" t="s">
         <v>89</v>
       </c>
       <c r="AE12" s="40" t="s">
         <v>60</v>
       </c>
       <c r="AF12" s="36" t="s">
         <v>86</v>
       </c>
       <c r="AG12" s="36" t="s">
         <v>85</v>
       </c>
       <c r="AH12" s="45" t="s">
         <v>100</v>
       </c>
       <c r="AI12" s="45" t="s">
         <v>101</v>
       </c>
       <c r="AJ12" s="13"/>
       <c r="AK12" s="13"/>
     </row>
     <row r="13" spans="1:37" s="2" customFormat="1" ht="15" customHeight="1" thickBot="1">
-      <c r="A13" s="70"/>
+      <c r="A13" s="69"/>
       <c r="B13" s="8" t="s">
         <v>118</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>119</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>93</v>
       </c>
       <c r="E13" s="8" t="s">
         <v>94</v>
       </c>
       <c r="F13" s="8">
         <v>5</v>
       </c>
       <c r="G13" s="8">
         <v>6</v>
       </c>
       <c r="H13" s="8" t="s">
         <v>95</v>
       </c>
       <c r="I13" s="8">
         <v>8</v>
       </c>
       <c r="J13" s="8">
@@ -5072,50 +5075,51 @@
       </c>
       <c r="AB35" s="12">
         <v>75214.116999999998</v>
       </c>
       <c r="AC35" s="31">
         <v>52627.718999999997</v>
       </c>
       <c r="AD35" s="31">
         <v>22586.398000000001</v>
       </c>
       <c r="AE35" s="12">
         <v>73000.228000000003</v>
       </c>
       <c r="AF35" s="31">
         <v>60775.486000000004</v>
       </c>
       <c r="AG35" s="31">
         <v>12224.742</v>
       </c>
       <c r="AH35" s="12">
         <v>2213.8889999999956</v>
       </c>
       <c r="AI35" s="12">
         <v>1.2</v>
       </c>
+      <c r="AJ35" s="56"/>
       <c r="AK35" s="13"/>
     </row>
     <row r="36" spans="1:37" ht="15" customHeight="1">
       <c r="A36" s="10">
         <v>2017</v>
       </c>
       <c r="B36" s="12">
         <v>195509.136</v>
       </c>
       <c r="C36" s="11">
         <v>159293.31400000001</v>
       </c>
       <c r="D36" s="12">
         <v>122128.455</v>
       </c>
       <c r="E36" s="31">
         <v>11529.293</v>
       </c>
       <c r="F36" s="31">
         <v>6078.2389999999996</v>
       </c>
       <c r="G36" s="31">
         <v>5451.0540000000001</v>
       </c>
       <c r="H36" s="31">
@@ -5180,50 +5184,51 @@
       </c>
       <c r="AB36" s="12">
         <v>83956.86</v>
       </c>
       <c r="AC36" s="31">
         <v>57499.338000000003</v>
       </c>
       <c r="AD36" s="31">
         <v>26457.521999999997</v>
       </c>
       <c r="AE36" s="12">
         <v>81850.122000000003</v>
       </c>
       <c r="AF36" s="31">
         <v>68526.27900000001</v>
       </c>
       <c r="AG36" s="31">
         <v>13323.843000000001</v>
       </c>
       <c r="AH36" s="12">
         <v>2106.7379999999976</v>
       </c>
       <c r="AI36" s="12">
         <v>1.1000000000000001</v>
       </c>
+      <c r="AJ36" s="56"/>
       <c r="AK36" s="13"/>
     </row>
     <row r="37" spans="1:37" ht="15" customHeight="1">
       <c r="A37" s="10">
         <v>2018</v>
       </c>
       <c r="B37" s="12">
         <v>204997.64599999998</v>
       </c>
       <c r="C37" s="11">
         <v>165752.51300000001</v>
       </c>
       <c r="D37" s="12">
         <v>127391.67600000001</v>
       </c>
       <c r="E37" s="31">
         <v>12201.658000000001</v>
       </c>
       <c r="F37" s="31">
         <v>6391.11</v>
       </c>
       <c r="G37" s="31">
         <v>5810.5480000000016</v>
       </c>
       <c r="H37" s="31">
@@ -5288,50 +5293,51 @@
       </c>
       <c r="AB37" s="12">
         <v>89538.012000000002</v>
       </c>
       <c r="AC37" s="31">
         <v>60682.659</v>
       </c>
       <c r="AD37" s="31">
         <v>28855.352999999999</v>
       </c>
       <c r="AE37" s="12">
         <v>88268.122000000003</v>
       </c>
       <c r="AF37" s="31">
         <v>73985.22</v>
       </c>
       <c r="AG37" s="31">
         <v>14282.902</v>
       </c>
       <c r="AH37" s="12">
         <v>1269.8899999999994</v>
       </c>
       <c r="AI37" s="12">
         <v>0.6</v>
       </c>
+      <c r="AJ37" s="56"/>
       <c r="AK37" s="13"/>
     </row>
     <row r="38" spans="1:37" ht="15" customHeight="1">
       <c r="A38" s="10">
         <v>2019</v>
       </c>
       <c r="B38" s="12">
         <v>214489.89500000002</v>
       </c>
       <c r="C38" s="11">
         <v>173085.77600000001</v>
       </c>
       <c r="D38" s="12">
         <v>133188.07500000001</v>
       </c>
       <c r="E38" s="31">
         <v>12524.568000000001</v>
       </c>
       <c r="F38" s="31">
         <v>6384.3429999999998</v>
       </c>
       <c r="G38" s="31">
         <v>6140.2250000000013</v>
       </c>
       <c r="H38" s="31">
@@ -5396,50 +5402,51 @@
       </c>
       <c r="AB38" s="12">
         <v>93631.543999999994</v>
       </c>
       <c r="AC38" s="31">
         <v>62686.784999999989</v>
       </c>
       <c r="AD38" s="31">
         <v>30944.758999999998</v>
       </c>
       <c r="AE38" s="12">
         <v>92483.459000000003</v>
       </c>
       <c r="AF38" s="31">
         <v>76586.203999999998</v>
       </c>
       <c r="AG38" s="31">
         <v>15897.254999999999</v>
       </c>
       <c r="AH38" s="12">
         <v>1148.0849999999919</v>
       </c>
       <c r="AI38" s="12">
         <v>0.5</v>
       </c>
+      <c r="AJ38" s="56"/>
       <c r="AK38" s="13"/>
     </row>
     <row r="39" spans="1:37" ht="15" customHeight="1">
       <c r="A39" s="10">
         <v>2020</v>
       </c>
       <c r="B39" s="12">
         <v>201032.70499999996</v>
       </c>
       <c r="C39" s="11">
         <v>166008.85</v>
       </c>
       <c r="D39" s="12">
         <v>124708.776</v>
       </c>
       <c r="E39" s="31">
         <v>10821.784</v>
       </c>
       <c r="F39" s="31">
         <v>4894.84</v>
       </c>
       <c r="G39" s="31">
         <v>5926.9439999999995</v>
       </c>
       <c r="H39" s="31">
@@ -5504,50 +5511,51 @@
       </c>
       <c r="AB39" s="12">
         <v>74896.774999999994</v>
       </c>
       <c r="AC39" s="31">
         <v>54156.778999999995</v>
       </c>
       <c r="AD39" s="31">
         <v>20739.995999999999</v>
       </c>
       <c r="AE39" s="12">
         <v>78910.615000000005</v>
       </c>
       <c r="AF39" s="31">
         <v>66161.749000000011</v>
       </c>
       <c r="AG39" s="31">
         <v>12748.865999999998</v>
       </c>
       <c r="AH39" s="12">
         <v>-4013.8400000000111</v>
       </c>
       <c r="AI39" s="12">
         <v>-2</v>
       </c>
+      <c r="AJ39" s="56"/>
       <c r="AK39" s="13"/>
     </row>
     <row r="40" spans="1:37" ht="15" customHeight="1">
       <c r="A40" s="10">
         <v>2021</v>
       </c>
       <c r="B40" s="12">
         <v>216493.745</v>
       </c>
       <c r="C40" s="11">
         <v>177182.64500000002</v>
       </c>
       <c r="D40" s="12">
         <v>133602.644</v>
       </c>
       <c r="E40" s="31">
         <v>11678.331</v>
       </c>
       <c r="F40" s="31">
         <v>5014.6610000000001</v>
       </c>
       <c r="G40" s="31">
         <v>6663.67</v>
       </c>
       <c r="H40" s="31">
@@ -5612,50 +5620,51 @@
       </c>
       <c r="AB40" s="12">
         <v>89949.746000000014</v>
       </c>
       <c r="AC40" s="31">
         <v>64824.458000000006</v>
       </c>
       <c r="AD40" s="31">
         <v>25125.288</v>
       </c>
       <c r="AE40" s="12">
         <v>95961.107999999993</v>
       </c>
       <c r="AF40" s="31">
         <v>79998.980999999985</v>
       </c>
       <c r="AG40" s="31">
         <v>15962.127</v>
       </c>
       <c r="AH40" s="12">
         <v>-6011.3619999999792</v>
       </c>
       <c r="AI40" s="12">
         <v>-2.8</v>
       </c>
+      <c r="AJ40" s="56"/>
       <c r="AK40" s="13"/>
     </row>
     <row r="41" spans="1:37" ht="15" customHeight="1">
       <c r="A41" s="10">
         <v>2022</v>
       </c>
       <c r="B41" s="12">
         <v>243957.08599999998</v>
       </c>
       <c r="C41" s="11">
         <v>197671.753</v>
       </c>
       <c r="D41" s="12">
         <v>151317.51199999999</v>
       </c>
       <c r="E41" s="31">
         <v>13970.442000000001</v>
       </c>
       <c r="F41" s="31">
         <v>6330.393</v>
       </c>
       <c r="G41" s="31">
         <v>7640.0490000000009</v>
       </c>
       <c r="H41" s="31">
@@ -5720,88 +5729,89 @@
       </c>
       <c r="AB41" s="12">
         <v>120714.07</v>
       </c>
       <c r="AC41" s="31">
         <v>81768.548999999999</v>
       </c>
       <c r="AD41" s="31">
         <v>38945.521000000001</v>
       </c>
       <c r="AE41" s="12">
         <v>126570.948</v>
       </c>
       <c r="AF41" s="31">
         <v>104992.14000000001</v>
       </c>
       <c r="AG41" s="31">
         <v>21578.808000000005</v>
       </c>
       <c r="AH41" s="12">
         <v>-5856.877999999997</v>
       </c>
       <c r="AI41" s="12">
         <v>-2.4</v>
       </c>
+      <c r="AJ41" s="56"/>
       <c r="AK41" s="13"/>
     </row>
     <row r="42" spans="1:37" ht="15" customHeight="1">
       <c r="A42" s="10">
         <v>2023</v>
       </c>
       <c r="B42" s="12">
         <v>270352.61499999999</v>
       </c>
       <c r="C42" s="11">
         <v>211760.777</v>
       </c>
       <c r="D42" s="12">
-        <v>162272.323</v>
+        <v>162272.32399999999</v>
       </c>
       <c r="E42" s="31">
         <v>15342.712</v>
       </c>
       <c r="F42" s="31">
         <v>7606.2309999999998</v>
       </c>
       <c r="G42" s="31">
         <v>7736.4809999999998</v>
       </c>
       <c r="H42" s="31">
-        <v>146929.611</v>
+        <v>146929.61199999999</v>
       </c>
       <c r="I42" s="31">
         <v>33949.171000000002</v>
       </c>
       <c r="J42" s="51">
-        <v>30199.986000000004</v>
+        <v>30199.986999999994</v>
       </c>
       <c r="K42" s="51">
         <v>82780.453999999998</v>
       </c>
       <c r="L42" s="12">
-        <v>4339.549</v>
+        <v>4339.5479999999998</v>
       </c>
       <c r="M42" s="12">
         <v>166611.872</v>
       </c>
       <c r="N42" s="12">
         <v>45148.90499999997</v>
       </c>
       <c r="O42" s="31">
         <v>26341.714</v>
       </c>
       <c r="P42" s="31">
         <v>18807.19099999997</v>
       </c>
       <c r="Q42" s="12">
         <v>55414.923999999999</v>
       </c>
       <c r="R42" s="12">
         <v>55384.307000000008</v>
       </c>
       <c r="S42" s="31">
         <v>464.24099999999999</v>
       </c>
       <c r="T42" s="31">
         <v>11722.065000000001</v>
       </c>
@@ -5828,210 +5838,318 @@
       </c>
       <c r="AB42" s="12">
         <v>127486.065</v>
       </c>
       <c r="AC42" s="31">
         <v>81352.528999999995</v>
       </c>
       <c r="AD42" s="31">
         <v>46133.536</v>
       </c>
       <c r="AE42" s="12">
         <v>124309.15100000001</v>
       </c>
       <c r="AF42" s="31">
         <v>102126.09300000002</v>
       </c>
       <c r="AG42" s="31">
         <v>22183.057999999997</v>
       </c>
       <c r="AH42" s="12">
         <v>3176.9139999999898</v>
       </c>
       <c r="AI42" s="12">
         <v>1.2</v>
       </c>
+      <c r="AJ42" s="56"/>
       <c r="AK42" s="13"/>
     </row>
     <row r="43" spans="1:37" ht="15" customHeight="1">
       <c r="A43" s="10" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="B43" s="12">
-        <v>289427.97299999994</v>
+        <v>289784.31699999998</v>
       </c>
       <c r="C43" s="11">
-        <v>225133.91</v>
+        <v>225110.29800000001</v>
       </c>
       <c r="D43" s="12">
-        <v>171664.16800000001</v>
+        <v>171640.55600000001</v>
       </c>
       <c r="E43" s="31">
         <v>15409.489</v>
       </c>
       <c r="F43" s="31">
         <v>7681.6859999999997</v>
       </c>
       <c r="G43" s="31">
         <v>7727.8029999999999</v>
       </c>
       <c r="H43" s="31">
-        <v>156254.679</v>
+        <v>156231.06700000001</v>
       </c>
       <c r="I43" s="31">
         <v>35501.699000000001</v>
       </c>
       <c r="J43" s="51" t="s">
         <v>105</v>
       </c>
       <c r="K43" s="51" t="s">
         <v>105</v>
       </c>
       <c r="L43" s="12">
         <v>4642.5630000000001</v>
       </c>
       <c r="M43" s="12">
-        <v>176306.731</v>
+        <v>176283.11900000001</v>
       </c>
       <c r="N43" s="12">
-        <v>48827.178999999975</v>
+        <v>48827.178999999996</v>
       </c>
       <c r="O43" s="31">
-        <v>29209.514999999999</v>
+        <v>29206.791000000001</v>
       </c>
       <c r="P43" s="31">
-        <v>19617.663999999975</v>
+        <v>19620.387999999995</v>
       </c>
       <c r="Q43" s="12">
-        <v>58948.208999999973</v>
+        <v>58942.642999999967</v>
       </c>
       <c r="R43" s="12">
-        <v>59160.320907950903</v>
+        <v>59197.476907950906</v>
       </c>
       <c r="S43" s="31">
         <v>446.01899999999995</v>
       </c>
       <c r="T43" s="31">
-        <v>12513.481015654797</v>
+        <v>12551.854015654797</v>
       </c>
       <c r="U43" s="31">
-        <v>4525.22589229611</v>
+        <v>4524.0088922961095</v>
       </c>
       <c r="V43" s="31">
-        <v>32096.146000000004</v>
+        <v>32096.145999999993</v>
       </c>
       <c r="W43" s="31">
         <v>12374.093000000003</v>
       </c>
       <c r="X43" s="31">
         <v>9579.4490000000005</v>
       </c>
       <c r="Y43" s="12">
-        <v>-441.78899999999999</v>
+        <v>-484.51100000000002</v>
       </c>
       <c r="Z43" s="12">
         <v>229.67699999999999</v>
       </c>
       <c r="AA43" s="12">
-        <v>284082.11899999995</v>
+        <v>284052.94099999999</v>
       </c>
       <c r="AB43" s="12">
-        <v>132476.17600000001</v>
+        <v>132778.26300000001</v>
       </c>
       <c r="AC43" s="31">
-        <v>82958.701000000001</v>
+        <v>83007.574999999997</v>
       </c>
       <c r="AD43" s="31">
-        <v>49517.474999999999</v>
+        <v>49770.688000000002</v>
       </c>
       <c r="AE43" s="12">
-        <v>127130.322</v>
+        <v>127046.887</v>
       </c>
       <c r="AF43" s="31">
-        <v>103431.02800000001</v>
+        <v>103430.51</v>
       </c>
       <c r="AG43" s="31">
-        <v>23699.294000000002</v>
+        <v>23616.377</v>
       </c>
       <c r="AH43" s="12">
-        <v>5345.8540000000066</v>
+        <v>5731.3760000000038</v>
       </c>
       <c r="AI43" s="12">
-        <v>1.8</v>
-      </c>
+        <v>2</v>
+      </c>
+      <c r="AJ43" s="56"/>
       <c r="AK43" s="13"/>
     </row>
     <row r="44" spans="1:37" ht="15" customHeight="1">
-      <c r="M44" s="56"/>
+      <c r="A44" s="10" t="s">
+        <v>122</v>
+      </c>
+      <c r="B44" s="12">
+        <v>306765.48499999999</v>
+      </c>
+      <c r="C44" s="11">
+        <v>239421.34000000003</v>
+      </c>
+      <c r="D44" s="12">
+        <v>182163.80300000001</v>
+      </c>
+      <c r="E44" s="31">
+        <v>16491.303</v>
+      </c>
+      <c r="F44" s="31">
+        <v>8574.0740000000005</v>
+      </c>
+      <c r="G44" s="31">
+        <v>7917.2289999999994</v>
+      </c>
+      <c r="H44" s="31">
+        <v>165672.5</v>
+      </c>
+      <c r="I44" s="31">
+        <v>37338.328999999998</v>
+      </c>
+      <c r="J44" s="51" t="s">
+        <v>105</v>
+      </c>
+      <c r="K44" s="51" t="s">
+        <v>105</v>
+      </c>
+      <c r="L44" s="12">
+        <v>4958.0329999999994</v>
+      </c>
+      <c r="M44" s="12">
+        <v>187121.83499999999</v>
+      </c>
+      <c r="N44" s="12">
+        <v>52299.505000000005</v>
+      </c>
+      <c r="O44" s="31">
+        <v>31194.487000000001</v>
+      </c>
+      <c r="P44" s="31">
+        <v>21105.018000000004</v>
+      </c>
+      <c r="Q44" s="12">
+        <v>64530.183000000005</v>
+      </c>
+      <c r="R44" s="12">
+        <v>63485.309000000001</v>
+      </c>
+      <c r="S44" s="31">
+        <v>433.31700000000001</v>
+      </c>
+      <c r="T44" s="31">
+        <v>12407.871999999999</v>
+      </c>
+      <c r="U44" s="31">
+        <v>4658.2070000000003</v>
+      </c>
+      <c r="V44" s="31">
+        <v>35421.630000000005</v>
+      </c>
+      <c r="W44" s="31">
+        <v>14365.406999999999</v>
+      </c>
+      <c r="X44" s="31">
+        <v>10564.282999999999</v>
+      </c>
+      <c r="Y44" s="12">
+        <v>786.399</v>
+      </c>
+      <c r="Z44" s="12">
+        <v>258.47500000000002</v>
+      </c>
+      <c r="AA44" s="12">
+        <v>303951.52299999999</v>
+      </c>
+      <c r="AB44" s="12">
+        <v>133927.948</v>
+      </c>
+      <c r="AC44" s="31">
+        <v>82139.021999999997</v>
+      </c>
+      <c r="AD44" s="31">
+        <v>51788.925999999999</v>
+      </c>
+      <c r="AE44" s="12">
+        <v>131113.986</v>
+      </c>
+      <c r="AF44" s="31">
+        <v>106352.53599999999</v>
+      </c>
+      <c r="AG44" s="31">
+        <v>24761.45</v>
+      </c>
+      <c r="AH44" s="12">
+        <v>2813.9619999999995</v>
+      </c>
+      <c r="AI44" s="12">
+        <v>0.9</v>
+      </c>
+      <c r="AJ44" s="56"/>
+      <c r="AK44" s="13"/>
     </row>
     <row r="45" spans="1:37" ht="15" customHeight="1">
       <c r="M45" s="56"/>
     </row>
     <row r="46" spans="1:37" ht="15" customHeight="1">
       <c r="M46" s="56"/>
     </row>
     <row r="47" spans="1:37" ht="15" customHeight="1"/>
   </sheetData>
   <mergeCells count="38">
-    <mergeCell ref="AI7:AI11"/>
-[...8 lines deleted...]
-    <mergeCell ref="AD9:AD11"/>
+    <mergeCell ref="R10:X10"/>
+    <mergeCell ref="D8:K8"/>
+    <mergeCell ref="B7:B11"/>
+    <mergeCell ref="C7:C11"/>
+    <mergeCell ref="E10:G10"/>
+    <mergeCell ref="H10:K10"/>
+    <mergeCell ref="M7:M11"/>
+    <mergeCell ref="N7:P7"/>
+    <mergeCell ref="R9:X9"/>
+    <mergeCell ref="N8:P8"/>
+    <mergeCell ref="O9:O11"/>
+    <mergeCell ref="P9:P11"/>
     <mergeCell ref="A12:A13"/>
     <mergeCell ref="D9:D11"/>
     <mergeCell ref="Q9:Q11"/>
     <mergeCell ref="AB9:AB11"/>
     <mergeCell ref="AE9:AE11"/>
     <mergeCell ref="AA7:AA11"/>
     <mergeCell ref="Q7:Z7"/>
     <mergeCell ref="Q8:Z8"/>
     <mergeCell ref="Y9:Y11"/>
     <mergeCell ref="Z9:Z11"/>
     <mergeCell ref="A7:A11"/>
     <mergeCell ref="L7:L11"/>
     <mergeCell ref="N9:N11"/>
     <mergeCell ref="E9:G9"/>
     <mergeCell ref="H9:K9"/>
     <mergeCell ref="D7:K7"/>
-    <mergeCell ref="R10:X10"/>
-[...10 lines deleted...]
-    <mergeCell ref="P9:P11"/>
+    <mergeCell ref="AI7:AI11"/>
+    <mergeCell ref="AB8:AD8"/>
+    <mergeCell ref="AB7:AD7"/>
+    <mergeCell ref="AE8:AG8"/>
+    <mergeCell ref="AH7:AH11"/>
+    <mergeCell ref="AF9:AF11"/>
+    <mergeCell ref="AG9:AG11"/>
+    <mergeCell ref="AE7:AG7"/>
+    <mergeCell ref="AC9:AC11"/>
+    <mergeCell ref="AD9:AD11"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions headings="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="8" scale="39" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet2"/>
   <dimension ref="A2:B36"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="39" style="20" customWidth="1"/>
     <col min="2" max="2" width="45.42578125" style="52" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="14" t="s">
@@ -6048,91 +6166,91 @@
       <c r="B4" s="53" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="17" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="25" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="17" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="25">
         <v>1995</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="17" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="25">
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="17" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="25" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="17" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="26">
         <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="17" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="22" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="17" t="s">
         <v>52</v>
       </c>
       <c r="B11" s="50" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="17" t="s">
         <v>53</v>
       </c>
       <c r="B12" s="50" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="17" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="54" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="13.5" thickBot="1">
       <c r="A14" s="18"/>
       <c r="B14" s="55" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="13.5" thickTop="1">
       <c r="A15" s="14"/>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="14" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="13.5" thickBot="1">
@@ -6145,91 +6263,91 @@
       <c r="B18" s="53" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="17" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="25" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="25">
         <v>1995</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="25">
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="25" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="25">
         <v>6</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="23" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" s="17" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="50" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="50" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="54" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="28" spans="1:2" ht="13.5" thickBot="1">
       <c r="A28" s="19"/>
       <c r="B28" s="55" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="29" spans="1:2" ht="13.5" thickTop="1"/>
     <row r="31" spans="1:2">
       <c r="A31" s="2"/>
     </row>
     <row r="36" spans="1:1">
       <c r="A36" s="21"/>
     </row>
   </sheetData>
   <phoneticPr fontId="3" type="noConversion"/>