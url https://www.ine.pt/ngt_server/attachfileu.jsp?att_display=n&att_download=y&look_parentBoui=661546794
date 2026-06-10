--- v2 (2026-04-20)
+++ v3 (2026-06-10)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="R:\lsb\DEM_CNT\CNT4_25_Base2021\Publicado\Portal\Carregamento\Quadros A.1.1.2 - PIB e componentes - Óptica da Despesa\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="R:\lsb\DEM_CNT\CNT1_26_Base2021\Publicado\Portal\Carregamento\Quadros A.1.1.2 - PIB e componentes - Óptica da Despesa\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8B22E448-DDED-47C0-996C-95F6EEB1127F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{31897303-8DF2-4FDB-A6ED-7F264A4AB9D1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="290" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Quadro A.1.1.2.1" sheetId="9" r:id="rId1"/>
     <sheet name="Metainfo" sheetId="12" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="HTML1_1" hidden="1">"'[SICN.XLS]1.2.1 SEC_SINTESE'!$A$1:$D$59"</definedName>
     <definedName name="HTML1_10" hidden="1">""</definedName>
     <definedName name="HTML1_11" hidden="1">1</definedName>
     <definedName name="HTML1_12" hidden="1">"C:\TRABALHO\FILIPE\x.htm"</definedName>
     <definedName name="HTML1_2" hidden="1">1</definedName>
     <definedName name="HTML1_3" hidden="1">"SICN"</definedName>
     <definedName name="HTML1_4" hidden="1">"1.2.1 SEC_SINTESE"</definedName>
     <definedName name="HTML1_5" hidden="1">""</definedName>
     <definedName name="HTML1_6" hidden="1">-4146</definedName>
     <definedName name="HTML1_7" hidden="1">-4146</definedName>
     <definedName name="HTML1_8" hidden="1">"15-10-1997"</definedName>
     <definedName name="HTML1_9" hidden="1">"INSTITUTO NACIONAL ESTATÍSTICA"</definedName>
     <definedName name="HTML2_1" hidden="1">"'[SICN.XLS]1. REALIZAÇÃO'!$A$1:$D$31"</definedName>
     <definedName name="HTML2_10" hidden="1">""</definedName>
     <definedName name="HTML2_11" hidden="1">1</definedName>
     <definedName name="HTML2_12" hidden="1">"C:\TRABALHO\FILIPE\xxxxxxxx.htm"</definedName>
     <definedName name="HTML2_2" hidden="1">1</definedName>
@@ -449,57 +449,57 @@
   </si>
   <si>
     <t>Private Consumption</t>
   </si>
   <si>
     <t>12=3+11</t>
   </si>
   <si>
     <t>Consumo
  Privado</t>
   </si>
   <si>
     <t>Bens não duradouros - 
 não alimentares</t>
   </si>
   <si>
     <t>1=2+16+27-30</t>
   </si>
   <si>
     <t>2=3+11+13</t>
   </si>
   <si>
     <t>2024Po</t>
   </si>
   <si>
-    <t>26-03-2026</t>
-[...1 lines deleted...]
-  <si>
     <t>2025Pe</t>
   </si>
   <si>
     <t>29-05-2026</t>
+  </si>
+  <si>
+    <t>24-06-2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="0_)"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="mm\-dd\-yyyy"/>
   </numFmts>
   <fonts count="43">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -1604,99 +1604,99 @@
     <xf numFmtId="0" fontId="41" fillId="26" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="26" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="27" borderId="18" xfId="36" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="29" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="27" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="27" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="27" borderId="18" xfId="36" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="29" borderId="21" xfId="36" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="28" fillId="25" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="34" fillId="26" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="26" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="26" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="26" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="26" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="26" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="35" fillId="26" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="35" fillId="26" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="26" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="26" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="26" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="26" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="26" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="26" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="26" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="35" fillId="26" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="26" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...22 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="35" fillId="26" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...16 lines deleted...]
-    <xf numFmtId="0" fontId="39" fillId="26" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="52">
     <cellStyle name="20% - Accent1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Accent1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Accent6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Accent1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Accent2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Accent3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Accent4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Accent5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Accent6" xfId="18" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="19" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="20" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="21" builtinId="37" customBuiltin="1"/>
@@ -2182,342 +2182,342 @@
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
       <c r="O5" s="3"/>
       <c r="P5" s="3"/>
       <c r="AJ5" s="1"/>
     </row>
     <row r="6" spans="1:37" s="2" customFormat="1" ht="6" customHeight="1" thickBot="1">
       <c r="A6" s="38"/>
       <c r="C6" s="38"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="1"/>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="AJ6" s="1"/>
     </row>
     <row r="7" spans="1:37" s="39" customFormat="1" ht="30.75" customHeight="1">
-      <c r="A7" s="64" t="s">
+      <c r="A7" s="60" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="64" t="s">
+      <c r="B7" s="60" t="s">
         <v>10</v>
       </c>
-      <c r="C7" s="64" t="s">
+      <c r="C7" s="60" t="s">
         <v>38</v>
       </c>
-      <c r="D7" s="57" t="s">
+      <c r="D7" s="63" t="s">
         <v>39</v>
       </c>
-      <c r="E7" s="57"/>
-[...6 lines deleted...]
-      <c r="L7" s="64" t="s">
+      <c r="E7" s="63"/>
+      <c r="F7" s="63"/>
+      <c r="G7" s="63"/>
+      <c r="H7" s="63"/>
+      <c r="I7" s="63"/>
+      <c r="J7" s="63"/>
+      <c r="K7" s="64"/>
+      <c r="L7" s="60" t="s">
         <v>40</v>
       </c>
-      <c r="M7" s="64" t="s">
+      <c r="M7" s="60" t="s">
         <v>116</v>
       </c>
       <c r="N7" s="62" t="s">
         <v>41</v>
       </c>
-      <c r="O7" s="57"/>
-      <c r="P7" s="63"/>
+      <c r="O7" s="63"/>
+      <c r="P7" s="64"/>
       <c r="Q7" s="62" t="s">
         <v>42</v>
       </c>
-      <c r="R7" s="57"/>
-[...8 lines deleted...]
-      <c r="AA7" s="64" t="s">
+      <c r="R7" s="63"/>
+      <c r="S7" s="63"/>
+      <c r="T7" s="63"/>
+      <c r="U7" s="63"/>
+      <c r="V7" s="63"/>
+      <c r="W7" s="63"/>
+      <c r="X7" s="63"/>
+      <c r="Y7" s="63"/>
+      <c r="Z7" s="64"/>
+      <c r="AA7" s="60" t="s">
         <v>45</v>
       </c>
       <c r="AB7" s="62" t="s">
         <v>48</v>
       </c>
-      <c r="AC7" s="57"/>
-      <c r="AD7" s="63"/>
+      <c r="AC7" s="63"/>
+      <c r="AD7" s="64"/>
       <c r="AE7" s="62" t="s">
         <v>49</v>
       </c>
-      <c r="AF7" s="57"/>
-[...1 lines deleted...]
-      <c r="AH7" s="64" t="s">
+      <c r="AF7" s="63"/>
+      <c r="AG7" s="64"/>
+      <c r="AH7" s="60" t="s">
         <v>98</v>
       </c>
-      <c r="AI7" s="57" t="s">
+      <c r="AI7" s="63" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="8" spans="1:37" ht="29.25" customHeight="1" thickBot="1">
-      <c r="A8" s="65"/>
-[...2 lines deleted...]
-      <c r="D8" s="60" t="s">
+      <c r="A8" s="61"/>
+      <c r="B8" s="61"/>
+      <c r="C8" s="61"/>
+      <c r="D8" s="58" t="s">
         <v>16</v>
       </c>
-      <c r="E8" s="60"/>
-[...8 lines deleted...]
-      <c r="N8" s="59" t="s">
+      <c r="E8" s="58"/>
+      <c r="F8" s="58"/>
+      <c r="G8" s="58"/>
+      <c r="H8" s="58"/>
+      <c r="I8" s="58"/>
+      <c r="J8" s="58"/>
+      <c r="K8" s="59"/>
+      <c r="L8" s="61"/>
+      <c r="M8" s="61"/>
+      <c r="N8" s="57" t="s">
         <v>36</v>
       </c>
-      <c r="O8" s="60"/>
-[...1 lines deleted...]
-      <c r="Q8" s="59" t="s">
+      <c r="O8" s="58"/>
+      <c r="P8" s="59"/>
+      <c r="Q8" s="57" t="s">
         <v>18</v>
       </c>
-      <c r="R8" s="60"/>
-[...9 lines deleted...]
-      <c r="AB8" s="59" t="s">
+      <c r="R8" s="58"/>
+      <c r="S8" s="58"/>
+      <c r="T8" s="58"/>
+      <c r="U8" s="58"/>
+      <c r="V8" s="58"/>
+      <c r="W8" s="58"/>
+      <c r="X8" s="58"/>
+      <c r="Y8" s="58"/>
+      <c r="Z8" s="59"/>
+      <c r="AA8" s="61"/>
+      <c r="AB8" s="57" t="s">
         <v>46</v>
       </c>
-      <c r="AC8" s="60"/>
-[...1 lines deleted...]
-      <c r="AE8" s="59" t="s">
+      <c r="AC8" s="58"/>
+      <c r="AD8" s="59"/>
+      <c r="AE8" s="57" t="s">
         <v>47</v>
       </c>
-      <c r="AF8" s="60"/>
-[...2 lines deleted...]
-      <c r="AI8" s="58"/>
+      <c r="AF8" s="58"/>
+      <c r="AG8" s="59"/>
+      <c r="AH8" s="61"/>
+      <c r="AI8" s="72"/>
     </row>
     <row r="9" spans="1:37" ht="15" customHeight="1">
-      <c r="A9" s="65"/>
-[...2 lines deleted...]
-      <c r="D9" s="65" t="s">
+      <c r="A9" s="61"/>
+      <c r="B9" s="61"/>
+      <c r="C9" s="61"/>
+      <c r="D9" s="61" t="s">
         <v>60</v>
       </c>
-      <c r="E9" s="64" t="s">
+      <c r="E9" s="60" t="s">
         <v>57</v>
       </c>
-      <c r="F9" s="64"/>
-      <c r="G9" s="64"/>
+      <c r="F9" s="60"/>
+      <c r="G9" s="60"/>
       <c r="H9" s="62" t="s">
         <v>104</v>
       </c>
-      <c r="I9" s="57"/>
-[...4 lines deleted...]
-      <c r="N9" s="70" t="s">
+      <c r="I9" s="63"/>
+      <c r="J9" s="63"/>
+      <c r="K9" s="64"/>
+      <c r="L9" s="61"/>
+      <c r="M9" s="61"/>
+      <c r="N9" s="68" t="s">
         <v>60</v>
       </c>
-      <c r="O9" s="71" t="s">
+      <c r="O9" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="P9" s="73" t="s">
+      <c r="P9" s="67" t="s">
         <v>72</v>
       </c>
-      <c r="Q9" s="70" t="s">
+      <c r="Q9" s="68" t="s">
         <v>60</v>
       </c>
       <c r="R9" s="62" t="s">
         <v>43</v>
       </c>
-      <c r="S9" s="57"/>
-[...5 lines deleted...]
-      <c r="Y9" s="63" t="s">
+      <c r="S9" s="63"/>
+      <c r="T9" s="63"/>
+      <c r="U9" s="63"/>
+      <c r="V9" s="63"/>
+      <c r="W9" s="63"/>
+      <c r="X9" s="64"/>
+      <c r="Y9" s="64" t="s">
         <v>44</v>
       </c>
-      <c r="Z9" s="64" t="s">
+      <c r="Z9" s="60" t="s">
         <v>51</v>
       </c>
-      <c r="AA9" s="65"/>
-      <c r="AB9" s="65" t="s">
+      <c r="AA9" s="61"/>
+      <c r="AB9" s="61" t="s">
         <v>60</v>
       </c>
-      <c r="AC9" s="64" t="s">
+      <c r="AC9" s="60" t="s">
         <v>92</v>
       </c>
       <c r="AD9" s="62" t="s">
         <v>91</v>
       </c>
-      <c r="AE9" s="65" t="s">
+      <c r="AE9" s="61" t="s">
         <v>60</v>
       </c>
-      <c r="AF9" s="64" t="s">
+      <c r="AF9" s="60" t="s">
         <v>88</v>
       </c>
-      <c r="AG9" s="63" t="s">
+      <c r="AG9" s="64" t="s">
         <v>87</v>
       </c>
-      <c r="AH9" s="65"/>
-      <c r="AI9" s="58"/>
+      <c r="AH9" s="61"/>
+      <c r="AI9" s="72"/>
     </row>
     <row r="10" spans="1:37" s="2" customFormat="1" ht="25.5" customHeight="1" thickBot="1">
-      <c r="A10" s="65"/>
-[...3 lines deleted...]
-      <c r="E10" s="59" t="s">
+      <c r="A10" s="61"/>
+      <c r="B10" s="61"/>
+      <c r="C10" s="61"/>
+      <c r="D10" s="61"/>
+      <c r="E10" s="57" t="s">
         <v>58</v>
       </c>
-      <c r="F10" s="60"/>
-[...1 lines deleted...]
-      <c r="H10" s="59" t="s">
+      <c r="F10" s="58"/>
+      <c r="G10" s="59"/>
+      <c r="H10" s="57" t="s">
         <v>59</v>
       </c>
-      <c r="I10" s="60"/>
-[...8 lines deleted...]
-      <c r="R10" s="59" t="s">
+      <c r="I10" s="58"/>
+      <c r="J10" s="58"/>
+      <c r="K10" s="59"/>
+      <c r="L10" s="61"/>
+      <c r="M10" s="61"/>
+      <c r="N10" s="68"/>
+      <c r="O10" s="66"/>
+      <c r="P10" s="68"/>
+      <c r="Q10" s="68"/>
+      <c r="R10" s="57" t="s">
         <v>17</v>
       </c>
-      <c r="S10" s="60"/>
-[...15 lines deleted...]
-      <c r="AI10" s="58"/>
+      <c r="S10" s="58"/>
+      <c r="T10" s="58"/>
+      <c r="U10" s="58"/>
+      <c r="V10" s="58"/>
+      <c r="W10" s="58"/>
+      <c r="X10" s="59"/>
+      <c r="Y10" s="71"/>
+      <c r="Z10" s="61"/>
+      <c r="AA10" s="61"/>
+      <c r="AB10" s="61"/>
+      <c r="AC10" s="61"/>
+      <c r="AD10" s="73"/>
+      <c r="AE10" s="61"/>
+      <c r="AF10" s="61"/>
+      <c r="AG10" s="71"/>
+      <c r="AH10" s="61"/>
+      <c r="AI10" s="72"/>
       <c r="AJ10" s="13"/>
       <c r="AK10" s="13"/>
     </row>
     <row r="11" spans="1:37" s="2" customFormat="1" ht="42.75" customHeight="1">
-      <c r="A11" s="65"/>
-[...2 lines deleted...]
-      <c r="D11" s="65"/>
+      <c r="A11" s="61"/>
+      <c r="B11" s="61"/>
+      <c r="C11" s="61"/>
+      <c r="D11" s="61"/>
       <c r="E11" s="41" t="s">
         <v>60</v>
       </c>
       <c r="F11" s="8" t="s">
         <v>61</v>
       </c>
       <c r="G11" s="8" t="s">
         <v>62</v>
       </c>
       <c r="H11" s="41" t="s">
         <v>60</v>
       </c>
       <c r="I11" s="8" t="s">
         <v>63</v>
       </c>
       <c r="J11" s="8" t="s">
         <v>117</v>
       </c>
       <c r="K11" s="8" t="s">
         <v>64</v>
       </c>
-      <c r="L11" s="65"/>
-[...4 lines deleted...]
-      <c r="Q11" s="70"/>
+      <c r="L11" s="61"/>
+      <c r="M11" s="61"/>
+      <c r="N11" s="68"/>
+      <c r="O11" s="66"/>
+      <c r="P11" s="68"/>
+      <c r="Q11" s="68"/>
       <c r="R11" s="46" t="s">
         <v>60</v>
       </c>
       <c r="S11" s="47" t="s">
         <v>84</v>
       </c>
       <c r="T11" s="47" t="s">
         <v>83</v>
       </c>
       <c r="U11" s="47" t="s">
         <v>82</v>
       </c>
       <c r="V11" s="48" t="s">
         <v>81</v>
       </c>
       <c r="W11" s="49" t="s">
         <v>80</v>
       </c>
       <c r="X11" s="47" t="s">
         <v>79</v>
       </c>
-      <c r="Y11" s="66"/>
-[...9 lines deleted...]
-      <c r="AI11" s="58"/>
+      <c r="Y11" s="71"/>
+      <c r="Z11" s="61"/>
+      <c r="AA11" s="61"/>
+      <c r="AB11" s="61"/>
+      <c r="AC11" s="61"/>
+      <c r="AD11" s="73"/>
+      <c r="AE11" s="61"/>
+      <c r="AF11" s="61"/>
+      <c r="AG11" s="71"/>
+      <c r="AH11" s="61"/>
+      <c r="AI11" s="72"/>
       <c r="AJ11" s="13"/>
       <c r="AK11" s="13"/>
     </row>
     <row r="12" spans="1:37" s="2" customFormat="1" ht="45.75" customHeight="1" thickBot="1">
-      <c r="A12" s="68" t="s">
+      <c r="A12" s="69" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C12" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="27" t="s">
         <v>60</v>
       </c>
       <c r="E12" s="27" t="s">
         <v>60</v>
       </c>
       <c r="F12" s="30" t="s">
         <v>65</v>
       </c>
       <c r="G12" s="30" t="s">
         <v>66</v>
       </c>
       <c r="H12" s="27" t="s">
         <v>60</v>
       </c>
       <c r="I12" s="30" t="s">
         <v>67</v>
@@ -2582,51 +2582,51 @@
       <c r="AC12" s="36" t="s">
         <v>90</v>
       </c>
       <c r="AD12" s="32" t="s">
         <v>89</v>
       </c>
       <c r="AE12" s="40" t="s">
         <v>60</v>
       </c>
       <c r="AF12" s="36" t="s">
         <v>86</v>
       </c>
       <c r="AG12" s="36" t="s">
         <v>85</v>
       </c>
       <c r="AH12" s="45" t="s">
         <v>100</v>
       </c>
       <c r="AI12" s="45" t="s">
         <v>101</v>
       </c>
       <c r="AJ12" s="13"/>
       <c r="AK12" s="13"/>
     </row>
     <row r="13" spans="1:37" s="2" customFormat="1" ht="15" customHeight="1" thickBot="1">
-      <c r="A13" s="69"/>
+      <c r="A13" s="70"/>
       <c r="B13" s="8" t="s">
         <v>118</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>119</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>93</v>
       </c>
       <c r="E13" s="8" t="s">
         <v>94</v>
       </c>
       <c r="F13" s="8">
         <v>5</v>
       </c>
       <c r="G13" s="8">
         <v>6</v>
       </c>
       <c r="H13" s="8" t="s">
         <v>95</v>
       </c>
       <c r="I13" s="8">
         <v>8</v>
       </c>
       <c r="J13" s="8">
@@ -3347,51 +3347,51 @@
         <v>8237.26</v>
       </c>
       <c r="AE19" s="12">
         <v>50400.58600000001</v>
       </c>
       <c r="AF19" s="31">
         <v>44453.944000000003</v>
       </c>
       <c r="AG19" s="31">
         <v>5946.6419999999998</v>
       </c>
       <c r="AH19" s="12">
         <v>-14181.77900000001</v>
       </c>
       <c r="AI19" s="12">
         <v>-11</v>
       </c>
       <c r="AJ19" s="13"/>
       <c r="AK19" s="13"/>
     </row>
     <row r="20" spans="1:37" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A20" s="10">
         <v>2001</v>
       </c>
       <c r="B20" s="12">
-        <v>135775.00900000002</v>
+        <v>135775.00899999999</v>
       </c>
       <c r="C20" s="11">
         <v>111416.71599999999</v>
       </c>
       <c r="D20" s="12">
         <v>83099.493000000002</v>
       </c>
       <c r="E20" s="31">
         <v>10307.155999999999</v>
       </c>
       <c r="F20" s="31">
         <v>5553.5460000000003</v>
       </c>
       <c r="G20" s="31">
         <v>4753.6099999999988</v>
       </c>
       <c r="H20" s="31">
         <v>72792.337</v>
       </c>
       <c r="I20" s="31">
         <v>15905.008</v>
       </c>
       <c r="J20" s="51">
         <v>20277.278999999995</v>
       </c>
@@ -3422,51 +3422,51 @@
       <c r="S20" s="31">
         <v>406.661</v>
       </c>
       <c r="T20" s="31">
         <v>8144.9619999999995</v>
       </c>
       <c r="U20" s="31">
         <v>3611.0889999999999</v>
       </c>
       <c r="V20" s="31">
         <v>22744.251</v>
       </c>
       <c r="W20" s="31">
         <v>10561.822</v>
       </c>
       <c r="X20" s="31">
         <v>2270.393</v>
       </c>
       <c r="Y20" s="12">
         <v>928.88800000000003</v>
       </c>
       <c r="Z20" s="12">
         <v>124.59299999999999</v>
       </c>
       <c r="AA20" s="12">
-        <v>149647.55300000001</v>
+        <v>149647.55299999999</v>
       </c>
       <c r="AB20" s="12">
         <v>37253.031999999999</v>
       </c>
       <c r="AC20" s="31">
         <v>28578.677</v>
       </c>
       <c r="AD20" s="31">
         <v>8674.3549999999996</v>
       </c>
       <c r="AE20" s="12">
         <v>51125.576000000001</v>
       </c>
       <c r="AF20" s="31">
         <v>45286.792999999998</v>
       </c>
       <c r="AG20" s="31">
         <v>5838.7830000000004</v>
       </c>
       <c r="AH20" s="12">
         <v>-13872.544000000002</v>
       </c>
       <c r="AI20" s="12">
         <v>-10.199999999999999</v>
       </c>
@@ -3652,60 +3652,60 @@
       <c r="W22" s="31">
         <v>9055.518</v>
       </c>
       <c r="X22" s="31">
         <v>2528.0210000000006</v>
       </c>
       <c r="Y22" s="12">
         <v>-1046.0340000000001</v>
       </c>
       <c r="Z22" s="12">
         <v>102.819</v>
       </c>
       <c r="AA22" s="12">
         <v>155422.867</v>
       </c>
       <c r="AB22" s="12">
         <v>39974.671000000002</v>
       </c>
       <c r="AC22" s="31">
         <v>31010.782000000007</v>
       </c>
       <c r="AD22" s="31">
         <v>8963.8889999999992</v>
       </c>
       <c r="AE22" s="12">
-        <v>49329.680000000008</v>
+        <v>49329.68</v>
       </c>
       <c r="AF22" s="31">
-        <v>43393.720000000008</v>
+        <v>43393.72</v>
       </c>
       <c r="AG22" s="31">
         <v>5935.9599999999991</v>
       </c>
       <c r="AH22" s="12">
-        <v>-9355.0090000000055</v>
+        <v>-9355.0089999999982</v>
       </c>
       <c r="AI22" s="12">
         <v>-6.4</v>
       </c>
       <c r="AJ22" s="13"/>
       <c r="AK22" s="13"/>
     </row>
     <row r="23" spans="1:37" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A23" s="10">
         <v>2004</v>
       </c>
       <c r="B23" s="12">
         <v>152248.38799999998</v>
       </c>
       <c r="C23" s="11">
         <v>127958.93399999999</v>
       </c>
       <c r="D23" s="12">
         <v>94359.505999999994</v>
       </c>
       <c r="E23" s="31">
         <v>10168.819</v>
       </c>
       <c r="F23" s="31">
         <v>5222.4080000000004</v>
@@ -3761,60 +3761,60 @@
       <c r="W23" s="31">
         <v>9153.362000000001</v>
       </c>
       <c r="X23" s="31">
         <v>2646.241</v>
       </c>
       <c r="Y23" s="12">
         <v>502.38299999999998</v>
       </c>
       <c r="Z23" s="12">
         <v>107.00100000000002</v>
       </c>
       <c r="AA23" s="12">
         <v>164231.08299999998</v>
       </c>
       <c r="AB23" s="12">
         <v>42122.64</v>
       </c>
       <c r="AC23" s="31">
         <v>32061.376</v>
       </c>
       <c r="AD23" s="31">
         <v>10061.263999999999</v>
       </c>
       <c r="AE23" s="12">
-        <v>54105.334999999999</v>
+        <v>54105.335000000006</v>
       </c>
       <c r="AF23" s="31">
         <v>47870.024000000005</v>
       </c>
       <c r="AG23" s="31">
         <v>6235.3109999999997</v>
       </c>
       <c r="AH23" s="12">
-        <v>-11982.695</v>
+        <v>-11982.695000000007</v>
       </c>
       <c r="AI23" s="12">
         <v>-7.9</v>
       </c>
       <c r="AJ23" s="13"/>
       <c r="AK23" s="13"/>
     </row>
     <row r="24" spans="1:37" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A24" s="10">
         <v>2005</v>
       </c>
       <c r="B24" s="12">
         <v>158552.70400000003</v>
       </c>
       <c r="C24" s="11">
         <v>135431.84400000001</v>
       </c>
       <c r="D24" s="12">
         <v>99563.645999999993</v>
       </c>
       <c r="E24" s="31">
         <v>10907.623</v>
       </c>
       <c r="F24" s="31">
         <v>5646.6469999999999</v>
@@ -3828,51 +3828,51 @@
       <c r="I24" s="31">
         <v>17616.399000000001</v>
       </c>
       <c r="J24" s="51">
         <v>25344.012999999984</v>
       </c>
       <c r="K24" s="31">
         <v>45695.610999999997</v>
       </c>
       <c r="L24" s="12">
         <v>2697.2469999999998</v>
       </c>
       <c r="M24" s="12">
         <v>102260.89300000001</v>
       </c>
       <c r="N24" s="12">
         <v>33170.951000000015</v>
       </c>
       <c r="O24" s="31">
         <v>19305.037</v>
       </c>
       <c r="P24" s="31">
         <v>13865.914000000015</v>
       </c>
       <c r="Q24" s="12">
-        <v>37035.714</v>
+        <v>37035.714000000007</v>
       </c>
       <c r="R24" s="12">
         <v>36667.811000000002</v>
       </c>
       <c r="S24" s="31">
         <v>459.66899999999998</v>
       </c>
       <c r="T24" s="31">
         <v>7719.9380000000001</v>
       </c>
       <c r="U24" s="31">
         <v>3005.7910000000002</v>
       </c>
       <c r="V24" s="31">
         <v>22671.919999999998</v>
       </c>
       <c r="W24" s="31">
         <v>9533.8390000000018</v>
       </c>
       <c r="X24" s="31">
         <v>2810.4929999999999</v>
       </c>
       <c r="Y24" s="12">
         <v>227.74</v>
       </c>
@@ -3967,85 +3967,85 @@
       <c r="S25" s="31">
         <v>431.66700000000003</v>
       </c>
       <c r="T25" s="31">
         <v>7933.93</v>
       </c>
       <c r="U25" s="31">
         <v>3131.759</v>
       </c>
       <c r="V25" s="31">
         <v>22664.808000000001</v>
       </c>
       <c r="W25" s="31">
         <v>9360.3109999999997</v>
       </c>
       <c r="X25" s="31">
         <v>3301.0639999999994</v>
       </c>
       <c r="Y25" s="12">
         <v>509.38</v>
       </c>
       <c r="Z25" s="12">
         <v>143.72399999999999</v>
       </c>
       <c r="AA25" s="12">
-        <v>179282.39499999999</v>
+        <v>179282.39500000002</v>
       </c>
       <c r="AB25" s="12">
         <v>50472.362999999998</v>
       </c>
       <c r="AC25" s="31">
         <v>37881.910000000003</v>
       </c>
       <c r="AD25" s="31">
         <v>12590.453</v>
       </c>
       <c r="AE25" s="12">
         <v>63494.288999999997</v>
       </c>
       <c r="AF25" s="31">
         <v>55731.111999999994</v>
       </c>
       <c r="AG25" s="31">
         <v>7763.1769999999997</v>
       </c>
       <c r="AH25" s="12">
         <v>-13021.925999999999</v>
       </c>
       <c r="AI25" s="12">
         <v>-7.8</v>
       </c>
       <c r="AJ25" s="13"/>
       <c r="AK25" s="13"/>
     </row>
     <row r="26" spans="1:37" ht="15" customHeight="1">
       <c r="A26" s="10">
         <v>2007</v>
       </c>
       <c r="B26" s="12">
-        <v>175483.40099999998</v>
+        <v>175483.40100000001</v>
       </c>
       <c r="C26" s="11">
         <v>148209.52900000001</v>
       </c>
       <c r="D26" s="12">
         <v>110802.223</v>
       </c>
       <c r="E26" s="31">
         <v>11934.493</v>
       </c>
       <c r="F26" s="31">
         <v>5999.3230000000003</v>
       </c>
       <c r="G26" s="31">
         <v>5935.17</v>
       </c>
       <c r="H26" s="31">
         <v>98867.73</v>
       </c>
       <c r="I26" s="31">
         <v>19316.861000000001</v>
       </c>
       <c r="J26" s="51">
         <v>27679.236999999986</v>
       </c>
@@ -4088,60 +4088,60 @@
       <c r="W26" s="31">
         <v>9173.0569999999989</v>
       </c>
       <c r="X26" s="31">
         <v>3830.9710000000005</v>
       </c>
       <c r="Y26" s="12">
         <v>913.78599999999994</v>
       </c>
       <c r="Z26" s="12">
         <v>122.029</v>
       </c>
       <c r="AA26" s="12">
         <v>188745.995</v>
       </c>
       <c r="AB26" s="12">
         <v>54740.616000000002</v>
       </c>
       <c r="AC26" s="31">
         <v>39925.186999999998</v>
       </c>
       <c r="AD26" s="31">
         <v>14815.429</v>
       </c>
       <c r="AE26" s="12">
-        <v>68003.210000000021</v>
+        <v>68003.210000000006</v>
       </c>
       <c r="AF26" s="31">
-        <v>59348.874000000011</v>
+        <v>59348.873999999996</v>
       </c>
       <c r="AG26" s="31">
         <v>8654.3359999999993</v>
       </c>
       <c r="AH26" s="12">
-        <v>-13262.594000000019</v>
+        <v>-13262.594000000005</v>
       </c>
       <c r="AI26" s="12">
         <v>-7.6</v>
       </c>
       <c r="AJ26" s="13"/>
       <c r="AK26" s="13"/>
     </row>
     <row r="27" spans="1:37" ht="15" customHeight="1">
       <c r="A27" s="10">
         <v>2008</v>
       </c>
       <c r="B27" s="12">
         <v>179102.78100000002</v>
       </c>
       <c r="C27" s="11">
         <v>153981.989</v>
       </c>
       <c r="D27" s="12">
         <v>115461.75999999999</v>
       </c>
       <c r="E27" s="31">
         <v>11877.532999999999</v>
       </c>
       <c r="F27" s="31">
         <v>5797.9889999999996</v>
@@ -4158,111 +4158,111 @@
       <c r="J27" s="51">
         <v>28260.883999999998</v>
       </c>
       <c r="K27" s="31">
         <v>54931.590000000004</v>
       </c>
       <c r="L27" s="12">
         <v>3269.7160000000003</v>
       </c>
       <c r="M27" s="12">
         <v>118731.476</v>
       </c>
       <c r="N27" s="12">
         <v>35250.513000000014</v>
       </c>
       <c r="O27" s="31">
         <v>19772.865120428196</v>
       </c>
       <c r="P27" s="31">
         <v>15477.647879571818</v>
       </c>
       <c r="Q27" s="12">
         <v>42231.528000000006</v>
       </c>
       <c r="R27" s="12">
-        <v>40928.99</v>
+        <v>40928.990000000005</v>
       </c>
       <c r="S27" s="31">
         <v>404.88200000000006</v>
       </c>
       <c r="T27" s="31">
         <v>9148.9959999999992</v>
       </c>
       <c r="U27" s="31">
         <v>3439.7700000000004</v>
       </c>
       <c r="V27" s="31">
         <v>23311.663</v>
       </c>
       <c r="W27" s="31">
         <v>8364.17</v>
       </c>
       <c r="X27" s="31">
         <v>4623.6790000000001</v>
       </c>
       <c r="Y27" s="12">
         <v>1156.3240000000001</v>
       </c>
       <c r="Z27" s="12">
         <v>146.214</v>
       </c>
       <c r="AA27" s="12">
-        <v>196213.51699999999</v>
+        <v>196213.51700000002</v>
       </c>
       <c r="AB27" s="12">
         <v>55989.462</v>
       </c>
       <c r="AC27" s="31">
         <v>40411.279999999999</v>
       </c>
       <c r="AD27" s="31">
         <v>15578.182000000001</v>
       </c>
       <c r="AE27" s="12">
         <v>73100.198000000004</v>
       </c>
       <c r="AF27" s="31">
-        <v>63824.919000000009</v>
+        <v>63824.919000000002</v>
       </c>
       <c r="AG27" s="31">
         <v>9275.2790000000005</v>
       </c>
       <c r="AH27" s="12">
         <v>-17110.736000000004</v>
       </c>
       <c r="AI27" s="12">
         <v>-9.6</v>
       </c>
       <c r="AK27" s="13"/>
     </row>
     <row r="28" spans="1:37" ht="15" customHeight="1">
       <c r="A28" s="10">
         <v>2009</v>
       </c>
       <c r="B28" s="12">
-        <v>175416.43700000001</v>
+        <v>175416.43699999998</v>
       </c>
       <c r="C28" s="11">
         <v>150968.12299999999</v>
       </c>
       <c r="D28" s="12">
         <v>110432.557</v>
       </c>
       <c r="E28" s="31">
         <v>9824.7510000000002</v>
       </c>
       <c r="F28" s="31">
         <v>4406.8249999999998</v>
       </c>
       <c r="G28" s="31">
         <v>5417.9260000000004</v>
       </c>
       <c r="H28" s="31">
         <v>100607.806</v>
       </c>
       <c r="I28" s="31">
         <v>19885.328000000001</v>
       </c>
       <c r="J28" s="51">
         <v>26798.934000000001</v>
       </c>
@@ -4305,72 +4305,72 @@
       <c r="W28" s="31">
         <v>7113.7939999999999</v>
       </c>
       <c r="X28" s="31">
         <v>4699.9740000000002</v>
       </c>
       <c r="Y28" s="12">
         <v>-761.91099999999994</v>
       </c>
       <c r="Z28" s="12">
         <v>132.012</v>
       </c>
       <c r="AA28" s="12">
         <v>187529.307</v>
       </c>
       <c r="AB28" s="12">
         <v>47877.711000000003</v>
       </c>
       <c r="AC28" s="31">
         <v>33603.471000000005</v>
       </c>
       <c r="AD28" s="31">
         <v>14274.24</v>
       </c>
       <c r="AE28" s="12">
-        <v>59990.580999999998</v>
+        <v>59990.581000000006</v>
       </c>
       <c r="AF28" s="31">
-        <v>51070.063999999998</v>
+        <v>51070.064000000006</v>
       </c>
       <c r="AG28" s="31">
         <v>8920.516999999998</v>
       </c>
       <c r="AH28" s="12">
-        <v>-12112.869999999995</v>
+        <v>-12112.870000000003</v>
       </c>
       <c r="AI28" s="12">
         <v>-6.9</v>
       </c>
       <c r="AK28" s="13"/>
     </row>
     <row r="29" spans="1:37" ht="15" customHeight="1">
       <c r="A29" s="10">
         <v>2010</v>
       </c>
       <c r="B29" s="12">
-        <v>179860.35100000002</v>
+        <v>179860.351</v>
       </c>
       <c r="C29" s="11">
         <v>155461.60599999997</v>
       </c>
       <c r="D29" s="12">
         <v>115189.11199999999</v>
       </c>
       <c r="E29" s="31">
         <v>11164.512000000001</v>
       </c>
       <c r="F29" s="31">
         <v>5629.64</v>
       </c>
       <c r="G29" s="31">
         <v>5534.8720000000003</v>
       </c>
       <c r="H29" s="31">
         <v>104024.59999999999</v>
       </c>
       <c r="I29" s="31">
         <v>20168.259000000002</v>
       </c>
       <c r="J29" s="51">
         <v>27479.173999999985</v>
       </c>
@@ -4650,51 +4650,51 @@
       <c r="AD31" s="31">
         <v>16745.665000000001</v>
       </c>
       <c r="AE31" s="12">
         <v>64411.46699999999</v>
       </c>
       <c r="AF31" s="31">
         <v>55231.731</v>
       </c>
       <c r="AG31" s="31">
         <v>9179.7360000000008</v>
       </c>
       <c r="AH31" s="12">
         <v>-832.74199999999109</v>
       </c>
       <c r="AI31" s="12">
         <v>-0.5</v>
       </c>
       <c r="AK31" s="13"/>
     </row>
     <row r="32" spans="1:37" ht="15" customHeight="1">
       <c r="A32" s="24">
         <v>2013</v>
       </c>
       <c r="B32" s="12">
-        <v>170675.649</v>
+        <v>170675.64899999998</v>
       </c>
       <c r="C32" s="11">
         <v>143741.45300000001</v>
       </c>
       <c r="D32" s="12">
         <v>108188.89200000001</v>
       </c>
       <c r="E32" s="31">
         <v>7210.57</v>
       </c>
       <c r="F32" s="31">
         <v>2963.8510000000001</v>
       </c>
       <c r="G32" s="31">
         <v>4246.7189999999991</v>
       </c>
       <c r="H32" s="31">
         <v>100978.32200000001</v>
       </c>
       <c r="I32" s="31">
         <v>21397.722000000002</v>
       </c>
       <c r="J32" s="51">
         <v>25467.780000000006</v>
       </c>
@@ -4740,51 +4740,51 @@
       <c r="X32" s="31">
         <v>4456.9529999999995</v>
       </c>
       <c r="Y32" s="12">
         <v>-332.71699999999998</v>
       </c>
       <c r="Z32" s="12">
         <v>81.162000000000006</v>
       </c>
       <c r="AA32" s="12">
         <v>168802.663</v>
       </c>
       <c r="AB32" s="12">
         <v>67526.028999999995</v>
       </c>
       <c r="AC32" s="31">
         <v>48961.159999999989</v>
       </c>
       <c r="AD32" s="31">
         <v>18564.868999999999</v>
       </c>
       <c r="AE32" s="12">
         <v>65653.043000000005</v>
       </c>
       <c r="AF32" s="31">
-        <v>55967.821000000011</v>
+        <v>55967.821000000004</v>
       </c>
       <c r="AG32" s="31">
         <v>9685.2219999999998</v>
       </c>
       <c r="AH32" s="12">
         <v>1872.9859999999899</v>
       </c>
       <c r="AI32" s="12">
         <v>1.1000000000000001</v>
       </c>
       <c r="AK32" s="13"/>
     </row>
     <row r="33" spans="1:37" ht="15" customHeight="1">
       <c r="A33" s="24">
         <v>2014</v>
       </c>
       <c r="B33" s="12">
         <v>173186.66200000001</v>
       </c>
       <c r="C33" s="11">
         <v>146353.266</v>
       </c>
       <c r="D33" s="12">
         <v>110991.58900000001</v>
       </c>
@@ -4806,51 +4806,51 @@
       <c r="J33" s="51">
         <v>26064.422000000006</v>
       </c>
       <c r="K33" s="31">
         <v>55015.284</v>
       </c>
       <c r="L33" s="12">
         <v>3542.67</v>
       </c>
       <c r="M33" s="12">
         <v>114534.25900000001</v>
       </c>
       <c r="N33" s="12">
         <v>31819.006999999991</v>
       </c>
       <c r="O33" s="31">
         <v>16734.143000001575</v>
       </c>
       <c r="P33" s="31">
         <v>15084.863999998415</v>
       </c>
       <c r="Q33" s="12">
         <v>26574.461000000003</v>
       </c>
       <c r="R33" s="12">
-        <v>26169.8</v>
+        <v>26169.800000000003</v>
       </c>
       <c r="S33" s="31">
         <v>464.73899999999998</v>
       </c>
       <c r="T33" s="31">
         <v>6297.8649999999998</v>
       </c>
       <c r="U33" s="31">
         <v>1746.3869999999999</v>
       </c>
       <c r="V33" s="31">
         <v>13136.679</v>
       </c>
       <c r="W33" s="31">
         <v>4449.6239999999998</v>
       </c>
       <c r="X33" s="31">
         <v>4524.13</v>
       </c>
       <c r="Y33" s="12">
         <v>329.54</v>
       </c>
       <c r="Z33" s="12">
         <v>75.120999999999995</v>
       </c>
@@ -4914,78 +4914,78 @@
       <c r="J34" s="51">
         <v>26079.599000000009</v>
       </c>
       <c r="K34" s="31">
         <v>55872.728999999999</v>
       </c>
       <c r="L34" s="12">
         <v>3700.2179999999998</v>
       </c>
       <c r="M34" s="12">
         <v>117450.125</v>
       </c>
       <c r="N34" s="12">
         <v>32022.308999999994</v>
       </c>
       <c r="O34" s="31">
         <v>17144.398001000001</v>
       </c>
       <c r="P34" s="31">
         <v>14877.910998999992</v>
       </c>
       <c r="Q34" s="12">
         <v>28591.59</v>
       </c>
       <c r="R34" s="12">
-        <v>28082.266</v>
+        <v>28082.265999999996</v>
       </c>
       <c r="S34" s="31">
         <v>503.29299999999995</v>
       </c>
       <c r="T34" s="31">
         <v>6819.2039999999997</v>
       </c>
       <c r="U34" s="31">
         <v>2157.8580000000002</v>
       </c>
       <c r="V34" s="31">
         <v>14050.233</v>
       </c>
       <c r="W34" s="31">
         <v>4597.0709999999999</v>
       </c>
       <c r="X34" s="31">
         <v>4551.6779999999999</v>
       </c>
       <c r="Y34" s="12">
-        <v>406.50199999999995</v>
+        <v>406.50200000000007</v>
       </c>
       <c r="Z34" s="12">
         <v>102.822</v>
       </c>
       <c r="AA34" s="12">
-        <v>178064.024</v>
+        <v>178064.02399999998</v>
       </c>
       <c r="AB34" s="12">
         <v>72990.706999999995</v>
       </c>
       <c r="AC34" s="31">
         <v>52027.192999999999</v>
       </c>
       <c r="AD34" s="31">
         <v>20963.513999999999</v>
       </c>
       <c r="AE34" s="12">
         <v>71662.021999999997</v>
       </c>
       <c r="AF34" s="31">
         <v>60227.11</v>
       </c>
       <c r="AG34" s="31">
         <v>11434.912</v>
       </c>
       <c r="AH34" s="12">
         <v>1328.6849999999977</v>
       </c>
       <c r="AI34" s="12">
         <v>0.7</v>
       </c>
@@ -5019,96 +5019,96 @@
       <c r="I35" s="31">
         <v>22584.719000000001</v>
       </c>
       <c r="J35" s="51">
         <v>26552.912999999993</v>
       </c>
       <c r="K35" s="51">
         <v>58207.919000000002</v>
       </c>
       <c r="L35" s="12">
         <v>3579.4720000000002</v>
       </c>
       <c r="M35" s="12">
         <v>121508.14099999999</v>
       </c>
       <c r="N35" s="12">
         <v>32784.937000000005</v>
       </c>
       <c r="O35" s="31">
         <v>17631.998</v>
       </c>
       <c r="P35" s="31">
         <v>15152.939000000006</v>
       </c>
       <c r="Q35" s="12">
-        <v>29873.781999999999</v>
+        <v>29873.782000000003</v>
       </c>
       <c r="R35" s="12">
         <v>29311.592000000001</v>
       </c>
       <c r="S35" s="31">
         <v>518.92200000000003</v>
       </c>
       <c r="T35" s="31">
         <v>7035.8789999999999</v>
       </c>
       <c r="U35" s="31">
         <v>2651.125</v>
       </c>
       <c r="V35" s="31">
         <v>14362.062000000002</v>
       </c>
       <c r="W35" s="31">
         <v>5096.9570000000003</v>
       </c>
       <c r="X35" s="31">
         <v>4743.6040000000012</v>
       </c>
       <c r="Y35" s="12">
         <v>447.93400000000003</v>
       </c>
       <c r="Z35" s="12">
         <v>114.256</v>
       </c>
       <c r="AA35" s="12">
         <v>184166.86000000002</v>
       </c>
       <c r="AB35" s="12">
         <v>75214.116999999998</v>
       </c>
       <c r="AC35" s="31">
         <v>52627.718999999997</v>
       </c>
       <c r="AD35" s="31">
         <v>22586.398000000001</v>
       </c>
       <c r="AE35" s="12">
         <v>73000.228000000003</v>
       </c>
       <c r="AF35" s="31">
-        <v>60775.486000000004</v>
+        <v>60775.485999999997</v>
       </c>
       <c r="AG35" s="31">
         <v>12224.742</v>
       </c>
       <c r="AH35" s="12">
         <v>2213.8889999999956</v>
       </c>
       <c r="AI35" s="12">
         <v>1.2</v>
       </c>
       <c r="AJ35" s="56"/>
       <c r="AK35" s="13"/>
     </row>
     <row r="36" spans="1:37" ht="15" customHeight="1">
       <c r="A36" s="10">
         <v>2017</v>
       </c>
       <c r="B36" s="12">
         <v>195509.136</v>
       </c>
       <c r="C36" s="11">
         <v>159293.31400000001</v>
       </c>
       <c r="D36" s="12">
         <v>122128.455</v>
@@ -5131,112 +5131,112 @@
       <c r="J36" s="51">
         <v>27024.386000000006</v>
       </c>
       <c r="K36" s="51">
         <v>60316.340999999993</v>
       </c>
       <c r="L36" s="12">
         <v>3530.8980000000001</v>
       </c>
       <c r="M36" s="12">
         <v>125659.353</v>
       </c>
       <c r="N36" s="12">
         <v>33633.960999999996</v>
       </c>
       <c r="O36" s="31">
         <v>18243.809000000001</v>
       </c>
       <c r="P36" s="31">
         <v>15390.151999999995</v>
       </c>
       <c r="Q36" s="12">
         <v>34109.084000000003</v>
       </c>
       <c r="R36" s="12">
-        <v>33404.025000000001</v>
+        <v>33404.024999999994</v>
       </c>
       <c r="S36" s="31">
         <v>533.12199999999996</v>
       </c>
       <c r="T36" s="31">
         <v>7926.3760000000002</v>
       </c>
       <c r="U36" s="31">
         <v>3012.1909999999998</v>
       </c>
       <c r="V36" s="31">
-        <v>16734.626</v>
+        <v>16734.625999999997</v>
       </c>
       <c r="W36" s="31">
         <v>5844.7079999999996</v>
       </c>
       <c r="X36" s="31">
         <v>5197.71</v>
       </c>
       <c r="Y36" s="12">
         <v>570.14599999999996</v>
       </c>
       <c r="Z36" s="12">
         <v>134.91300000000001</v>
       </c>
       <c r="AA36" s="12">
         <v>193402.39799999999</v>
       </c>
       <c r="AB36" s="12">
         <v>83956.86</v>
       </c>
       <c r="AC36" s="31">
         <v>57499.338000000003</v>
       </c>
       <c r="AD36" s="31">
         <v>26457.521999999997</v>
       </c>
       <c r="AE36" s="12">
         <v>81850.122000000003</v>
       </c>
       <c r="AF36" s="31">
         <v>68526.27900000001</v>
       </c>
       <c r="AG36" s="31">
         <v>13323.843000000001</v>
       </c>
       <c r="AH36" s="12">
         <v>2106.7379999999976</v>
       </c>
       <c r="AI36" s="12">
         <v>1.1000000000000001</v>
       </c>
       <c r="AJ36" s="56"/>
       <c r="AK36" s="13"/>
     </row>
     <row r="37" spans="1:37" ht="15" customHeight="1">
       <c r="A37" s="10">
         <v>2018</v>
       </c>
       <c r="B37" s="12">
-        <v>204997.64599999998</v>
+        <v>204997.64600000001</v>
       </c>
       <c r="C37" s="11">
         <v>165752.51300000001</v>
       </c>
       <c r="D37" s="12">
         <v>127391.67600000001</v>
       </c>
       <c r="E37" s="31">
         <v>12201.658000000001</v>
       </c>
       <c r="F37" s="31">
         <v>6391.11</v>
       </c>
       <c r="G37" s="31">
         <v>5810.5480000000016</v>
       </c>
       <c r="H37" s="31">
         <v>115190.01800000001</v>
       </c>
       <c r="I37" s="31">
         <v>23916.637999999999</v>
       </c>
       <c r="J37" s="51">
         <v>27855.024000000005</v>
       </c>
@@ -5252,87 +5252,87 @@
       <c r="N37" s="12">
         <v>34768.938999999991</v>
       </c>
       <c r="O37" s="31">
         <v>19152.313999999998</v>
       </c>
       <c r="P37" s="31">
         <v>15616.624999999993</v>
       </c>
       <c r="Q37" s="12">
         <v>37975.243000000002</v>
       </c>
       <c r="R37" s="12">
         <v>36548.599000000002</v>
       </c>
       <c r="S37" s="31">
         <v>501.077</v>
       </c>
       <c r="T37" s="31">
         <v>8603.4230000000007</v>
       </c>
       <c r="U37" s="31">
         <v>3291.8879999999999</v>
       </c>
       <c r="V37" s="31">
-        <v>18491.692000000003</v>
+        <v>18491.691999999999</v>
       </c>
       <c r="W37" s="31">
         <v>6693.6370000000006</v>
       </c>
       <c r="X37" s="31">
         <v>5660.5190000000002</v>
       </c>
       <c r="Y37" s="12">
         <v>1282.7080000000001</v>
       </c>
       <c r="Z37" s="12">
         <v>143.93600000000004</v>
       </c>
       <c r="AA37" s="12">
         <v>203727.75599999999</v>
       </c>
       <c r="AB37" s="12">
         <v>89538.012000000002</v>
       </c>
       <c r="AC37" s="31">
         <v>60682.659</v>
       </c>
       <c r="AD37" s="31">
         <v>28855.352999999999</v>
       </c>
       <c r="AE37" s="12">
-        <v>88268.122000000003</v>
+        <v>88268.122000000018</v>
       </c>
       <c r="AF37" s="31">
         <v>73985.22</v>
       </c>
       <c r="AG37" s="31">
         <v>14282.902</v>
       </c>
       <c r="AH37" s="12">
-        <v>1269.8899999999994</v>
+        <v>1269.8899999999849</v>
       </c>
       <c r="AI37" s="12">
         <v>0.6</v>
       </c>
       <c r="AJ37" s="56"/>
       <c r="AK37" s="13"/>
     </row>
     <row r="38" spans="1:37" ht="15" customHeight="1">
       <c r="A38" s="10">
         <v>2019</v>
       </c>
       <c r="B38" s="12">
         <v>214489.89500000002</v>
       </c>
       <c r="C38" s="11">
         <v>173085.77600000001</v>
       </c>
       <c r="D38" s="12">
         <v>133188.07500000001</v>
       </c>
       <c r="E38" s="31">
         <v>12524.568000000001</v>
       </c>
       <c r="F38" s="31">
         <v>6384.3429999999998</v>
@@ -5358,90 +5358,90 @@
       <c r="M38" s="12">
         <v>136737.76300000001</v>
       </c>
       <c r="N38" s="12">
         <v>36348.013000000006</v>
       </c>
       <c r="O38" s="31">
         <v>20440.696</v>
       </c>
       <c r="P38" s="31">
         <v>15907.317000000006</v>
       </c>
       <c r="Q38" s="12">
         <v>40256.034</v>
       </c>
       <c r="R38" s="12">
         <v>39536.548000000003</v>
       </c>
       <c r="S38" s="31">
         <v>507.47800000000001</v>
       </c>
       <c r="T38" s="31">
         <v>8696.3369999999995</v>
       </c>
       <c r="U38" s="31">
-        <v>3416.373</v>
+        <v>3416.3730000000005</v>
       </c>
       <c r="V38" s="31">
         <v>20761.219000000008</v>
       </c>
       <c r="W38" s="31">
         <v>7236.2969999999996</v>
       </c>
       <c r="X38" s="31">
         <v>6155.1409999999996</v>
       </c>
       <c r="Y38" s="12">
-        <v>584.43599999999992</v>
+        <v>584.43600000000004</v>
       </c>
       <c r="Z38" s="12">
         <v>135.05000000000001</v>
       </c>
       <c r="AA38" s="12">
         <v>213341.81</v>
       </c>
       <c r="AB38" s="12">
         <v>93631.543999999994</v>
       </c>
       <c r="AC38" s="31">
         <v>62686.784999999989</v>
       </c>
       <c r="AD38" s="31">
         <v>30944.758999999998</v>
       </c>
       <c r="AE38" s="12">
-        <v>92483.459000000003</v>
+        <v>92483.458999999988</v>
       </c>
       <c r="AF38" s="31">
         <v>76586.203999999998</v>
       </c>
       <c r="AG38" s="31">
         <v>15897.254999999999</v>
       </c>
       <c r="AH38" s="12">
-        <v>1148.0849999999919</v>
+        <v>1148.0850000000064</v>
       </c>
       <c r="AI38" s="12">
         <v>0.5</v>
       </c>
       <c r="AJ38" s="56"/>
       <c r="AK38" s="13"/>
     </row>
     <row r="39" spans="1:37" ht="15" customHeight="1">
       <c r="A39" s="10">
         <v>2020</v>
       </c>
       <c r="B39" s="12">
         <v>201032.70499999996</v>
       </c>
       <c r="C39" s="11">
         <v>166008.85</v>
       </c>
       <c r="D39" s="12">
         <v>124708.776</v>
       </c>
       <c r="E39" s="31">
         <v>10821.784</v>
       </c>
       <c r="F39" s="31">
         <v>4894.84</v>
@@ -5567,78 +5567,78 @@
       <c r="J40" s="51">
         <v>27480.096000000005</v>
       </c>
       <c r="K40" s="51">
         <v>67179.691999999995</v>
       </c>
       <c r="L40" s="12">
         <v>3455.6590000000001</v>
       </c>
       <c r="M40" s="12">
         <v>137058.30300000004</v>
       </c>
       <c r="N40" s="12">
         <v>40124.34199999999</v>
       </c>
       <c r="O40" s="31">
         <v>23527.227999999999</v>
       </c>
       <c r="P40" s="31">
         <v>16597.11399999999</v>
       </c>
       <c r="Q40" s="12">
         <v>45322.462</v>
       </c>
       <c r="R40" s="12">
-        <v>44387.665000000001</v>
+        <v>44387.665000000008</v>
       </c>
       <c r="S40" s="31">
         <v>479.43</v>
       </c>
       <c r="T40" s="31">
         <v>9443.893</v>
       </c>
       <c r="U40" s="31">
         <v>2762.0389999999998</v>
       </c>
       <c r="V40" s="31">
-        <v>24456.392</v>
+        <v>24456.392000000007</v>
       </c>
       <c r="W40" s="31">
         <v>8873.9840000000004</v>
       </c>
       <c r="X40" s="31">
         <v>7245.9110000000001</v>
       </c>
       <c r="Y40" s="12">
-        <v>802.63200000000006</v>
+        <v>802.63199999999995</v>
       </c>
       <c r="Z40" s="12">
         <v>132.16500000000002</v>
       </c>
       <c r="AA40" s="12">
-        <v>222505.10699999999</v>
+        <v>222505.10700000002</v>
       </c>
       <c r="AB40" s="12">
         <v>89949.746000000014</v>
       </c>
       <c r="AC40" s="31">
         <v>64824.458000000006</v>
       </c>
       <c r="AD40" s="31">
         <v>25125.288</v>
       </c>
       <c r="AE40" s="12">
         <v>95961.107999999993</v>
       </c>
       <c r="AF40" s="31">
         <v>79998.980999999985</v>
       </c>
       <c r="AG40" s="31">
         <v>15962.127</v>
       </c>
       <c r="AH40" s="12">
         <v>-6011.3619999999792</v>
       </c>
       <c r="AI40" s="12">
         <v>-2.8</v>
       </c>
@@ -5676,72 +5676,72 @@
       <c r="J41" s="51">
         <v>30483.458999999973</v>
       </c>
       <c r="K41" s="51">
         <v>76228.56700000001</v>
       </c>
       <c r="L41" s="12">
         <v>3897.83</v>
       </c>
       <c r="M41" s="12">
         <v>155215.34199999998</v>
       </c>
       <c r="N41" s="12">
         <v>42456.410999999993</v>
       </c>
       <c r="O41" s="31">
         <v>25148.309000000001</v>
       </c>
       <c r="P41" s="31">
         <v>17308.101999999992</v>
       </c>
       <c r="Q41" s="12">
         <v>52142.210999999996</v>
       </c>
       <c r="R41" s="12">
-        <v>50189.88</v>
+        <v>50189.87999999999</v>
       </c>
       <c r="S41" s="31">
         <v>468.923</v>
       </c>
       <c r="T41" s="31">
         <v>10708.396000000001</v>
       </c>
       <c r="U41" s="31">
-        <v>3279.3909999999996</v>
+        <v>3279.3910000000005</v>
       </c>
       <c r="V41" s="31">
         <v>27595.07699999999</v>
       </c>
       <c r="W41" s="31">
         <v>9952.3850000000002</v>
       </c>
       <c r="X41" s="31">
         <v>8138.0929999999998</v>
       </c>
       <c r="Y41" s="12">
-        <v>1779.4650000000001</v>
+        <v>1779.4649999999999</v>
       </c>
       <c r="Z41" s="12">
         <v>172.86600000000001</v>
       </c>
       <c r="AA41" s="12">
         <v>249813.96400000001</v>
       </c>
       <c r="AB41" s="12">
         <v>120714.07</v>
       </c>
       <c r="AC41" s="31">
         <v>81768.548999999999</v>
       </c>
       <c r="AD41" s="31">
         <v>38945.521000000001</v>
       </c>
       <c r="AE41" s="12">
         <v>126570.948</v>
       </c>
       <c r="AF41" s="31">
         <v>104992.14000000001</v>
       </c>
       <c r="AG41" s="31">
         <v>21578.808000000005</v>
       </c>
@@ -5785,371 +5785,371 @@
       <c r="J42" s="51">
         <v>30199.986999999994</v>
       </c>
       <c r="K42" s="51">
         <v>82780.453999999998</v>
       </c>
       <c r="L42" s="12">
         <v>4339.5479999999998</v>
       </c>
       <c r="M42" s="12">
         <v>166611.872</v>
       </c>
       <c r="N42" s="12">
         <v>45148.90499999997</v>
       </c>
       <c r="O42" s="31">
         <v>26341.714</v>
       </c>
       <c r="P42" s="31">
         <v>18807.19099999997</v>
       </c>
       <c r="Q42" s="12">
         <v>55414.923999999999</v>
       </c>
       <c r="R42" s="12">
-        <v>55384.307000000008</v>
+        <v>55384.307000000001</v>
       </c>
       <c r="S42" s="31">
         <v>464.24099999999999</v>
       </c>
       <c r="T42" s="31">
         <v>11722.065000000001</v>
       </c>
       <c r="U42" s="31">
         <v>4202.17</v>
       </c>
       <c r="V42" s="31">
-        <v>30120.266000000007</v>
+        <v>30120.266</v>
       </c>
       <c r="W42" s="31">
         <v>11178.737999999999</v>
       </c>
       <c r="X42" s="31">
         <v>8875.5650000000005</v>
       </c>
       <c r="Y42" s="12">
-        <v>-169.97399999999999</v>
+        <v>-169.97400000000005</v>
       </c>
       <c r="Z42" s="12">
         <v>200.59100000000004</v>
       </c>
       <c r="AA42" s="12">
         <v>267175.701</v>
       </c>
       <c r="AB42" s="12">
         <v>127486.065</v>
       </c>
       <c r="AC42" s="31">
         <v>81352.528999999995</v>
       </c>
       <c r="AD42" s="31">
         <v>46133.536</v>
       </c>
       <c r="AE42" s="12">
-        <v>124309.15100000001</v>
+        <v>124309.151</v>
       </c>
       <c r="AF42" s="31">
-        <v>102126.09300000002</v>
+        <v>102126.09299999999</v>
       </c>
       <c r="AG42" s="31">
         <v>22183.057999999997</v>
       </c>
       <c r="AH42" s="12">
-        <v>3176.9139999999898</v>
+        <v>3176.9140000000043</v>
       </c>
       <c r="AI42" s="12">
         <v>1.2</v>
       </c>
       <c r="AJ42" s="56"/>
       <c r="AK42" s="13"/>
     </row>
     <row r="43" spans="1:37" ht="15" customHeight="1">
       <c r="A43" s="10" t="s">
         <v>120</v>
       </c>
       <c r="B43" s="12">
-        <v>289784.31699999998</v>
+        <v>289784.31787599996</v>
       </c>
       <c r="C43" s="11">
         <v>225110.29800000001</v>
       </c>
       <c r="D43" s="12">
         <v>171640.55600000001</v>
       </c>
       <c r="E43" s="31">
         <v>15409.489</v>
       </c>
       <c r="F43" s="31">
         <v>7681.6859999999997</v>
       </c>
       <c r="G43" s="31">
         <v>7727.8029999999999</v>
       </c>
       <c r="H43" s="31">
         <v>156231.06700000001</v>
       </c>
       <c r="I43" s="31">
         <v>35501.699000000001</v>
       </c>
       <c r="J43" s="51" t="s">
         <v>105</v>
       </c>
       <c r="K43" s="51" t="s">
         <v>105</v>
       </c>
       <c r="L43" s="12">
         <v>4642.5630000000001</v>
       </c>
       <c r="M43" s="12">
         <v>176283.11900000001</v>
       </c>
       <c r="N43" s="12">
         <v>48827.178999999996</v>
       </c>
       <c r="O43" s="31">
         <v>29206.791000000001</v>
       </c>
       <c r="P43" s="31">
         <v>19620.387999999995</v>
       </c>
       <c r="Q43" s="12">
-        <v>58942.642999999967</v>
+        <v>58942.642875999969</v>
       </c>
       <c r="R43" s="12">
-        <v>59197.476907950906</v>
+        <v>59197.4767839509</v>
       </c>
       <c r="S43" s="31">
         <v>446.01899999999995</v>
       </c>
       <c r="T43" s="31">
         <v>12551.854015654797</v>
       </c>
       <c r="U43" s="31">
-        <v>4524.0088922961095</v>
+        <v>4524.0087682961102</v>
       </c>
       <c r="V43" s="31">
-        <v>32096.145999999993</v>
+        <v>32096.146000000001</v>
       </c>
       <c r="W43" s="31">
         <v>12374.093000000003</v>
       </c>
       <c r="X43" s="31">
         <v>9579.4490000000005</v>
       </c>
       <c r="Y43" s="12">
         <v>-484.51100000000002</v>
       </c>
       <c r="Z43" s="12">
         <v>229.67699999999999</v>
       </c>
       <c r="AA43" s="12">
-        <v>284052.94099999999</v>
+        <v>284052.94087599998</v>
       </c>
       <c r="AB43" s="12">
         <v>132778.26300000001</v>
       </c>
       <c r="AC43" s="31">
         <v>83007.574999999997</v>
       </c>
       <c r="AD43" s="31">
         <v>49770.688000000002</v>
       </c>
       <c r="AE43" s="12">
-        <v>127046.887</v>
+        <v>127046.886</v>
       </c>
       <c r="AF43" s="31">
-        <v>103430.51</v>
+        <v>103430.50900000001</v>
       </c>
       <c r="AG43" s="31">
         <v>23616.377</v>
       </c>
       <c r="AH43" s="12">
-        <v>5731.3760000000038</v>
+        <v>5731.3770000000077</v>
       </c>
       <c r="AI43" s="12">
         <v>2</v>
       </c>
       <c r="AJ43" s="56"/>
       <c r="AK43" s="13"/>
     </row>
     <row r="44" spans="1:37" ht="15" customHeight="1">
       <c r="A44" s="10" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B44" s="12">
-        <v>306765.48499999999</v>
+        <v>306741.69799999997</v>
       </c>
       <c r="C44" s="11">
-        <v>239421.34000000003</v>
+        <v>239413.46600000001</v>
       </c>
       <c r="D44" s="12">
-        <v>182163.80300000001</v>
+        <v>182155.927</v>
       </c>
       <c r="E44" s="31">
-        <v>16491.303</v>
+        <v>16482.067000000003</v>
       </c>
       <c r="F44" s="31">
-        <v>8574.0740000000005</v>
+        <v>8564.8379999999997</v>
       </c>
       <c r="G44" s="31">
-        <v>7917.2289999999994</v>
+        <v>7917.229000000003</v>
       </c>
       <c r="H44" s="31">
-        <v>165672.5</v>
+        <v>165673.85999999999</v>
       </c>
       <c r="I44" s="31">
-        <v>37338.328999999998</v>
+        <v>37339.785000000003</v>
       </c>
       <c r="J44" s="51" t="s">
         <v>105</v>
       </c>
       <c r="K44" s="51" t="s">
         <v>105</v>
       </c>
       <c r="L44" s="12">
-        <v>4958.0329999999994</v>
+        <v>4958.033999999996</v>
       </c>
       <c r="M44" s="12">
-        <v>187121.83499999999</v>
+        <v>187113.96099999998</v>
       </c>
       <c r="N44" s="12">
         <v>52299.505000000005</v>
       </c>
       <c r="O44" s="31">
         <v>31194.487000000001</v>
       </c>
       <c r="P44" s="31">
         <v>21105.018000000004</v>
       </c>
       <c r="Q44" s="12">
-        <v>64530.183000000005</v>
+        <v>64569.455000000009</v>
       </c>
       <c r="R44" s="12">
-        <v>63485.309000000001</v>
+        <v>63556.054000000004</v>
       </c>
       <c r="S44" s="31">
-        <v>433.31700000000001</v>
+        <v>435.29399999999998</v>
       </c>
       <c r="T44" s="31">
-        <v>12407.871999999999</v>
+        <v>12499.734</v>
       </c>
       <c r="U44" s="31">
-        <v>4658.2070000000003</v>
+        <v>4652.4579999999996</v>
       </c>
       <c r="V44" s="31">
-        <v>35421.630000000005</v>
+        <v>35404.285000000003</v>
       </c>
       <c r="W44" s="31">
-        <v>14365.406999999999</v>
+        <v>14360.316999999999</v>
       </c>
       <c r="X44" s="31">
         <v>10564.282999999999</v>
       </c>
       <c r="Y44" s="12">
-        <v>786.399</v>
+        <v>750.28300000000002</v>
       </c>
       <c r="Z44" s="12">
-        <v>258.47500000000002</v>
+        <v>263.11799999999999</v>
       </c>
       <c r="AA44" s="12">
-        <v>303951.52299999999</v>
+        <v>303982.92099999997</v>
       </c>
       <c r="AB44" s="12">
-        <v>133927.948</v>
+        <v>133948.56200000001</v>
       </c>
       <c r="AC44" s="31">
-        <v>82139.021999999997</v>
+        <v>82155.453999999998</v>
       </c>
       <c r="AD44" s="31">
-        <v>51788.925999999999</v>
+        <v>51793.108</v>
       </c>
       <c r="AE44" s="12">
-        <v>131113.986</v>
+        <v>131189.785</v>
       </c>
       <c r="AF44" s="31">
-        <v>106352.53599999999</v>
+        <v>106428.33499999999</v>
       </c>
       <c r="AG44" s="31">
         <v>24761.45</v>
       </c>
       <c r="AH44" s="12">
-        <v>2813.9619999999995</v>
+        <v>2758.7770000000019</v>
       </c>
       <c r="AI44" s="12">
         <v>0.9</v>
       </c>
       <c r="AJ44" s="56"/>
       <c r="AK44" s="13"/>
     </row>
     <row r="45" spans="1:37" ht="15" customHeight="1">
       <c r="M45" s="56"/>
     </row>
     <row r="46" spans="1:37" ht="15" customHeight="1">
       <c r="M46" s="56"/>
     </row>
     <row r="47" spans="1:37" ht="15" customHeight="1"/>
   </sheetData>
   <mergeCells count="38">
-    <mergeCell ref="R10:X10"/>
-[...10 lines deleted...]
-    <mergeCell ref="P9:P11"/>
+    <mergeCell ref="AI7:AI11"/>
+    <mergeCell ref="AB8:AD8"/>
+    <mergeCell ref="AB7:AD7"/>
+    <mergeCell ref="AE8:AG8"/>
+    <mergeCell ref="AH7:AH11"/>
+    <mergeCell ref="AF9:AF11"/>
+    <mergeCell ref="AG9:AG11"/>
+    <mergeCell ref="AE7:AG7"/>
+    <mergeCell ref="AC9:AC11"/>
+    <mergeCell ref="AD9:AD11"/>
     <mergeCell ref="A12:A13"/>
     <mergeCell ref="D9:D11"/>
     <mergeCell ref="Q9:Q11"/>
     <mergeCell ref="AB9:AB11"/>
     <mergeCell ref="AE9:AE11"/>
     <mergeCell ref="AA7:AA11"/>
     <mergeCell ref="Q7:Z7"/>
     <mergeCell ref="Q8:Z8"/>
     <mergeCell ref="Y9:Y11"/>
     <mergeCell ref="Z9:Z11"/>
     <mergeCell ref="A7:A11"/>
     <mergeCell ref="L7:L11"/>
     <mergeCell ref="N9:N11"/>
     <mergeCell ref="E9:G9"/>
     <mergeCell ref="H9:K9"/>
     <mergeCell ref="D7:K7"/>
-    <mergeCell ref="AI7:AI11"/>
-[...8 lines deleted...]
-    <mergeCell ref="AD9:AD11"/>
+    <mergeCell ref="R10:X10"/>
+    <mergeCell ref="D8:K8"/>
+    <mergeCell ref="B7:B11"/>
+    <mergeCell ref="C7:C11"/>
+    <mergeCell ref="E10:G10"/>
+    <mergeCell ref="H10:K10"/>
+    <mergeCell ref="M7:M11"/>
+    <mergeCell ref="N7:P7"/>
+    <mergeCell ref="R9:X9"/>
+    <mergeCell ref="N8:P8"/>
+    <mergeCell ref="O9:O11"/>
+    <mergeCell ref="P9:P11"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions headings="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="8" scale="39" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet2"/>
   <dimension ref="A2:B36"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="39" style="20" customWidth="1"/>
     <col min="2" max="2" width="45.42578125" style="52" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="14" t="s">
@@ -6198,51 +6198,51 @@
       <c r="B8" s="25" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="17" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="26">
         <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="17" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="22" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="17" t="s">
         <v>52</v>
       </c>
       <c r="B11" s="50" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="17" t="s">
         <v>53</v>
       </c>
       <c r="B12" s="50" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="17" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="54" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="13.5" thickBot="1">
       <c r="A14" s="18"/>
       <c r="B14" s="55" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="13.5" thickTop="1">
@@ -6295,51 +6295,51 @@
       <c r="B22" s="25" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="25">
         <v>6</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="23" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" s="17" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="50" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="50" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="54" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="28" spans="1:2" ht="13.5" thickBot="1">
       <c r="A28" s="19"/>
       <c r="B28" s="55" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="29" spans="1:2" ht="13.5" thickTop="1"/>